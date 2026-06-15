--- v0 (2026-05-26)
+++ v1 (2026-06-15)
@@ -363,51 +363,51 @@
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:O88"/>
+  <dimension ref="A1:O86"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="10" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="40" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="15" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="15" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="15" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="15" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="15" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="15" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="15" min="9" max="9" bestFit="1" customWidth="1"/>
     <col width="10" min="10" max="10" bestFit="1" customWidth="1"/>
     <col width="10" min="11" max="11" bestFit="1" customWidth="1"/>
     <col width="30" min="12" max="12" bestFit="1" customWidth="1"/>
     <col width="30" min="13" max="13" bestFit="1" customWidth="1"/>
     <col width="30" min="14" max="14" bestFit="1" customWidth="1"/>
     <col width="58.300000000000004" min="15" max="15" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
@@ -909,51 +909,51 @@
       <c r="O8" s="0" t="inlineStr">
         <is>
           <t>Emploi et formation professionnelle</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="n">
         <v>835</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Appui au bureau Europe Créative Tunisie</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D9" s="0" t="n">
         <v>433955</v>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="F9" s="2">
         <v>44723.0</v>
       </c>
       <c r="G9" s="2">
         <v>46183.0</v>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
           <t>presque 4 ans</t>
         </is>
       </c>
       <c r="I9" s="0" t="n">
         <v>300000.0</v>
       </c>
       <c r="J9" s="0" t="n">
         <v>300000</v>
       </c>
       <c r="K9" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
@@ -1075,1715 +1075,1715 @@
       </c>
       <c r="K11" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
           <t>ENABEL - Agence de développement du gouvernement fédéral belge</t>
         </is>
       </c>
       <c r="N11" s="0"/>
       <c r="O11" s="0" t="inlineStr">
         <is>
           <t>Égalité Femmes-Hommes</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="n">
-        <v>830</v>
+        <v>1014</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Appui Bureau Erasmus+ Tunisie</t>
+          <t>Programme d'appui au secteur de la Santé en Tunisie</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Essaha Aziza</t>
         </is>
       </c>
       <c r="D12" s="0" t="n">
-        <v>432657</v>
+        <v>1</v>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="F12" s="2">
-        <v>44721.0</v>
+        <v>43685.0</v>
       </c>
       <c r="G12" s="2">
-        <v>46089.0</v>
+        <v>46293.0</v>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
-          <t>plus de 3 ans</t>
+          <t>environ 7 ans</t>
         </is>
       </c>
       <c r="I12" s="0" t="n">
-        <v>400000.0</v>
+        <v>70000000.0</v>
       </c>
       <c r="J12" s="0" t="n">
-        <v>400000</v>
+        <v>71000000</v>
       </c>
       <c r="K12" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
-          <t>ANPR - Agence Nationale de la promotion de la recherche scientifique</t>
+          <t>Ministère de la santé</t>
         </is>
       </c>
       <c r="N12" s="0"/>
       <c r="O12" s="0" t="inlineStr">
         <is>
-          <t>Education, recherche, innovation</t>
+          <t>Santé</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="n">
-        <v>905</v>
+        <v>830</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique de la BEI pour l’identification et la formulation d’un portefeuille de projets d’investissement en Tunisie</t>
+          <t>Appui Bureau Erasmus+ Tunisie</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D13" s="0" t="n">
-        <v>459189</v>
+        <v>432657</v>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="F13" s="2">
-        <v>45627.0</v>
+        <v>44721.0</v>
       </c>
       <c r="G13" s="2">
-        <v>47208.0</v>
+        <v>46089.0</v>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
-          <t>plus de 4 ans</t>
+          <t>plus de 3 ans</t>
         </is>
       </c>
       <c r="I13" s="0" t="n">
-        <v>5000000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="J13" s="0" t="n">
-        <v>5000000</v>
+        <v>400000</v>
       </c>
       <c r="K13" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
-          <t>EIB - EUROPEAN INVESTMENT BANK</t>
+          <t>ANPR - Agence Nationale de la promotion de la recherche scientifique</t>
         </is>
       </c>
       <c r="N13" s="0"/>
       <c r="O13" s="0" t="inlineStr">
         <is>
-          <t>Développement économique et appui au secteur privé</t>
+          <t>Education, recherche, innovation</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="n">
-        <v>829</v>
+        <v>905</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>Contribution financière à la participation de la Tunisie au programme Horizon Europe</t>
+          <t>Assistance technique de la BEI pour l’identification et la formulation d’un portefeuille de projets d’investissement en Tunisie</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D14" s="0" t="n">
-        <v>432538</v>
+        <v>459189</v>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F14" s="2">
-        <v>44721.0</v>
+        <v>45627.0</v>
       </c>
       <c r="G14" s="2">
-        <v>46181.0</v>
+        <v>47208.0</v>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
-          <t>presque 4 ans</t>
+          <t>plus de 4 ans</t>
         </is>
       </c>
       <c r="I14" s="0" t="n">
-        <v>5500000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="J14" s="0" t="n">
-        <v>8461538</v>
+        <v>5000000</v>
       </c>
       <c r="K14" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L14" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
-          <t>GVT Tun - République Tunisienne</t>
+          <t>EIB - EUROPEAN INVESTMENT BANK</t>
         </is>
       </c>
       <c r="N14" s="0"/>
       <c r="O14" s="0" t="inlineStr">
         <is>
-          <t>Education, recherche, innovation</t>
+          <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="n">
-        <v>862</v>
+        <v>829</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>NesTounes - Vers un espace public tunisien informé, inclusif et pluraliste : garantir la place des droits socio-économiques dans la couverture médiatique</t>
+          <t>Contribution financière à la participation de la Tunisie au programme Horizon Europe</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D15" s="0" t="n">
-        <v>445238</v>
+        <v>432538</v>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="F15" s="2">
-        <v>45108.0</v>
+        <v>44721.0</v>
       </c>
       <c r="G15" s="2">
-        <v>46203.0</v>
+        <v>46181.0</v>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
-          <t>presque 3 ans</t>
+          <t>presque 4 ans</t>
         </is>
       </c>
       <c r="I15" s="0" t="n">
-        <v>1499782.0</v>
+        <v>5500000.0</v>
       </c>
       <c r="J15" s="0" t="n">
-        <v>1672688</v>
+        <v>8461538</v>
       </c>
       <c r="K15" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
-          <t>RSF - Association Reporters Sans Frontieres</t>
+          <t>GVT Tun - République Tunisienne</t>
         </is>
       </c>
       <c r="N15" s="0"/>
       <c r="O15" s="0" t="inlineStr">
         <is>
-          <t>Médias &amp; Culture</t>
+          <t>Education, recherche, innovation</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>761</v>
+        <v>752</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>Elargir la Couverture Sanitaire Universelle dans le cadre de l'Appui à l'inclusion sociale en Tunisie</t>
+          <t>NABEUL Ville Verte</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>NVV</t>
         </is>
       </c>
       <c r="D16" s="0" t="n">
-        <v>430183</v>
+        <v>429924</v>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
           <t>Terminé</t>
         </is>
       </c>
       <c r="F16" s="2">
-        <v>44547.0</v>
+        <v>44652.0</v>
       </c>
       <c r="G16" s="2">
-        <v>46007.0</v>
+        <v>46112.0</v>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
           <t>presque 4 ans</t>
         </is>
       </c>
       <c r="I16" s="0" t="n">
-        <v>1500000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="J16" s="0" t="n">
-        <v>1598842</v>
+        <v>7000204</v>
       </c>
       <c r="K16" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
-          <t>OMS - Organistation Mondiale de la Santé</t>
+          <t>ICU - Istituto per la Cooperazione Universitaria Onlus Associazione</t>
         </is>
       </c>
       <c r="N16" s="0"/>
       <c r="O16" s="0" t="inlineStr">
         <is>
-          <t>Santé</t>
+          <t>Changement climatique et énergie</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>1015</v>
+        <v>862</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>REDEVAB</t>
+          <t>NesTounes - Vers un espace public tunisien informé, inclusif et pluraliste : garantir la place des droits socio-économiques dans la couverture médiatique</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D17" s="0" t="n">
-        <v>700002065</v>
+        <v>445238</v>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F17" s="2">
-        <v>45475.0</v>
+        <v>45108.0</v>
       </c>
       <c r="G17" s="2">
-        <v>46935.0</v>
+        <v>46203.0</v>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
-          <t>presque 4 ans</t>
+          <t>presque 3 ans</t>
         </is>
       </c>
       <c r="I17" s="0" t="n">
-        <v>4630000.0</v>
+        <v>1499782.0</v>
       </c>
       <c r="J17" s="0" t="n">
-        <v>4630000</v>
+        <v>1672688</v>
       </c>
       <c r="K17" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
-          <t>OECD - ORGANISATION FOR ECONOMIC CO-OPERATION AND DEVELOPMENT</t>
+          <t>RSF - Association Reporters Sans Frontieres</t>
         </is>
       </c>
       <c r="N17" s="0"/>
       <c r="O17" s="0" t="inlineStr">
         <is>
-          <t>Démocratie et gouvernance</t>
+          <t>Médias &amp; Culture</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>758</v>
+        <v>577</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Amélioration de la performance énergétique des établissements de santé de Gafsa et Sidi Bouzid</t>
+          <t>Programme intégré pour la dépollution du lac de Bizerte</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Lake Bizerte</t>
         </is>
       </c>
       <c r="D18" s="0" t="n">
-        <v>414053</v>
+        <v>355439</v>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F18" s="2">
-        <v>44743.0</v>
+        <v>42004.0</v>
       </c>
       <c r="G18" s="2">
-        <v>46326.0</v>
+        <v>46386.0</v>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
-          <t>plus de 4 ans</t>
+          <t>presque 12 ans</t>
         </is>
       </c>
       <c r="I18" s="0" t="n">
-        <v>2000000.0</v>
+        <v>15416000.0</v>
       </c>
       <c r="J18" s="0" t="n">
-        <v>158000000</v>
+        <v>82331000</v>
       </c>
       <c r="K18" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement</t>
+          <t>EIB - EUROPEAN INVESTMENT BANK</t>
         </is>
       </c>
       <c r="N18" s="0"/>
       <c r="O18" s="0" t="inlineStr">
         <is>
-          <t>Changement climatique et énergie</t>
+          <t>Environnement, développement durable et eau</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>577</v>
+        <v>761</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>Programme intégré pour la dépollution du lac de Bizerte</t>
+          <t>Elargir la Couverture Sanitaire Universelle dans le cadre de l'Appui à l'inclusion sociale en Tunisie</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t>Lake Bizerte</t>
+          <t/>
         </is>
       </c>
       <c r="D19" s="0" t="n">
-        <v>355439</v>
+        <v>430183</v>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="F19" s="2">
-        <v>42004.0</v>
+        <v>44547.0</v>
       </c>
       <c r="G19" s="2">
-        <v>46386.0</v>
+        <v>46007.0</v>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
-          <t>presque 12 ans</t>
+          <t>presque 4 ans</t>
         </is>
       </c>
       <c r="I19" s="0" t="n">
-        <v>15416000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="J19" s="0" t="n">
-        <v>82331000</v>
+        <v>1598842</v>
       </c>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
-          <t>EIB - EUROPEAN INVESTMENT BANK</t>
+          <t>OMS - Organistation Mondiale de la Santé</t>
         </is>
       </c>
       <c r="N19" s="0"/>
       <c r="O19" s="0" t="inlineStr">
         <is>
-          <t>Environnement, développement durable et eau</t>
+          <t>Santé</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>752</v>
+        <v>1015</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>NABEUL Ville Verte</t>
+          <t>REDEVAB</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t>NVV</t>
+          <t/>
         </is>
       </c>
       <c r="D20" s="0" t="n">
-        <v>429924</v>
+        <v>700002065</v>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="F20" s="2">
-        <v>44652.0</v>
+        <v>45475.0</v>
       </c>
       <c r="G20" s="2">
-        <v>46112.0</v>
+        <v>46935.0</v>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
           <t>presque 4 ans</t>
         </is>
       </c>
       <c r="I20" s="0" t="n">
-        <v>3500000.0</v>
+        <v>4630000.0</v>
       </c>
       <c r="J20" s="0" t="n">
-        <v>7000204</v>
+        <v>4630000</v>
       </c>
       <c r="K20" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
-          <t>ICU - Istituto per la Cooperazione Universitaria Onlus Associazione</t>
+          <t>OECD - ORGANISATION FOR ECONOMIC CO-OPERATION AND DEVELOPMENT</t>
         </is>
       </c>
       <c r="N20" s="0"/>
       <c r="O20" s="0" t="inlineStr">
         <is>
-          <t>Changement climatique et énergie</t>
+          <t>Démocratie et gouvernance</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>748</v>
+        <v>758</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Modernisation de l’Industrie Tunisienne</t>
+          <t>Amélioration de la performance énergétique des établissements de santé de Gafsa et Sidi Bouzid</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t>AMIT</t>
+          <t/>
         </is>
       </c>
       <c r="D21" s="0" t="n">
-        <v>428148</v>
+        <v>414053</v>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F21" s="2">
-        <v>44593.0</v>
+        <v>44743.0</v>
       </c>
       <c r="G21" s="2">
-        <v>46234.0</v>
+        <v>46326.0</v>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
           <t>plus de 4 ans</t>
         </is>
       </c>
       <c r="I21" s="0" t="n">
-        <v>10553971.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="J21" s="0" t="n">
-        <v>12212290</v>
+        <v>158000000</v>
       </c>
       <c r="K21" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
-          <t>GIZ - Coopération Allemande</t>
+          <t>AFD - Agence Française de Développement</t>
         </is>
       </c>
       <c r="N21" s="0"/>
       <c r="O21" s="0" t="inlineStr">
         <is>
-          <t>Développement économique et appui au secteur privé</t>
+          <t>Changement climatique et énergie</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>731</v>
+        <v>748</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>Projet de réforme et de restructuration de la STEG</t>
+          <t>Appui à la Modernisation de l’Industrie Tunisienne</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>STEG</t>
+          <t>AMIT</t>
         </is>
       </c>
       <c r="D22" s="0" t="n">
-        <v>421088</v>
+        <v>428148</v>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F22" s="2">
-        <v>44188.0</v>
+        <v>44593.0</v>
       </c>
       <c r="G22" s="2">
-        <v>47413.0</v>
+        <v>46234.0</v>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
-          <t>presque 9 ans</t>
+          <t>plus de 4 ans</t>
         </is>
       </c>
       <c r="I22" s="0" t="n">
-        <v>22960000.0</v>
+        <v>10553971.0</v>
       </c>
       <c r="J22" s="0" t="n">
-        <v>325070000</v>
+        <v>12212290</v>
       </c>
       <c r="K22" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
-          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
+          <t>GIZ - Coopération Allemande</t>
         </is>
       </c>
       <c r="N22" s="0"/>
       <c r="O22" s="0" t="inlineStr">
         <is>
-          <t>Changement climatique et énergie</t>
+          <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>842</v>
+        <v>731</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>EU4innovation</t>
+          <t>Projet de réforme et de restructuration de la STEG</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>Greenov'i</t>
+          <t>STEG</t>
         </is>
       </c>
       <c r="D23" s="0" t="n">
-        <v>440504</v>
+        <v>421088</v>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F23" s="2">
-        <v>44958.0</v>
+        <v>44188.0</v>
       </c>
       <c r="G23" s="2">
-        <v>46783.0</v>
+        <v>47413.0</v>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
-          <t>presque 5 ans</t>
+          <t>presque 9 ans</t>
         </is>
       </c>
       <c r="I23" s="0" t="n">
-        <v>12000000.0</v>
+        <v>22960000.0</v>
       </c>
       <c r="J23" s="0" t="n">
-        <v>12000000</v>
+        <v>325070000</v>
       </c>
       <c r="K23" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
-          <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE</t>
+          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
         </is>
       </c>
       <c r="N23" s="0"/>
       <c r="O23" s="0" t="inlineStr">
         <is>
-          <t>Environnement, développement durable et eau</t>
+          <t>Changement climatique et énergie</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>515</v>
+        <v>842</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
+          <t>EU4innovation</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>IRADA</t>
+          <t>Greenov'i</t>
         </is>
       </c>
       <c r="D24" s="0" t="n">
-        <v>400818</v>
+        <v>440504</v>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="F24" s="2">
-        <v>43466.0</v>
+        <v>44958.0</v>
       </c>
       <c r="G24" s="2">
-        <v>46005.0</v>
+        <v>46783.0</v>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
-          <t>presque 7 ans</t>
+          <t>presque 5 ans</t>
         </is>
       </c>
       <c r="I24" s="0" t="n">
-        <v>10000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="J24" s="0" t="n">
-        <v>10000000</v>
+        <v>12000000</v>
       </c>
       <c r="K24" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
-          <t>ATFP - AGENCE TUNISIENNE DE FORMATION PROFESSIONNELLE</t>
+          <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE</t>
         </is>
       </c>
       <c r="N24" s="0"/>
       <c r="O24" s="0" t="inlineStr">
         <is>
-          <t>Emploi et formation professionnelle</t>
+          <t>Environnement, développement durable et eau</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
-        <v>728</v>
+        <v>515</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>VALorisation de l’Eau URbain à travers des actions et instruments innovateurs</t>
+          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
-          <t>VALEUR-Gabes</t>
+          <t>IRADA</t>
         </is>
       </c>
       <c r="D25" s="0" t="n">
-        <v>417915</v>
+        <v>400818</v>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="F25" s="2">
-        <v>44211.0</v>
+        <v>43466.0</v>
       </c>
       <c r="G25" s="2">
-        <v>46339.0</v>
+        <v>46005.0</v>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
-          <t>presque 6 ans</t>
+          <t>presque 7 ans</t>
         </is>
       </c>
       <c r="I25" s="0" t="n">
-        <v>638328.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="J25" s="0" t="n">
-        <v>797828</v>
+        <v>10000000</v>
       </c>
       <c r="K25" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
-          <t>AMB - Area Metropolitana de Barcelona</t>
+          <t>ATFP - AGENCE TUNISIENNE DE FORMATION PROFESSIONNELLE</t>
         </is>
       </c>
       <c r="N25" s="0"/>
       <c r="O25" s="0" t="inlineStr">
         <is>
-          <t>Environnement, développement durable et eau</t>
+          <t>Emploi et formation professionnelle</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
-        <v>497</v>
+        <v>728</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>Initiative Pilote de Développement local Intégré</t>
+          <t>VALorisation de l’Eau URbain à travers des actions et instruments innovateurs</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t>IPDLI</t>
+          <t>VALEUR-Gabes</t>
         </is>
       </c>
       <c r="D26" s="0" t="n">
-        <v>392333</v>
+        <v>417915</v>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F26" s="2">
-        <v>43101.0</v>
+        <v>44211.0</v>
       </c>
       <c r="G26" s="2">
-        <v>46934.0</v>
+        <v>46339.0</v>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
-          <t>plus de 10 ans</t>
+          <t>presque 6 ans</t>
         </is>
       </c>
       <c r="I26" s="0" t="n">
-        <v>39500000.0</v>
+        <v>638328.0</v>
       </c>
       <c r="J26" s="0" t="n">
-        <v>39500000</v>
+        <v>797828</v>
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement</t>
+          <t>AMB - Area Metropolitana de Barcelona</t>
         </is>
       </c>
       <c r="N26" s="0"/>
       <c r="O26" s="0" t="inlineStr">
         <is>
-          <t>Développement régional et local</t>
+          <t>Environnement, développement durable et eau</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="n">
-        <v>710</v>
+        <v>497</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>Contrat de performance de réforme sectorielle - Appui budgétaire du Programme d'appui au développement rural</t>
+          <t>Initiative Pilote de Développement local Intégré</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>IPDLI</t>
         </is>
       </c>
       <c r="D27" s="0" t="n">
-        <v>420597</v>
+        <v>392333</v>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F27" s="2">
-        <v>44154.0</v>
+        <v>43101.0</v>
       </c>
       <c r="G27" s="2">
-        <v>47075.0</v>
+        <v>46934.0</v>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
-          <t>presque 8 ans</t>
+          <t>plus de 10 ans</t>
         </is>
       </c>
       <c r="I27" s="0" t="n">
-        <v>40000000.0</v>
+        <v>39500000.0</v>
       </c>
       <c r="J27" s="0" t="n">
-        <v>40000000</v>
+        <v>39500000</v>
       </c>
       <c r="K27" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L27" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
-          <t>GVT Tun - République Tunisienne</t>
+          <t>AFD - Agence Française de Développement</t>
         </is>
       </c>
       <c r="N27" s="0"/>
       <c r="O27" s="0" t="inlineStr">
         <is>
           <t>Développement régional et local</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="n">
-        <v>921</v>
+        <v>710</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>Appui au Ministère de l'Economie et de la Planification de la Tunisie pour le suivi du Programme d'Appui à la Gouvernance Economique</t>
+          <t>Contrat de performance de réforme sectorielle - Appui budgétaire du Programme d'appui au développement rural</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D28" s="0" t="n">
-        <v>300099718</v>
+        <v>420597</v>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F28" s="2">
-        <v>45537.0</v>
+        <v>44154.0</v>
       </c>
       <c r="G28" s="2">
-        <v>46389.0</v>
+        <v>47075.0</v>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
-          <t>plus de 2 ans</t>
+          <t>presque 8 ans</t>
         </is>
       </c>
       <c r="I28" s="0" t="n">
-        <v>785000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="J28" s="0" t="n">
-        <v>785000</v>
+        <v>40000000</v>
       </c>
       <c r="K28" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
-          <t>IBF IMPACT SRL'</t>
+          <t>GVT Tun - République Tunisienne</t>
         </is>
       </c>
       <c r="N28" s="0"/>
       <c r="O28" s="0" t="inlineStr">
         <is>
-          <t>Développement économique et appui au secteur privé</t>
+          <t>Développement régional et local</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
-        <v>832</v>
+        <v>921</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>Marsad Baladia : Ancrage du processus de décentralisation et consolidation de la démocratie locale</t>
+          <t>Appui au Ministère de l'Economie et de la Planification de la Tunisie pour le suivi du Programme d'Appui à la Gouvernance Economique</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t>MarsadBaladia</t>
+          <t/>
         </is>
       </c>
       <c r="D29" s="0" t="n">
-        <v>433298</v>
+        <v>300099718</v>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F29" s="2">
-        <v>44715.0</v>
+        <v>45537.0</v>
       </c>
       <c r="G29" s="2">
-        <v>46175.0</v>
+        <v>46389.0</v>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
-          <t>presque 4 ans</t>
+          <t>plus de 2 ans</t>
         </is>
       </c>
       <c r="I29" s="0" t="n">
-        <v>1200000.0</v>
+        <v>785000.0</v>
       </c>
       <c r="J29" s="0" t="n">
-        <v>1200000</v>
+        <v>785000</v>
       </c>
       <c r="K29" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
-          <t>AL BAWSALA - AL BAWSALA</t>
+          <t>IBF IMPACT SRL'</t>
         </is>
       </c>
       <c r="N29" s="0"/>
       <c r="O29" s="0" t="inlineStr">
         <is>
-          <t>Développement régional et local</t>
+          <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
-        <v>510</v>
+        <v>832</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>''Insadder!'' - Instrument européen d'aide à l'exportation</t>
+          <t>Marsad Baladia : Ancrage du processus de décentralisation et consolidation de la démocratie locale</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
-          <t>INSADDER</t>
+          <t>MarsadBaladia</t>
         </is>
       </c>
       <c r="D30" s="0" t="n">
-        <v>410052</v>
+        <v>433298</v>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="F30" s="2">
-        <v>43844.0</v>
+        <v>44715.0</v>
       </c>
       <c r="G30" s="2">
-        <v>46704.0</v>
+        <v>46175.0</v>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
-          <t>presque 8 ans</t>
+          <t>presque 4 ans</t>
         </is>
       </c>
       <c r="I30" s="0" t="n">
-        <v>7250000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="J30" s="0" t="n">
-        <v>8328333</v>
+        <v>1200000</v>
       </c>
       <c r="K30" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
-          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
+          <t>AL BAWSALA - AL BAWSALA</t>
         </is>
       </c>
       <c r="N30" s="0"/>
       <c r="O30" s="0" t="inlineStr">
         <is>
-          <t>Développement économique et appui au secteur privé</t>
+          <t>Développement régional et local</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
-        <v>852</v>
+        <v>510</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>Pérennité et autonomisation de la Société Civile tunisienne</t>
+          <t>''Insadder!'' - Instrument européen d'aide à l'exportation</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
-          <t>TAZ'IZ</t>
+          <t>INSADDER</t>
         </is>
       </c>
       <c r="D31" s="0" t="n">
-        <v>451224</v>
+        <v>410052</v>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F31" s="2">
-        <v>45282.0</v>
+        <v>43844.0</v>
       </c>
       <c r="G31" s="2">
-        <v>46377.0</v>
+        <v>46704.0</v>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
-          <t>presque 3 ans</t>
+          <t>presque 8 ans</t>
         </is>
       </c>
       <c r="I31" s="0" t="n">
-        <v>800000.0</v>
+        <v>7250000.0</v>
       </c>
       <c r="J31" s="0" t="n">
-        <v>842235</v>
+        <v>8328333</v>
       </c>
       <c r="K31" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
-          <t>Groupe SOS - Groupe SOS PULSE Tunisie</t>
+          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
         </is>
       </c>
       <c r="N31" s="0"/>
       <c r="O31" s="0" t="inlineStr">
         <is>
-          <t>Droits humains et société civile</t>
+          <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
-        <v>707</v>
+        <v>852</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Appui budgétaire du programme d´appui à l´inclusion sociale en Tunisie</t>
+          <t>Pérennité et autonomisation de la Société Civile tunisienne</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t>PAIS</t>
+          <t>TAZ'IZ</t>
         </is>
       </c>
       <c r="D32" s="0" t="n">
-        <v>418579</v>
+        <v>451224</v>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F32" s="2">
-        <v>44057.0</v>
+        <v>45282.0</v>
       </c>
       <c r="G32" s="2">
-        <v>46247.0</v>
+        <v>46377.0</v>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
-          <t>presque 6 ans</t>
+          <t>presque 3 ans</t>
         </is>
       </c>
       <c r="I32" s="0" t="n">
-        <v>78000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="J32" s="0" t="n">
-        <v>78000000</v>
+        <v>842235</v>
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
-          <t>GVT Tun - République Tunisienne</t>
+          <t>Groupe SOS - Groupe SOS PULSE Tunisie</t>
         </is>
       </c>
       <c r="N32" s="0"/>
       <c r="O32" s="0" t="inlineStr">
         <is>
-          <t>Développement régional et local</t>
+          <t>Droits humains et société civile</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>520</v>
+        <v>707</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>ASIMA TUNIS : Planification Stratégique et gouvernance multiniveau pour une ville métropolitaine résiliente</t>
+          <t>Appui budgétaire du programme d´appui à l´inclusion sociale en Tunisie</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>ASIMA TUNIS</t>
+          <t>PAIS</t>
         </is>
       </c>
       <c r="D33" s="0" t="n">
-        <v>408987</v>
+        <v>418579</v>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F33" s="2">
-        <v>43862.0</v>
+        <v>44057.0</v>
       </c>
       <c r="G33" s="2">
-        <v>46234.0</v>
+        <v>46247.0</v>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
-          <t>plus de 6 ans</t>
+          <t>presque 6 ans</t>
         </is>
       </c>
       <c r="I33" s="0" t="n">
-        <v>2550546.0</v>
+        <v>78000000.0</v>
       </c>
       <c r="J33" s="0" t="n">
-        <v>2550546</v>
+        <v>78000000</v>
       </c>
       <c r="K33" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L33" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
-          <t>MEDCITIES</t>
+          <t>GVT Tun - République Tunisienne</t>
         </is>
       </c>
       <c r="N33" s="0"/>
       <c r="O33" s="0" t="inlineStr">
         <is>
           <t>Développement régional et local</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>896</v>
+        <v>520</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Cour des comptes dans la mise en oeuvre de son plan stratégique 2022-2026</t>
+          <t>ASIMA TUNIS : Planification Stratégique et gouvernance multiniveau pour une ville métropolitaine résiliente</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ASIMA TUNIS</t>
         </is>
       </c>
       <c r="D34" s="0" t="n">
-        <v>456426</v>
+        <v>408987</v>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F34" s="2">
-        <v>45551.0</v>
+        <v>43862.0</v>
       </c>
       <c r="G34" s="2">
-        <v>46645.0</v>
+        <v>46234.0</v>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
-          <t>presque 3 ans</t>
+          <t>plus de 6 ans</t>
         </is>
       </c>
       <c r="I34" s="0" t="n">
-        <v>2000000.0</v>
+        <v>2550546.0</v>
       </c>
       <c r="J34" s="0" t="n">
-        <v>2092464</v>
+        <v>2550546</v>
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
-          <t>UNDP - UNITED NATIONS DEVELOPMENT PROGRAMME</t>
+          <t>MEDCITIES</t>
         </is>
       </c>
       <c r="N34" s="0"/>
       <c r="O34" s="0" t="inlineStr">
         <is>
-          <t>Développement économique et appui au secteur privé</t>
+          <t>Développement régional et local</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>671</v>
+        <v>896</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>Valorisation du patrimoine culturel dans l'offre touristique</t>
+          <t>Appui à la Cour des comptes dans la mise en oeuvre de son plan stratégique 2022-2026</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
-          <t>TW</t>
+          <t/>
         </is>
       </c>
       <c r="D35" s="0" t="n">
-        <v>407507</v>
+        <v>456426</v>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F35" s="2">
-        <v>43678.0</v>
+        <v>45551.0</v>
       </c>
       <c r="G35" s="2">
-        <v>46599.0</v>
+        <v>46645.0</v>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
-          <t>presque 8 ans</t>
+          <t>presque 3 ans</t>
         </is>
       </c>
       <c r="I35" s="0" t="n">
-        <v>19000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="J35" s="0" t="n">
-        <v>19301200</v>
+        <v>2092464</v>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
-          <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE</t>
+          <t>UNDP - UNITED NATIONS DEVELOPMENT PROGRAMME</t>
         </is>
       </c>
       <c r="N35" s="0"/>
       <c r="O35" s="0" t="inlineStr">
         <is>
-          <t>Médias &amp; Culture</t>
+          <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
-        <v>856</v>
+        <v>671</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>Programme d'appui aux réformes macroéconomiques de la Tunisie</t>
+          <t>Valorisation du patrimoine culturel dans l'offre touristique</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
-          <t>PARME</t>
+          <t>TW</t>
         </is>
       </c>
       <c r="D36" s="0" t="n">
-        <v>453803</v>
+        <v>407507</v>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="F36" s="2">
-        <v>45289.0</v>
+        <v>43678.0</v>
       </c>
       <c r="G36" s="2">
-        <v>46019.0</v>
+        <v>46599.0</v>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
-          <t>presque 2 ans</t>
+          <t>presque 8 ans</t>
         </is>
       </c>
       <c r="I36" s="0" t="n">
-        <v>150000000.0</v>
+        <v>19000000.0</v>
       </c>
       <c r="J36" s="0" t="n">
-        <v>150000000</v>
+        <v>19301200</v>
       </c>
       <c r="K36" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
-          <t>GVT Tun - République Tunisienne</t>
+          <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE</t>
         </is>
       </c>
       <c r="N36" s="0"/>
       <c r="O36" s="0" t="inlineStr">
         <is>
-          <t>Développement économique et appui au secteur privé</t>
+          <t>Médias &amp; Culture</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="n">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>Pour une société civile synergique autour des politiques budgétaires et fiscales</t>
+          <t>Programme d'appui aux réformes macroéconomiques de la Tunisie</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PARME</t>
         </is>
       </c>
       <c r="D37" s="0" t="n">
-        <v>445907</v>
+        <v>453803</v>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="F37" s="2">
-        <v>45184.0</v>
+        <v>45289.0</v>
       </c>
       <c r="G37" s="2">
-        <v>46279.0</v>
+        <v>46019.0</v>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
-          <t>presque 3 ans</t>
+          <t>presque 2 ans</t>
         </is>
       </c>
       <c r="I37" s="0" t="n">
-        <v>1000000.0</v>
+        <v>150000000.0</v>
       </c>
       <c r="J37" s="0" t="n">
-        <v>1053252</v>
+        <v>150000000</v>
       </c>
       <c r="K37" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
-          <t>ana yakedh - ANA YAKEDH - IWATCH</t>
+          <t>GVT Tun - République Tunisienne</t>
         </is>
       </c>
       <c r="N37" s="0"/>
       <c r="O37" s="0" t="inlineStr">
         <is>
-          <t>Droits humains et société civile</t>
+          <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="n">
-        <v>1014</v>
+        <v>855</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>Programme d'appui au secteur de la Santé en Tunisie</t>
+          <t>Pour une société civile synergique autour des politiques budgétaires et fiscales</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
-          <t>Essaha Aziza</t>
+          <t/>
         </is>
       </c>
       <c r="D38" s="0" t="n">
-        <v>1</v>
+        <v>445907</v>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F38" s="2">
-        <v>43710.0</v>
+        <v>45184.0</v>
       </c>
       <c r="G38" s="2">
-        <v>46267.0</v>
+        <v>46279.0</v>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
-          <t>environ 7 ans</t>
+          <t>presque 3 ans</t>
         </is>
       </c>
       <c r="I38" s="0" t="n">
-        <v>63200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="J38" s="0" t="n">
-        <v>63200000</v>
+        <v>1053252</v>
       </c>
       <c r="K38" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
-          <t>Consortium Essaha Aziza</t>
+          <t>ana yakedh - ANA YAKEDH - IWATCH</t>
         </is>
       </c>
       <c r="N38" s="0"/>
       <c r="O38" s="0" t="inlineStr">
         <is>
-          <t>Santé</t>
+          <t>Droits humains et société civile</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="n">
         <v>503</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>IRADA - Unité de gestion du programme</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D39" s="0" t="n">
         <v>382686</v>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="F39" s="2">
         <v>42736.0</v>
       </c>
       <c r="G39" s="2">
         <v>46187.0</v>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
           <t>plus de 9 ans</t>
         </is>
       </c>
       <c r="I39" s="0" t="n">
         <v>5134330.0</v>
       </c>
       <c r="J39" s="0" t="n">
         <v>5134330</v>
       </c>
       <c r="K39" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
@@ -3105,51 +3105,51 @@
       <c r="O44" s="0" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
         <v>826</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
           <t>Contribution financière à la participation de la Tunisie au programme Europe Créative</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D45" s="0" t="n">
         <v>431877</v>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="F45" s="2">
         <v>44721.0</v>
       </c>
       <c r="G45" s="2">
         <v>46181.0</v>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
           <t>presque 4 ans</t>
         </is>
       </c>
       <c r="I45" s="0" t="n">
         <v>600000.0</v>
       </c>
       <c r="J45" s="0" t="n">
         <v>857142</v>
       </c>
       <c r="K45" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L45" s="0" t="inlineStr">
@@ -4020,51 +4020,51 @@
       <c r="O59" s="0" t="inlineStr">
         <is>
           <t>Emploi et formation professionnelle</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
         <v>828</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
           <t>Science With And For Youth</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>SWAFY</t>
         </is>
       </c>
       <c r="D60" s="0" t="n">
         <v>432485</v>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="F60" s="2">
         <v>44715.0</v>
       </c>
       <c r="G60" s="2">
         <v>46175.0</v>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
           <t>presque 4 ans</t>
         </is>
       </c>
       <c r="I60" s="0" t="n">
         <v>9000000.0</v>
       </c>
       <c r="J60" s="0" t="n">
         <v>9500000</v>
       </c>
       <c r="K60" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
@@ -4430,1481 +4430,1395 @@
       </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
           <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
         </is>
       </c>
       <c r="N66" s="0"/>
       <c r="O66" s="0" t="inlineStr">
         <is>
           <t>Changement climatique et énergie</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>721</v>
+        <v>505</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Programme pour la mise en oeuvre de la stratégie nationale de l'amélioration de l'intermédiation sur le marché de l'emploi</t>
+          <t>Appui à la gestion durable des ressources halieutiques et aquacoles</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D67" s="0" t="n">
-        <v>419938</v>
+        <v>404297</v>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
           <t>Terminé</t>
         </is>
       </c>
       <c r="F67" s="2">
-        <v>44172.0</v>
+        <v>43466.0</v>
       </c>
       <c r="G67" s="2">
-        <v>45810.0</v>
+        <v>45961.0</v>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
-          <t>plus de 4 ans</t>
+          <t>presque 7 ans</t>
         </is>
       </c>
       <c r="I67" s="0" t="n">
         <v>6000000.0</v>
       </c>
       <c r="J67" s="0" t="n">
         <v>6000000</v>
       </c>
       <c r="K67" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
-          <t>BIRD - INTERNATIONAL BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
+          <t>AFD - Agence Française de Développement</t>
         </is>
       </c>
       <c r="N67" s="0"/>
       <c r="O67" s="0" t="inlineStr">
         <is>
-          <t>Emploi et formation professionnelle</t>
+          <t>Agriculture</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>505</v>
+        <v>669</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Appui à la gestion durable des ressources halieutiques et aquacoles</t>
+          <t>Renforcement des chaînes de valeurs dans les domaines de l'artisanat et du design</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Creative Tunisia 1.0</t>
         </is>
       </c>
       <c r="D68" s="0" t="n">
-        <v>404297</v>
+        <v>407506</v>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="F68" s="2">
-        <v>43466.0</v>
+        <v>43709.0</v>
       </c>
       <c r="G68" s="2">
-        <v>45961.0</v>
+        <v>46203.0</v>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
           <t>presque 7 ans</t>
         </is>
       </c>
       <c r="I68" s="0" t="n">
-        <v>6000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="J68" s="0" t="n">
-        <v>6000000</v>
+        <v>9000000</v>
       </c>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement</t>
+          <t>UNIDO - UNITED NATIONS INDUSTRIAL DEVELOPMENT ORGANIZATION</t>
         </is>
       </c>
       <c r="N68" s="0"/>
       <c r="O68" s="0" t="inlineStr">
         <is>
-          <t>Agriculture</t>
+          <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>669</v>
+        <v>529</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des chaînes de valeurs dans les domaines de l'artisanat et du design</t>
+          <t>Appui aux services de contrôle officiels des produits animaux et végétaux en Tunisie</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
-          <t>Creative Tunisia 1.0</t>
+          <t/>
         </is>
       </c>
       <c r="D69" s="0" t="n">
-        <v>407506</v>
+        <v>404352</v>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="F69" s="2">
-        <v>43709.0</v>
+        <v>43678.0</v>
       </c>
       <c r="G69" s="2">
-        <v>46203.0</v>
+        <v>45869.0</v>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
-          <t>presque 7 ans</t>
+          <t>presque 6 ans</t>
         </is>
       </c>
       <c r="I69" s="0" t="n">
-        <v>8500000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="J69" s="0" t="n">
-        <v>9000000</v>
+        <v>6000000</v>
       </c>
       <c r="K69" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
-          <t>UNIDO - UNITED NATIONS INDUSTRIAL DEVELOPMENT ORGANIZATION</t>
+          <t>FAO - THE FOOD AND AGRICULTURE ORGANIZATION OF THE UNITED NATIONS</t>
         </is>
       </c>
       <c r="N69" s="0"/>
       <c r="O69" s="0" t="inlineStr">
         <is>
-          <t>Développement économique et appui au secteur privé</t>
+          <t>Agriculture</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>529</v>
+        <v>642</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Appui aux services de contrôle officiels des produits animaux et végétaux en Tunisie</t>
+          <t>Appui budgétaire au Programme d'appui à la compétitivité et aux exportations</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PACE</t>
         </is>
       </c>
       <c r="D70" s="0" t="n">
-        <v>404352</v>
+        <v>403150</v>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="F70" s="2">
-        <v>43678.0</v>
+        <v>43420.0</v>
       </c>
       <c r="G70" s="2">
-        <v>45869.0</v>
+        <v>46721.0</v>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
-          <t>presque 6 ans</t>
+          <t>environ 9 ans</t>
         </is>
       </c>
       <c r="I70" s="0" t="n">
-        <v>6000000.0</v>
+        <v>52750000.0</v>
       </c>
       <c r="J70" s="0" t="n">
-        <v>6000000</v>
+        <v>52750000</v>
       </c>
       <c r="K70" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
-          <t>FAO - THE FOOD AND AGRICULTURE ORGANIZATION OF THE UNITED NATIONS</t>
+          <t>GVT Tun - République Tunisienne</t>
         </is>
       </c>
       <c r="N70" s="0"/>
       <c r="O70" s="0" t="inlineStr">
         <is>
-          <t>Agriculture</t>
+          <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>642</v>
+        <v>917</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Appui budgétaire au Programme d'appui à la compétitivité et aux exportations</t>
+          <t>Hannibal project</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
-          <t>PACE</t>
+          <t/>
         </is>
       </c>
       <c r="D71" s="0" t="n">
-        <v>403150</v>
+        <v>700003713</v>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F71" s="2">
-        <v>43420.0</v>
+        <v>45931.0</v>
       </c>
       <c r="G71" s="2">
-        <v>46721.0</v>
+        <v>49217.0</v>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
-          <t>environ 9 ans</t>
+          <t>presque 9 ans</t>
         </is>
       </c>
       <c r="I71" s="0" t="n">
-        <v>52750000.0</v>
+        <v>11520000.0</v>
       </c>
       <c r="J71" s="0" t="n">
-        <v>52750000</v>
+        <v>201520000</v>
       </c>
       <c r="K71" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
-          <t>GVT Tun - République Tunisienne</t>
+          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
         </is>
       </c>
       <c r="N71" s="0"/>
       <c r="O71" s="0" t="inlineStr">
         <is>
           <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>Hannibal project</t>
+          <t>Soutien au programme de relance des T/PME tunisiennes dans un contexte post-crises</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>RAWAFED+</t>
         </is>
       </c>
       <c r="D72" s="0" t="n">
-        <v>700003713</v>
+        <v>700002093</v>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F72" s="2">
-        <v>45931.0</v>
+        <v>45474.0</v>
       </c>
       <c r="G72" s="2">
-        <v>49217.0</v>
+        <v>46934.0</v>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
-          <t>presque 9 ans</t>
+          <t>presque 4 ans</t>
         </is>
       </c>
       <c r="I72" s="0" t="n">
-        <v>11520000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="J72" s="0" t="n">
-        <v>201520000</v>
+        <v>8000000</v>
       </c>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
-          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
+          <t>AFD - Agence Française de Développement</t>
         </is>
       </c>
       <c r="N72" s="0"/>
       <c r="O72" s="0" t="inlineStr">
         <is>
           <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>915</v>
+        <v>734</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Soutien au programme de relance des T/PME tunisiennes dans un contexte post-crises</t>
+          <t>Appui au développement durable dans le secteur de l'agriculture et de la pêche artisanale en Tunisie</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
-          <t>RAWAFED+</t>
+          <t>ADAPT</t>
         </is>
       </c>
       <c r="D73" s="0" t="n">
-        <v>700002093</v>
+        <v>416672</v>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F73" s="2">
-        <v>45474.0</v>
+        <v>44186.0</v>
       </c>
       <c r="G73" s="2">
-        <v>46934.0</v>
+        <v>47046.0</v>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
-          <t>presque 4 ans</t>
+          <t>presque 8 ans</t>
         </is>
       </c>
       <c r="I73" s="0" t="n">
-        <v>8000000.0</v>
+        <v>44400000.0</v>
       </c>
       <c r="J73" s="0" t="n">
-        <v>8000000</v>
+        <v>44400000</v>
       </c>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement</t>
+          <t>AICS IT - Agenzia Italiana per la Cooperazione Allo Sviluppo</t>
         </is>
       </c>
       <c r="N73" s="0"/>
       <c r="O73" s="0" t="inlineStr">
         <is>
-          <t>Développement économique et appui au secteur privé</t>
+          <t>Agriculture</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>734</v>
+        <v>853</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Appui au développement durable dans le secteur de l'agriculture et de la pêche artisanale en Tunisie</t>
+          <t>Société civile pour un Tourisme Alternatif Novateur et Inclusif en Tunisie</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
-          <t>ADAPT</t>
+          <t>TANIT</t>
         </is>
       </c>
       <c r="D74" s="0" t="n">
-        <v>416672</v>
+        <v>451233</v>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F74" s="2">
-        <v>44186.0</v>
+        <v>45292.0</v>
       </c>
       <c r="G74" s="2">
-        <v>47046.0</v>
+        <v>46203.0</v>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
-          <t>presque 8 ans</t>
+          <t>plus de 2 ans</t>
         </is>
       </c>
       <c r="I74" s="0" t="n">
-        <v>44400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="J74" s="0" t="n">
-        <v>44400000</v>
+        <v>1067341</v>
       </c>
       <c r="K74" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
-          <t>AICS IT - Agenzia Italiana per la Cooperazione Allo Sviluppo</t>
+          <t>LI - Leaders International</t>
         </is>
       </c>
       <c r="N74" s="0"/>
       <c r="O74" s="0" t="inlineStr">
         <is>
-          <t>Agriculture</t>
+          <t>Droits humains et société civile</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>853</v>
+        <v>593</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Société civile pour un Tourisme Alternatif Novateur et Inclusif en Tunisie</t>
+          <t>Programme de Relance de l'Investissement et de Modernisation des Exploitations Agricoles</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
-          <t>TANIT</t>
+          <t>PRIMEA</t>
         </is>
       </c>
       <c r="D75" s="0" t="n">
-        <v>451233</v>
+        <v>390746</v>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="F75" s="2">
-        <v>45292.0</v>
+        <v>43096.0</v>
       </c>
       <c r="G75" s="2">
-        <v>46203.0</v>
+        <v>45961.0</v>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
-          <t>plus de 2 ans</t>
+          <t>presque 8 ans</t>
         </is>
       </c>
       <c r="I75" s="0" t="n">
-        <v>800000.0</v>
+        <v>14300000.0</v>
       </c>
       <c r="J75" s="0" t="n">
-        <v>1067341</v>
+        <v>14300000</v>
       </c>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
-          <t>LI - Leaders International</t>
+          <t>AFD - Agence Française de Développement</t>
         </is>
       </c>
       <c r="N75" s="0"/>
       <c r="O75" s="0" t="inlineStr">
         <is>
-          <t>Droits humains et société civile</t>
+          <t>Agriculture</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>593</v>
+        <v>727</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Programme de Relance de l'Investissement et de Modernisation des Exploitations Agricoles</t>
+          <t>Programme d'appui aux Médias en Tunisie II</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
-          <t>PRIMEA</t>
+          <t>PAMT 2</t>
         </is>
       </c>
       <c r="D76" s="0" t="n">
-        <v>390746</v>
+        <v>423254</v>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
           <t>Terminé</t>
         </is>
       </c>
       <c r="F76" s="2">
-        <v>43096.0</v>
+        <v>44266.0</v>
       </c>
       <c r="G76" s="2">
-        <v>45961.0</v>
+        <v>46091.0</v>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
-          <t>presque 8 ans</t>
+          <t>presque 5 ans</t>
         </is>
       </c>
       <c r="I76" s="0" t="n">
-        <v>14300000.0</v>
+        <v>5298080.0</v>
       </c>
       <c r="J76" s="0" t="n">
-        <v>14300000</v>
+        <v>5298080</v>
       </c>
       <c r="K76" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement</t>
+          <t>CFI - Canal France International</t>
         </is>
       </c>
       <c r="N76" s="0"/>
       <c r="O76" s="0" t="inlineStr">
         <is>
-          <t>Agriculture</t>
+          <t>Médias &amp; Culture</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>727</v>
+        <v>873</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>Programme d'appui aux Médias en Tunisie II</t>
+          <t>Promotion du régime de l'autoentrepreneur</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
-          <t>PAMT 2</t>
+          <t/>
         </is>
       </c>
       <c r="D77" s="0" t="n">
-        <v>423254</v>
+        <v>446447</v>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
           <t>Terminé</t>
         </is>
       </c>
       <c r="F77" s="2">
-        <v>44266.0</v>
+        <v>45201.0</v>
       </c>
       <c r="G77" s="2">
-        <v>46091.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
-          <t>presque 5 ans</t>
+          <t>plus de 2 ans</t>
         </is>
       </c>
       <c r="I77" s="0" t="n">
-        <v>5298080.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="J77" s="0" t="n">
-        <v>5298080</v>
+        <v>1000000</v>
       </c>
       <c r="K77" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
-          <t>CFI - Canal France International</t>
+          <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE</t>
         </is>
       </c>
       <c r="N77" s="0"/>
       <c r="O77" s="0" t="inlineStr">
         <is>
-          <t>Médias &amp; Culture</t>
+          <t>Emploi et formation professionnelle</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>873</v>
+        <v>891</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Promotion du régime de l'autoentrepreneur</t>
+          <t>Modernisation des Établissements Scolaires II</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D78" s="0" t="n">
-        <v>446447</v>
+        <v>447367</v>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="F78" s="2">
-        <v>45201.0</v>
+        <v>45280.0</v>
       </c>
       <c r="G78" s="2">
-        <v>46113.0</v>
+        <v>47471.0</v>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
-          <t>plus de 2 ans</t>
+          <t>presque 6 ans</t>
         </is>
       </c>
       <c r="I78" s="0" t="n">
-        <v>1000000.0</v>
+        <v>25560000.0</v>
       </c>
       <c r="J78" s="0" t="n">
-        <v>1000000</v>
+        <v>80560000</v>
       </c>
       <c r="K78" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
-          <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE</t>
+          <t>EIB - EUROPEAN INVESTMENT BANK</t>
         </is>
       </c>
       <c r="N78" s="0"/>
       <c r="O78" s="0" t="inlineStr">
         <is>
-          <t>Emploi et formation professionnelle</t>
+          <t>Education, recherche, innovation</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>891</v>
+        <v>512</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Modernisation des Établissements Scolaires II</t>
+          <t>Appui à la Gouvernance Locale Ettamkeen Elmahalli</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D79" s="0" t="n">
-        <v>447367</v>
+        <v>411533</v>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F79" s="2">
-        <v>45280.0</v>
+        <v>43831.0</v>
       </c>
       <c r="G79" s="2">
-        <v>47471.0</v>
+        <v>46873.0</v>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
-          <t>presque 6 ans</t>
+          <t>plus de 8 ans</t>
         </is>
       </c>
       <c r="I79" s="0" t="n">
-        <v>25560000.0</v>
+        <v>55000000.0</v>
       </c>
       <c r="J79" s="0" t="n">
-        <v>80560000</v>
+        <v>55000000</v>
       </c>
       <c r="K79" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
-          <t>EIB - EUROPEAN INVESTMENT BANK</t>
+          <t>CPSCL - CAISSE DES PRETS ET DE SOUTIEN DES COLLECTIVITES LOCALES</t>
         </is>
       </c>
       <c r="N79" s="0"/>
       <c r="O79" s="0" t="inlineStr">
         <is>
-          <t>Education, recherche, innovation</t>
+          <t>Développement régional et local</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>888</v>
+        <v>872</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>SEHATY 2 - Société civile active pour l'amélioration de la qualité et de l'accessibilité des services de santé de première ligne en Tunisie</t>
+          <t>La qualité et l'équité du système éducatif sont améliorées au profit des apprenants, des enseignants et du personnel d'appui</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D80" s="0" t="n">
-        <v>428249</v>
+        <v>451101</v>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="F80" s="2">
-        <v>44562.0</v>
+        <v>45292.0</v>
       </c>
       <c r="G80" s="2">
-        <v>45900.0</v>
+        <v>47483.0</v>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
-          <t>plus de 3 ans</t>
+          <t>presque 6 ans</t>
         </is>
       </c>
       <c r="I80" s="0" t="n">
-        <v>2000000.0</v>
+        <v>26600000.0</v>
       </c>
       <c r="J80" s="0" t="n">
-        <v>2000000</v>
+        <v>30100000</v>
       </c>
       <c r="K80" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
-          <t>MDM - MEDECINS DU MONDE - DOKTERS VAN DEWERELD</t>
+          <t>UNICEF - United Nations of International Children's Emergency Fund</t>
         </is>
       </c>
       <c r="N80" s="0"/>
       <c r="O80" s="0" t="inlineStr">
         <is>
-          <t>Santé</t>
+          <t>Education, recherche, innovation</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>512</v>
+        <v>831</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Gouvernance Locale Ettamkeen Elmahalli</t>
+          <t>Programme pour la mise en oeuvre de la stratégie nationale de l'amélioration de l'intermédiation sur le marché de l'emploi - II</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D81" s="0" t="n">
-        <v>411533</v>
+        <v>433176</v>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F81" s="2">
-        <v>43831.0</v>
+        <v>44708.0</v>
       </c>
       <c r="G81" s="2">
-        <v>46873.0</v>
+        <v>46540.0</v>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
-          <t>plus de 8 ans</t>
+          <t>environ 5 ans</t>
         </is>
       </c>
       <c r="I81" s="0" t="n">
-        <v>55000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="J81" s="0" t="n">
-        <v>55000000</v>
+        <v>4000000</v>
       </c>
       <c r="K81" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
-          <t>CPSCL - CAISSE DES PRETS ET DE SOUTIEN DES COLLECTIVITES LOCALES</t>
+          <t>BIRD - INTERNATIONAL BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
         </is>
       </c>
       <c r="N81" s="0"/>
       <c r="O81" s="0" t="inlineStr">
         <is>
-          <t>Développement régional et local</t>
+          <t>Emploi et formation professionnelle</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>872</v>
+        <v>725</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>La qualité et l'équité du système éducatif sont améliorées au profit des apprenants, des enseignants et du personnel d'appui</t>
+          <t>Renforcement de la Société Civile Émergente</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ROSE</t>
         </is>
       </c>
       <c r="D82" s="0" t="n">
-        <v>451101</v>
+        <v>421101</v>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="F82" s="2">
-        <v>45292.0</v>
+        <v>44256.0</v>
       </c>
       <c r="G82" s="2">
-        <v>47483.0</v>
+        <v>46081.0</v>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
-          <t>presque 6 ans</t>
+          <t>presque 5 ans</t>
         </is>
       </c>
       <c r="I82" s="0" t="n">
-        <v>26600000.0</v>
+        <v>8200000.0</v>
       </c>
       <c r="J82" s="0" t="n">
-        <v>30100000</v>
+        <v>9111111</v>
       </c>
       <c r="K82" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
-          <t>UNICEF - United Nations of International Children's Emergency Fund</t>
+          <t>OXF NOVIB - STICHTING OXFAM NOVIB</t>
         </is>
       </c>
       <c r="N82" s="0"/>
       <c r="O82" s="0" t="inlineStr">
         <is>
-          <t>Education, recherche, innovation</t>
+          <t>Droits humains et société civile</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>831</v>
+        <v>859</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Programme pour la mise en oeuvre de la stratégie nationale de l'amélioration de l'intermédiation sur le marché de l'emploi - II</t>
+          <t>Assistance technique au programme d'appui à l'action environnementale 2021</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D83" s="0" t="n">
-        <v>433176</v>
+        <v>449715</v>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F83" s="2">
-        <v>44708.0</v>
+        <v>45299.0</v>
       </c>
       <c r="G83" s="2">
-        <v>46540.0</v>
+        <v>47125.0</v>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
-          <t>environ 5 ans</t>
+          <t>presque 5 ans</t>
         </is>
       </c>
       <c r="I83" s="0" t="n">
-        <v>4000000.0</v>
+        <v>2362750.0</v>
       </c>
       <c r="J83" s="0" t="n">
-        <v>4000000</v>
+        <v>2362750</v>
       </c>
       <c r="K83" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
-          <t>BIRD - INTERNATIONAL BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
+          <t>IIMC - INTEGRATION INTERNATIONAL MANAGEMENT CONSULTANTS GMBH</t>
         </is>
       </c>
       <c r="N83" s="0"/>
       <c r="O83" s="0" t="inlineStr">
         <is>
-          <t>Emploi et formation professionnelle</t>
+          <t>Environnement, développement durable et eau</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>725</v>
+        <v>480</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de la Société Civile Émergente</t>
+          <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
-          <t>ROSE</t>
+          <t>IPDLI</t>
         </is>
       </c>
       <c r="D84" s="0" t="n">
-        <v>421101</v>
+        <v>390535</v>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="F84" s="2">
-        <v>44256.0</v>
+        <v>43070.0</v>
       </c>
       <c r="G84" s="2">
-        <v>46081.0</v>
+        <v>46387.0</v>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
-          <t>presque 5 ans</t>
+          <t>environ 9 ans</t>
         </is>
       </c>
       <c r="I84" s="0" t="n">
-        <v>8200000.0</v>
+        <v>11675000.0</v>
       </c>
       <c r="J84" s="0" t="n">
-        <v>9111111</v>
+        <v>18175000</v>
       </c>
       <c r="K84" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
-          <t>OXF NOVIB - STICHTING OXFAM NOVIB</t>
+          <t>ILO - INTERNATIONAL LABOUR ORGANIZATION</t>
         </is>
       </c>
       <c r="N84" s="0"/>
       <c r="O84" s="0" t="inlineStr">
         <is>
-          <t>Droits humains et société civile</t>
+          <t>Développement régional et local</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>859</v>
+        <v>573</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique au programme d'appui à l'action environnementale 2021</t>
+          <t>Programme d'Appui à la Politique de la Ville</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PROVILLE 2</t>
         </is>
       </c>
       <c r="D85" s="0" t="n">
-        <v>449715</v>
+        <v>403670</v>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F85" s="2">
-        <v>45299.0</v>
+        <v>43455.0</v>
       </c>
       <c r="G85" s="2">
-        <v>47125.0</v>
+        <v>47299.0</v>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
-          <t>presque 5 ans</t>
+          <t>plus de 10 ans</t>
         </is>
       </c>
       <c r="I85" s="0" t="n">
-        <v>2362750.0</v>
+        <v>30690000.0</v>
       </c>
       <c r="J85" s="0" t="n">
-        <v>2362750</v>
+        <v>30690000</v>
       </c>
       <c r="K85" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
-          <t>IIMC - INTEGRATION INTERNATIONAL MANAGEMENT CONSULTANTS GMBH</t>
+          <t>AFD - Agence Française de Développement</t>
         </is>
       </c>
       <c r="N85" s="0"/>
       <c r="O85" s="0" t="inlineStr">
         <is>
-          <t>Environnement, développement durable et eau</t>
+          <t>Développement régional et local</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="n">
-        <v>480</v>
+        <v>766</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>Initiative Pilote de Développement Local Intégré</t>
+          <t>Projet de Développement Agricole et Rural Autour des Lacs collinaires - Upscale phase</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
-          <t>IPDLI</t>
+          <t>DARAL</t>
         </is>
       </c>
       <c r="D86" s="0" t="n">
-        <v>390535</v>
+        <v>429330</v>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F86" s="2">
-        <v>43070.0</v>
+        <v>44928.0</v>
       </c>
       <c r="G86" s="2">
-        <v>46387.0</v>
+        <v>47484.0</v>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
-          <t>environ 9 ans</t>
+          <t>presque 7 ans</t>
         </is>
       </c>
       <c r="I86" s="0" t="n">
-        <v>11675000.0</v>
+        <v>15560000.0</v>
       </c>
       <c r="J86" s="0" t="n">
-        <v>18175000</v>
+        <v>38560000</v>
       </c>
       <c r="K86" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L86" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="M86" s="0" t="inlineStr">
         <is>
-          <t>ILO - INTERNATIONAL LABOUR ORGANIZATION</t>
+          <t>KFW - KREDITANSTALT FUR WIEDERAUFBAU</t>
         </is>
       </c>
       <c r="N86" s="0"/>
       <c r="O86" s="0" t="inlineStr">
-        <is>
-[...120 lines deleted...]
-      <c r="O88" s="0" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:L88"/>
+  <dimension ref="A1:R86"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="10" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="40" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="30" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="30" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="30" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="30" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="30" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="30" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="30" min="9" max="9" bestFit="1" customWidth="1"/>
     <col width="30" min="10" max="10" bestFit="1" customWidth="1"/>
     <col width="30" min="11" max="11" bestFit="1" customWidth="1"/>
     <col width="30" min="12" max="12" bestFit="1" customWidth="1"/>
+    <col width="30" min="13" max="13" bestFit="1" customWidth="1"/>
+    <col width="30" min="14" max="14" bestFit="1" customWidth="1"/>
+    <col width="30" min="15" max="15" bestFit="1" customWidth="1"/>
+    <col width="30" min="16" max="16" bestFit="1" customWidth="1"/>
+    <col width="30" min="17" max="17" bestFit="1" customWidth="1"/>
+    <col width="30" min="18" max="18" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>ID Projet</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Titre Projet</t>
         </is>
       </c>
       <c r="C1" s="3" t="inlineStr">
         <is>
           <t>Acronyme</t>
         </is>
       </c>
       <c r="D1" s="3" t="inlineStr">
         <is>
           <t>Chef de file</t>
         </is>
       </c>
       <c r="E1" s="3" t="inlineStr">
         <is>
           <t>Membre de consortium 1</t>
         </is>
       </c>
       <c r="F1" s="3" t="inlineStr">
         <is>
           <t>Membre de consortium 2</t>
         </is>
       </c>
       <c r="G1" s="3" t="inlineStr">
         <is>
           <t>Membre de consortium 3</t>
         </is>
       </c>
       <c r="H1" s="3" t="inlineStr">
         <is>
           <t>Membre de consortium 4</t>
         </is>
       </c>
       <c r="I1" s="3" t="inlineStr">
         <is>
           <t>Membre de consortium 5</t>
         </is>
       </c>
       <c r="J1" s="3" t="inlineStr">
         <is>
+          <t>Membre de consortium 6</t>
+        </is>
+      </c>
+      <c r="K1" s="3" t="inlineStr">
+        <is>
+          <t>Membre de consortium 7</t>
+        </is>
+      </c>
+      <c r="L1" s="3" t="inlineStr">
+        <is>
+          <t>Membre de consortium 8</t>
+        </is>
+      </c>
+      <c r="M1" s="3" t="inlineStr">
+        <is>
+          <t>Membre de consortium 9</t>
+        </is>
+      </c>
+      <c r="N1" s="3" t="inlineStr">
+        <is>
+          <t>Membre de consortium 10</t>
+        </is>
+      </c>
+      <c r="O1" s="3" t="inlineStr">
+        <is>
+          <t>Membre de consortium 11</t>
+        </is>
+      </c>
+      <c r="P1" s="3" t="inlineStr">
+        <is>
           <t>Co-financeur 1</t>
         </is>
       </c>
-      <c r="K1" s="3" t="inlineStr">
+      <c r="Q1" s="3" t="inlineStr">
         <is>
           <t>Co-financeur 2</t>
         </is>
       </c>
-      <c r="L1" s="3" t="inlineStr">
+      <c r="R1" s="3" t="inlineStr">
         <is>
           <t>Co-financeur 3</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>550</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Sustainable Use of Natural Resources and Energy Finance in Tunisia</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>SUNREF</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>AFD - Agence Française de Développement</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
@@ -5912,59 +5826,89 @@
           <t/>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P2" s="0" t="inlineStr">
+        <is>
           <t>AFD - Agence Française de Développement (60000000.0 EUR - don)</t>
         </is>
       </c>
-      <c r="K2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L2" s="0" t="inlineStr">
+      <c r="Q2" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
         <v>483</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Programme contribuant à la dépollution de la Méditerranée (DEPOLMED)</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>DEPOLMED</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>AFD - Agence Française de Développement</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
@@ -5972,59 +5916,89 @@
           <t/>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J3" s="0" t="inlineStr">
         <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K3" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L3" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M3" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N3" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O3" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P3" s="0" t="inlineStr">
+        <is>
           <t>AFD - Agence Française de Développement (60000000.0 EUR - don)</t>
         </is>
       </c>
-      <c r="K3" s="0" t="inlineStr">
+      <c r="Q3" s="0" t="inlineStr">
         <is>
           <t>EIB - EUROPEAN INVESTMENT BANK (69600000.0 EUR - don)</t>
         </is>
       </c>
-      <c r="L3" s="0" t="inlineStr">
+      <c r="R3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
         <v>689</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Programme d'Amélioration des performances dans le réseau de la Société Nationale d'Exploitation et de Distribution des Eaux</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>PAP SONEDE</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>KFW - KREDITANSTALT FUR WIEDERAUFBAU</t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
@@ -6032,59 +6006,89 @@
           <t/>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P4" s="0" t="inlineStr">
+        <is>
           <t>TU - Tunisie (16650000.0 EUR - don)</t>
         </is>
       </c>
-      <c r="K4" s="0" t="inlineStr">
+      <c r="Q4" s="0" t="inlineStr">
         <is>
           <t>KFW - KREDITANSTALT FUR WIEDERAUFBAU (53800000.0 EUR - pret)</t>
         </is>
       </c>
-      <c r="L4" s="0" t="inlineStr">
+      <c r="R4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
         <v>692</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Programme d'amélioration du système de stockage, de transfert et de protection contre les inondations en Tunisie (Programme STPCI)</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>STPCI</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t>KFW - KREDITANSTALT FUR WIEDERAUFBAU</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
@@ -6092,59 +6096,89 @@
           <t/>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J5" s="0" t="inlineStr">
         <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K5" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L5" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M5" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N5" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O5" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P5" s="0" t="inlineStr">
+        <is>
           <t>KFW - KREDITANSTALT FUR WIEDERAUFBAU (286550000.0 EUR - don)</t>
         </is>
       </c>
-      <c r="K5" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L5" s="0" t="inlineStr">
+      <c r="Q5" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
         <v>517</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Financement d’initiatives régionales pour le développement économique</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>IRADA</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t>ODS - OFFICE DE DEVELOPPEMENT DU SUD</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
@@ -6165,50 +6199,80 @@
       <c r="H6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
+      <c r="M6" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N6" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O6" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P6" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q6" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R6" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
         <v>825</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Suivi et documentation de l'avancement des réformes vers un système alimentaire durable, soutenues  par les programmes d'Appui au Développement Rural (PADR) et d'Appui à la Compétitivité et aux Exportations (PACE)</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>Avancement des réformes vers un système alimentaire durable</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t>TU - Tunisie</t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
@@ -6225,106 +6289,166 @@
       <c r="H7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
+      <c r="M7" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N7" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O7" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P7" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q7" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R7" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="n">
         <v>570</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Programme d'Appui à la Formation et l'Insertion Professionnelle en Tunisie</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>PAFIP</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t>AFD - Agence Française de Développement</t>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J8" s="0" t="inlineStr">
         <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K8" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L8" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M8" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N8" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O8" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P8" s="0" t="inlineStr">
+        <is>
           <t>AFD - Agence Française de Développement (24700000.0 EUR - don)</t>
         </is>
       </c>
-      <c r="K8" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L8" s="0" t="inlineStr">
+      <c r="Q8" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="n">
         <v>835</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Appui au bureau Europe Créative Tunisie</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t>THEATRE DE L'OPERA</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
@@ -6345,106 +6469,166 @@
       <c r="H9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
+      <c r="M9" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N9" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O9" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P9" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q9" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R9" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="n">
         <v>869</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Projet d'Appui à la Recherche et l'Enseignement Supérieur dans le Secteur de l'Environnement - ARESSE</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>ARESSE</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t>ANPR - Agence Nationale de la promotion de la recherche scientifique</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J10" s="0" t="inlineStr">
         <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K10" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L10" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M10" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N10" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O10" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P10" s="0" t="inlineStr">
+        <is>
           <t>ANPR - Agence Nationale de la promotion de la recherche scientifique (578890.0 EUR - don)</t>
         </is>
       </c>
-      <c r="K10" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L10" s="0" t="inlineStr">
+      <c r="Q10" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="n">
         <v>836</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Programme de lutte contre les violences basées sur le genre en Tunisie</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t>ENABEL - Agence de développement du gouvernement fédéral belge</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
@@ -6452,1679 +6636,2519 @@
           <t/>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K11" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L11" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M11" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N11" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O11" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P11" s="0" t="inlineStr">
+        <is>
           <t>AECID - The Spanish Agency for International Development Cooperation (215000.0 EUR - don)</t>
         </is>
       </c>
-      <c r="K11" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L11" s="0" t="inlineStr">
+      <c r="Q11" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="n">
-        <v>830</v>
+        <v>1014</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Appui Bureau Erasmus+ Tunisie</t>
+          <t>Programme d'appui au secteur de la Santé en Tunisie</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Essaha Aziza</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
-          <t>ANPR - Agence Nationale de la promotion de la recherche scientifique</t>
+          <t>Ministère de la santé</t>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GE MEDICAL SYSTEMS SCS</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>COM.INT SP - COM.INT SPA</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>EPOS - EPOS HEALTH MANAGEMENT GMBH</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FTS - FOCUS TECHNOLOGY SOLUTIONS</t>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Althea - ALTHEA ITALIA SPA</t>
         </is>
       </c>
       <c r="J12" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>BSAES - BIOETHIC SHELTER AND EMERGENCY SRL</t>
         </is>
       </c>
       <c r="K12" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>MDM - MEDECINS DU MONDE - DOKTERS VAN DEWERELD</t>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
+        <is>
+          <t>GOPA WORLDWIDE CONSULTANTS GMBH</t>
+        </is>
+      </c>
+      <c r="M12" s="0" t="inlineStr">
+        <is>
+          <t>ISEGS - INTERNATIONAL SOS EUROPE GOVERNMENT SERVICES SRL</t>
+        </is>
+      </c>
+      <c r="N12" s="0" t="inlineStr">
+        <is>
+          <t>INTERTECH - INTERTECH GROUP SAL</t>
+        </is>
+      </c>
+      <c r="O12" s="0" t="inlineStr">
+        <is>
+          <t>Particip - PARTICIP GMBH</t>
+        </is>
+      </c>
+      <c r="P12" s="0" t="inlineStr">
+        <is>
+          <t>MDM - MEDECINS DU MONDE - DOKTERS VAN DEWERELD (1000000.0 EUR - don)</t>
+        </is>
+      </c>
+      <c r="Q12" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="n">
-        <v>905</v>
+        <v>830</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique de la BEI pour l’identification et la formulation d’un portefeuille de projets d’investissement en Tunisie</t>
+          <t>Appui Bureau Erasmus+ Tunisie</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
-          <t>EIB - EUROPEAN INVESTMENT BANK</t>
+          <t>ANPR - Agence Nationale de la promotion de la recherche scientifique</t>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L13" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M13" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N13" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O13" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P13" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q13" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="n">
-        <v>829</v>
+        <v>905</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>Contribution financière à la participation de la Tunisie au programme Horizon Europe</t>
+          <t>Assistance technique de la BEI pour l’identification et la formulation d’un portefeuille de projets d’investissement en Tunisie</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
-          <t>GVT Tun - République Tunisienne</t>
+          <t>EIB - EUROPEAN INVESTMENT BANK</t>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J14" s="0" t="inlineStr">
         <is>
-          <t>GVT Tun - République Tunisienne (2961538.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="K14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L14" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M14" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N14" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O14" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P14" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q14" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="n">
-        <v>862</v>
+        <v>829</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>NesTounes - Vers un espace public tunisien informé, inclusif et pluraliste : garantir la place des droits socio-économiques dans la couverture médiatique</t>
+          <t>Contribution financière à la participation de la Tunisie au programme Horizon Europe</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
-          <t>RSF - Association Reporters Sans Frontieres</t>
+          <t>GVT Tun - République Tunisienne</t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J15" s="0" t="inlineStr">
         <is>
-          <t>RSF - Association Reporters Sans Frontieres (172906.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="K15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M15" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N15" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O15" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P15" s="0" t="inlineStr">
+        <is>
+          <t>GVT Tun - République Tunisienne (2961538.0 EUR - don)</t>
+        </is>
+      </c>
+      <c r="Q15" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>761</v>
+        <v>752</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>Elargir la Couverture Sanitaire Universelle dans le cadre de l'Appui à l'inclusion sociale en Tunisie</t>
+          <t>NABEUL Ville Verte</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>NVV</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
-          <t>OMS - Organistation Mondiale de la Santé</t>
+          <t>ICU - Istituto per la Cooperazione Universitaria Onlus Associazione</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ISETN - L’Institut Supérieur des Etudes Technologiques de Nabeul</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>AL Nabeul - La Commune de NABEUL</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J16" s="0" t="inlineStr">
         <is>
-          <t>OMS - Organistation Mondiale de la Santé (98842.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="K16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M16" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N16" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O16" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P16" s="0" t="inlineStr">
+        <is>
+          <t>ICU - Istituto per la Cooperazione Universitaria Onlus Associazione (3500204.0 EUR - don)</t>
+        </is>
+      </c>
+      <c r="Q16" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>1015</v>
+        <v>862</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>REDEVAB</t>
+          <t>NesTounes - Vers un espace public tunisien informé, inclusif et pluraliste : garantir la place des droits socio-économiques dans la couverture médiatique</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
-          <t>OECD - ORGANISATION FOR ECONOMIC CO-OPERATION AND DEVELOPMENT</t>
+          <t>RSF - Association Reporters Sans Frontieres</t>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t>OECD - ORGANISATION FOR ECONOMIC CO-OPERATION AND DEVELOPMENT</t>
+          <t/>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M17" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N17" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O17" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P17" s="0" t="inlineStr">
+        <is>
+          <t>RSF - Association Reporters Sans Frontieres (172906.0 EUR - don)</t>
+        </is>
+      </c>
+      <c r="Q17" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>758</v>
+        <v>577</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Amélioration de la performance énergétique des établissements de santé de Gafsa et Sidi Bouzid</t>
+          <t>Programme intégré pour la dépollution du lac de Bizerte</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Lake Bizerte</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement</t>
+          <t>EIB - EUROPEAN INVESTMENT BANK</t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement (76000000.0 EUR - pret)</t>
+          <t/>
         </is>
       </c>
       <c r="K18" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement (80000000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+      <c r="M18" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N18" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O18" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P18" s="0" t="inlineStr">
+        <is>
+          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT (21800000.0 EUR - pret)</t>
+        </is>
+      </c>
+      <c r="Q18" s="0" t="inlineStr">
+        <is>
+          <t>EIB - EUROPEAN INVESTMENT BANK (40000000.0 EUR - pret)</t>
+        </is>
+      </c>
+      <c r="R18" s="0" t="inlineStr">
+        <is>
+          <t>GVT Tun - République Tunisienne (5115000.0 EUR - don)</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>577</v>
+        <v>761</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>Programme intégré pour la dépollution du lac de Bizerte</t>
+          <t>Elargir la Couverture Sanitaire Universelle dans le cadre de l'Appui à l'inclusion sociale en Tunisie</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t>Lake Bizerte</t>
+          <t/>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
-          <t>EIB - EUROPEAN INVESTMENT BANK</t>
+          <t>OMS - Organistation Mondiale de la Santé</t>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J19" s="0" t="inlineStr">
         <is>
-          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT (21800000.0 EUR - pret)</t>
+          <t/>
         </is>
       </c>
       <c r="K19" s="0" t="inlineStr">
         <is>
-          <t>EIB - EUROPEAN INVESTMENT BANK (40000000.0 EUR - pret)</t>
+          <t/>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
-          <t>GVT Tun - République Tunisienne (5115000.0 EUR - don)</t>
+          <t/>
+        </is>
+      </c>
+      <c r="M19" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N19" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O19" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P19" s="0" t="inlineStr">
+        <is>
+          <t>OMS - Organistation Mondiale de la Santé (98842.0 EUR - don)</t>
+        </is>
+      </c>
+      <c r="Q19" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R19" s="0" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>752</v>
+        <v>1015</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>NABEUL Ville Verte</t>
+          <t>REDEVAB</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t>NVV</t>
+          <t/>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
-          <t>ICU - Istituto per la Cooperazione Universitaria Onlus Associazione</t>
+          <t>OECD - ORGANISATION FOR ECONOMIC CO-OPERATION AND DEVELOPMENT</t>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
-          <t>ISETN - L’Institut Supérieur des Etudes Technologiques de Nabeul</t>
+          <t>OECD - ORGANISATION FOR ECONOMIC CO-OPERATION AND DEVELOPMENT</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
-          <t>AL Nabeul - La Commune de NABEUL</t>
+          <t/>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J20" s="0" t="inlineStr">
         <is>
-          <t>ICU - Istituto per la Cooperazione Universitaria Onlus Associazione (3500204.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="K20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M20" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N20" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O20" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P20" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q20" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>748</v>
+        <v>758</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Modernisation de l’Industrie Tunisienne</t>
+          <t>Amélioration de la performance énergétique des établissements de santé de Gafsa et Sidi Bouzid</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t>AMIT</t>
+          <t/>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
-          <t>GIZ - Coopération Allemande</t>
+          <t>AFD - Agence Française de Développement</t>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t>GIZ - Coopération Allemande</t>
+          <t/>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
-          <t>BMZ - Ministère Fédéral Allemand de la Coopération Economique et du Développement (1658319.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="K21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M21" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N21" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O21" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P21" s="0" t="inlineStr">
+        <is>
+          <t>AFD - Agence Française de Développement (76000000.0 EUR - pret)</t>
+        </is>
+      </c>
+      <c r="Q21" s="0" t="inlineStr">
+        <is>
+          <t>AFD - Agence Française de Développement (80000000.0 EUR - don)</t>
+        </is>
+      </c>
+      <c r="R21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>731</v>
+        <v>748</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>Projet de réforme et de restructuration de la STEG</t>
+          <t>Appui à la Modernisation de l’Industrie Tunisienne</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>STEG</t>
+          <t>AMIT</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
-          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
+          <t>GIZ - Coopération Allemande</t>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GIZ - Coopération Allemande</t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
-          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT (302110000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="K22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L22" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M22" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N22" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O22" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P22" s="0" t="inlineStr">
+        <is>
+          <t>BMZ - Ministère Fédéral Allemand de la Coopération Economique et du Développement (1658319.0 EUR - don)</t>
+        </is>
+      </c>
+      <c r="Q22" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>842</v>
+        <v>731</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>EU4innovation</t>
+          <t>Projet de réforme et de restructuration de la STEG</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>Greenov'i</t>
+          <t>STEG</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
-          <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE</t>
+          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M23" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N23" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O23" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P23" s="0" t="inlineStr">
+        <is>
+          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT (302110000.0 EUR - don)</t>
+        </is>
+      </c>
+      <c r="Q23" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>515</v>
+        <v>842</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
+          <t>EU4innovation</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>IRADA</t>
+          <t>Greenov'i</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
-          <t>ATFP - AGENCE TUNISIENNE DE FORMATION PROFESSIONNELLE</t>
+          <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE</t>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M24" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N24" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O24" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P24" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q24" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
-        <v>728</v>
+        <v>515</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>VALorisation de l’Eau URbain à travers des actions et instruments innovateurs</t>
+          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
-          <t>VALEUR-Gabes</t>
+          <t>IRADA</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
-          <t>AMB - Area Metropolitana de Barcelona</t>
+          <t>ATFP - AGENCE TUNISIENNE DE FORMATION PROFESSIONNELLE</t>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J25" s="0" t="inlineStr">
         <is>
-          <t>MEDCITIES (42900.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="K25" s="0" t="inlineStr">
         <is>
-          <t>AMB - Area Metropolitana de Barcelona (116600.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="L25" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M25" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N25" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O25" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P25" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q25" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
-        <v>497</v>
+        <v>728</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>Initiative Pilote de Développement local Intégré</t>
+          <t>VALorisation de l’Eau URbain à travers des actions et instruments innovateurs</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t>IPDLI</t>
+          <t>VALEUR-Gabes</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement</t>
+          <t>AMB - Area Metropolitana de Barcelona</t>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M26" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N26" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O26" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P26" s="0" t="inlineStr">
+        <is>
+          <t>MEDCITIES (42900.0 EUR - don)</t>
+        </is>
+      </c>
+      <c r="Q26" s="0" t="inlineStr">
+        <is>
+          <t>AMB - Area Metropolitana de Barcelona (116600.0 EUR - don)</t>
+        </is>
+      </c>
+      <c r="R26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="n">
-        <v>710</v>
+        <v>497</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>Contrat de performance de réforme sectorielle - Appui budgétaire du Programme d'appui au développement rural</t>
+          <t>Initiative Pilote de Développement local Intégré</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>IPDLI</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
-          <t>GVT Tun - République Tunisienne</t>
+          <t>AFD - Agence Française de Développement</t>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L27" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M27" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N27" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O27" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P27" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q27" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="n">
-        <v>921</v>
+        <v>710</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>Appui au Ministère de l'Economie et de la Planification de la Tunisie pour le suivi du Programme d'Appui à la Gouvernance Economique</t>
+          <t>Contrat de performance de réforme sectorielle - Appui budgétaire du Programme d'appui au développement rural</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
-          <t>IBF IMPACT SRL'</t>
+          <t>GVT Tun - République Tunisienne</t>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M28" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N28" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O28" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P28" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q28" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
-        <v>832</v>
+        <v>921</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>Marsad Baladia : Ancrage du processus de décentralisation et consolidation de la démocratie locale</t>
+          <t>Appui au Ministère de l'Economie et de la Planification de la Tunisie pour le suivi du Programme d'Appui à la Gouvernance Economique</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t>MarsadBaladia</t>
+          <t/>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
-          <t>AL BAWSALA - AL BAWSALA</t>
+          <t>IBF IMPACT SRL'</t>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M29" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N29" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O29" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P29" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q29" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
-        <v>510</v>
+        <v>832</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>''Insadder!'' - Instrument européen d'aide à l'exportation</t>
+          <t>Marsad Baladia : Ancrage du processus de décentralisation et consolidation de la démocratie locale</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
-          <t>INSADDER</t>
+          <t>MarsadBaladia</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
-          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
+          <t>AL BAWSALA - AL BAWSALA</t>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J30" s="0" t="inlineStr">
         <is>
-          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT (1078333.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="K30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M30" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N30" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O30" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P30" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q30" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
-        <v>852</v>
+        <v>510</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>Pérennité et autonomisation de la Société Civile tunisienne</t>
+          <t>''Insadder!'' - Instrument européen d'aide à l'exportation</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
-          <t>TAZ'IZ</t>
+          <t>INSADDER</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
-          <t>Groupe SOS - Groupe SOS PULSE Tunisie</t>
+          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J31" s="0" t="inlineStr">
         <is>
-          <t>Groupe SOS - Groupe SOS PULSE Tunisie (42235.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="K31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M31" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N31" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O31" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P31" s="0" t="inlineStr">
+        <is>
+          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT (1078333.0 EUR - don)</t>
+        </is>
+      </c>
+      <c r="Q31" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
-        <v>707</v>
+        <v>852</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Appui budgétaire du programme d´appui à l´inclusion sociale en Tunisie</t>
+          <t>Pérennité et autonomisation de la Société Civile tunisienne</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t>PAIS</t>
+          <t>TAZ'IZ</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
-          <t>GVT Tun - République Tunisienne</t>
+          <t>Groupe SOS - Groupe SOS PULSE Tunisie</t>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M32" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N32" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O32" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P32" s="0" t="inlineStr">
+        <is>
+          <t>Groupe SOS - Groupe SOS PULSE Tunisie (42235.0 EUR - don)</t>
+        </is>
+      </c>
+      <c r="Q32" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>520</v>
+        <v>707</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>ASIMA TUNIS : Planification Stratégique et gouvernance multiniveau pour une ville métropolitaine résiliente</t>
+          <t>Appui budgétaire du programme d´appui à l´inclusion sociale en Tunisie</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>ASIMA TUNIS</t>
+          <t>PAIS</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
-          <t>MEDCITIES</t>
+          <t>GVT Tun - République Tunisienne</t>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L33" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M33" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N33" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O33" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P33" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q33" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>896</v>
+        <v>520</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Cour des comptes dans la mise en oeuvre de son plan stratégique 2022-2026</t>
+          <t>ASIMA TUNIS : Planification Stratégique et gouvernance multiniveau pour une ville métropolitaine résiliente</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ASIMA TUNIS</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
-          <t>UNDP - UNITED NATIONS DEVELOPMENT PROGRAMME</t>
+          <t>MEDCITIES</t>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
-          <t>UNDP - UNITED NATIONS DEVELOPMENT PROGRAMME (92464.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M34" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N34" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O34" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P34" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q34" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>671</v>
+        <v>896</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>Valorisation du patrimoine culturel dans l'offre touristique</t>
+          <t>Appui à la Cour des comptes dans la mise en oeuvre de son plan stratégique 2022-2026</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
-          <t>TW</t>
+          <t/>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
-          <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE</t>
+          <t>UNDP - UNITED NATIONS DEVELOPMENT PROGRAMME</t>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
-          <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE (301200.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M35" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N35" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O35" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P35" s="0" t="inlineStr">
+        <is>
+          <t>UNDP - UNITED NATIONS DEVELOPMENT PROGRAMME (92464.0 EUR - don)</t>
+        </is>
+      </c>
+      <c r="Q35" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
-        <v>856</v>
+        <v>671</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>Programme d'appui aux réformes macroéconomiques de la Tunisie</t>
+          <t>Valorisation du patrimoine culturel dans l'offre touristique</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
-          <t>PARME</t>
+          <t>TW</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
-          <t>GVT Tun - République Tunisienne</t>
+          <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE</t>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M36" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N36" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O36" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P36" s="0" t="inlineStr">
+        <is>
+          <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE (301200.0 EUR - don)</t>
+        </is>
+      </c>
+      <c r="Q36" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="n">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>Pour une société civile synergique autour des politiques budgétaires et fiscales</t>
+          <t>Programme d'appui aux réformes macroéconomiques de la Tunisie</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PARME</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
-          <t>ana yakedh - ANA YAKEDH - IWATCH</t>
+          <t>GVT Tun - République Tunisienne</t>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J37" s="0" t="inlineStr">
         <is>
-          <t>ana yakedh - ANA YAKEDH - IWATCH (53252.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="K37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M37" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N37" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O37" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P37" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q37" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="n">
-        <v>1014</v>
+        <v>855</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>Programme d'appui au secteur de la Santé en Tunisie</t>
+          <t>Pour une société civile synergique autour des politiques budgétaires et fiscales</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
-          <t>Essaha Aziza</t>
+          <t/>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
-          <t>Consortium Essaha Aziza</t>
+          <t>ana yakedh - ANA YAKEDH - IWATCH</t>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
-          <t>GE MEDICAL SYSTEMS SCS</t>
+          <t/>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
         <is>
-          <t>COM.INT SP - COM.INT SPA</t>
+          <t/>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
-          <t>EPOS - EPOS HEALTH MANAGEMENT GMBH</t>
+          <t/>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
-          <t>FTS - FOCUS TECHNOLOGY SOLUTIONS</t>
+          <t/>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
-          <t>Althea - ALTHEA ITALIA SPA</t>
+          <t/>
         </is>
       </c>
       <c r="J38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L38" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M38" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N38" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O38" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P38" s="0" t="inlineStr">
+        <is>
+          <t>ana yakedh - ANA YAKEDH - IWATCH (53252.0 EUR - don)</t>
+        </is>
+      </c>
+      <c r="Q38" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="n">
         <v>503</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>IRADA - Unité de gestion du programme</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t>GVT Tun - République Tunisienne</t>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
@@ -8145,106 +9169,166 @@
       <c r="H39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
+      <c r="M39" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N39" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O39" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P39" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q39" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R39" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="n">
         <v>904</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>ELMED+: Owners' Engineering</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t>EIB - EUROPEAN INVESTMENT BANK</t>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K40" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L40" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M40" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N40" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O40" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P40" s="0" t="inlineStr">
+        <is>
           <t>EIB - EUROPEAN INVESTMENT BANK (15400000.0 EUR - pret)</t>
         </is>
       </c>
-      <c r="K40" s="0" t="inlineStr">
+      <c r="Q40" s="0" t="inlineStr">
         <is>
           <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT (20400000.0 EUR - pret)</t>
         </is>
       </c>
-      <c r="L40" s="0" t="inlineStr">
+      <c r="R40" s="0" t="inlineStr">
         <is>
           <t>KFW - KREDITANSTALT FUR WIEDERAUFBAU (400000.0 EUR - pret)</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
         <v>760</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
           <t>Assistance technique ''Appui au Programme Tounes Wijhetouna: Programme d'appui à la diversification du tourisme, au développement de l'artisanat et à la valorisation du patrimoine''</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>TW</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t>GOPA WORLDWIDE CONSULTANTS GMBH</t>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
@@ -8265,50 +9349,80 @@
       <c r="H41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
+      <c r="M41" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N41" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O41" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P41" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q41" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R41" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
         <v>847</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
           <t>Appui aux initiatives destinées à analyser les données et choix économiques, à nourrir le débat public et à formuler des propositions sur les politiques économiques</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>Savoirs éco</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE</t>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
@@ -8325,106 +9439,166 @@
       <c r="H42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
+      <c r="M42" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N42" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O42" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P42" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q42" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R42" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
         <v>827</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
           <t>Mise en ouvre du Fonds Municipal de Compétence Générale (FMCG) et renforcement du rôle de la FNCT dans l'appui aux communes pour l'amélioration des services de base</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t>FNCT - Fédération Nationale des Communes Tunisiennes</t>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J43" s="0" t="inlineStr">
         <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K43" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L43" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M43" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N43" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O43" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P43" s="0" t="inlineStr">
+        <is>
           <t>FNCT - Fédération Nationale des Communes Tunisiennes (3559262.0 EUR - don)</t>
         </is>
       </c>
-      <c r="K43" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L43" s="0" t="inlineStr">
+      <c r="Q43" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
         <v>834</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
           <t>Renforcement du dispositif national d'encadrement vétérinaire de la santé animale</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
           <t>GVT Tun - République Tunisienne</t>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
@@ -8445,106 +9619,166 @@
       <c r="H44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
+      <c r="M44" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N44" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O44" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P44" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q44" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R44" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
         <v>826</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
           <t>Contribution financière à la participation de la Tunisie au programme Europe Créative</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t>GVT Tun - République Tunisienne</t>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J45" s="0" t="inlineStr">
         <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K45" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L45" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M45" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N45" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O45" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P45" s="0" t="inlineStr">
+        <is>
           <t>GVT Tun - République Tunisienne (257142.0 EUR - don)</t>
         </is>
       </c>
-      <c r="K45" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L45" s="0" t="inlineStr">
+      <c r="Q45" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
         <v>851</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
           <t>Dialogue, Expérimentations, Formations pour l'Inclusion Sociale</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>DEFIS</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t>HI - ASSOCIATION FEDERATION HANDICAP INTERNATIONAL</t>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
@@ -8552,59 +9786,89 @@
           <t/>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J46" s="0" t="inlineStr">
         <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K46" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L46" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M46" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N46" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O46" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P46" s="0" t="inlineStr">
+        <is>
           <t>OMS - Organistation Mondiale de la Santé (394737.0 EUR - don)</t>
         </is>
       </c>
-      <c r="K46" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L46" s="0" t="inlineStr">
+      <c r="Q46" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="n">
         <v>860</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
           <t>Projet d'Appui à la Gouvernance Environnementale et Climatique pour une Transition Ecologique en Tunisie</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>PAGECTE</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t>GIZ - Coopération Allemande</t>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
@@ -8612,59 +9876,89 @@
           <t/>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J47" s="0" t="inlineStr">
         <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K47" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L47" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M47" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N47" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O47" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P47" s="0" t="inlineStr">
+        <is>
           <t>GIZ - Coopération Allemande (1800000.0 EUR - don)</t>
         </is>
       </c>
-      <c r="K47" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L47" s="0" t="inlineStr">
+      <c r="Q47" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="n">
         <v>861</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
           <t>''On en parle! Tunisie 360°'' Soutenir la production et la diffusion de contenus favorisant l'Interactivité et l'engagement du public sur les questions socio-économiques</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t>DW - DEUTSCHE WELLE</t>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
@@ -8672,59 +9966,89 @@
           <t/>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J48" s="0" t="inlineStr">
         <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K48" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L48" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M48" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N48" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O48" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P48" s="0" t="inlineStr">
+        <is>
           <t>DW - DEUTSCHE WELLE (275000.0 EUR - don)</t>
         </is>
       </c>
-      <c r="K48" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L48" s="0" t="inlineStr">
+      <c r="Q48" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="n">
         <v>846</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
           <t>Appui aux communes dans leur processus de développement territorial</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t>IBF - IBF INTERNATIONAL CONSULTING</t>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
@@ -8745,50 +10069,80 @@
       <c r="H49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
+      <c r="M49" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N49" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O49" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P49" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q49" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R49" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
         <v>849</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
           <t>Programme d’appui aux mesures d’atténuation du COVID-19 et de relance économique</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t>GVT Tun - République Tunisienne</t>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
@@ -8805,50 +10159,80 @@
       <c r="H50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
+      <c r="M50" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N50" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O50" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P50" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q50" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R50" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
         <v>848</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
           <t>Programme de soutien au développement économique durable local pour l'emploi des jeunes</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>IRADAYouth</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t>CGDR - Commissariat général au développement régional - CGDR</t>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
@@ -8865,50 +10249,80 @@
       <c r="H51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
+      <c r="M51" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N51" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O51" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P51" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q51" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R51" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
         <v>747</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
           <t>Participation &amp; Inclusion des Jeunes Tunisien(ne)s à travers la Création, l’Accès à la Culture et au Sport au Niveau Local</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>EU4Youth</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t>AECID - The Spanish Agency for International Development Cooperation</t>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
           <t>FIIAPP - FUNDACION INTERNACIONAL Y PARA IBEROAMERICA DE ADMINISTRACION Y POLITICAS PUBLICAS</t>
         </is>
       </c>
@@ -8925,106 +10339,166 @@
       <c r="H52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
+      <c r="M52" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N52" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O52" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P52" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q52" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R52" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
         <v>871</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
           <t>Projet d'Amélioration et de Renforcement des compétences linguistiques des élèves en Tunisie</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>PARLE</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE</t>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J53" s="0" t="inlineStr">
         <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K53" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L53" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M53" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N53" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O53" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P53" s="0" t="inlineStr">
+        <is>
           <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE (6000000.0 EUR - don)</t>
         </is>
       </c>
-      <c r="K53" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L53" s="0" t="inlineStr">
+      <c r="Q53" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
         <v>854</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
           <t>Bâtir un modèle économique durable pour l'élargissement du réseau Initiative Tunisie à tous les entrepreneurs</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t>AIT - ASSOCIATION INITIATIVE TUNISIE</t>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
@@ -9032,59 +10506,89 @@
           <t/>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J54" s="0" t="inlineStr">
         <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K54" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L54" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M54" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N54" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O54" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P54" s="0" t="inlineStr">
+        <is>
           <t>AIT - ASSOCIATION INITIATIVE TUNISIE (80000.0 EUR - don)</t>
         </is>
       </c>
-      <c r="K54" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L54" s="0" t="inlineStr">
+      <c r="Q54" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
         <v>867</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
           <t>Amélioration de l'adéquation entre la formation, l'enseignement supérieur et la recherche aux besoins socio-économique en Tunisie</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>PASE</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t>GIZ - Coopération Allemande</t>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
@@ -9092,59 +10596,89 @@
           <t/>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J55" s="0" t="inlineStr">
         <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K55" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L55" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M55" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N55" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O55" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P55" s="0" t="inlineStr">
+        <is>
           <t>GIZ - Coopération Allemande (2500000.0 EUR - don)</t>
         </is>
       </c>
-      <c r="K55" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L55" s="0" t="inlineStr">
+      <c r="Q55" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
         <v>746</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
           <t>Mobilité Active et Intelligente à Sfax à travers des actions et initiatives novatrices en matière d’économie d’énergie et de résilience aux changements climatiques.</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>MAIS</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t>AL SFAX - MUNICIPALITE DE SFAX</t>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
@@ -9152,59 +10686,89 @@
           <t>AL CHIHIA - MUNICIPALITE CHIHIA</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J56" s="0" t="inlineStr">
         <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K56" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L56" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M56" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N56" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O56" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P56" s="0" t="inlineStr">
+        <is>
           <t>MEDCITIES (2668125.0 EUR - don)</t>
         </is>
       </c>
-      <c r="K56" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L56" s="0" t="inlineStr">
+      <c r="Q56" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
         <v>736</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
           <t>Politique jeunesse et participation des jeunes dans les politiques publiques en Tunisie</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>Fe3il.a </t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t>VGN - VNG INTERNATIONAL BV</t>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
@@ -9212,59 +10776,89 @@
           <t/>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J57" s="0" t="inlineStr">
         <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K57" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L57" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M57" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N57" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O57" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P57" s="0" t="inlineStr">
+        <is>
           <t>VGN - VNG INTERNATIONAL BV (129718.0 EUR - don)</t>
         </is>
       </c>
-      <c r="K57" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L57" s="0" t="inlineStr">
+      <c r="Q57" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
         <v>716</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
           <t>Valoriser les potentialités touristiques, les savoir-faire et les terroirs avec le réseau Initiative Tunisie</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>Initiative TN</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t>AIT - ASSOCIATION INITIATIVE TUNISIE</t>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
@@ -9285,106 +10879,166 @@
       <c r="H58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
+      <c r="M58" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N58" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O58" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P58" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q58" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R58" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
         <v>478</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
           <t>JEUN'ESS: Promotion de l'économie sociale et solidaire et création d'emplois décents pour la jeunesse tunisienne</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>JEUN'ESS</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t>ILO - INTERNATIONAL LABOUR ORGANIZATION</t>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J59" s="0" t="inlineStr">
         <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K59" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L59" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M59" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N59" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O59" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P59" s="0" t="inlineStr">
+        <is>
           <t>ILO - INTERNATIONAL LABOUR ORGANIZATION (198800.0 EUR - don)</t>
         </is>
       </c>
-      <c r="K59" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L59" s="0" t="inlineStr">
+      <c r="Q59" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
         <v>828</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
           <t>Science With And For Youth</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>SWAFY</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t>ANPR - Agence Nationale de la promotion de la recherche scientifique</t>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
@@ -9392,59 +11046,89 @@
           <t/>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J60" s="0" t="inlineStr">
         <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K60" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L60" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M60" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N60" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O60" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P60" s="0" t="inlineStr">
+        <is>
           <t>ANPR - Agence Nationale de la promotion de la recherche scientifique (500000.0 EUR - don)</t>
         </is>
       </c>
-      <c r="K60" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L60" s="0" t="inlineStr">
+      <c r="Q60" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
         <v>756</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
           <t>Pour une réponse intégrée aux violences fondées sur le genre</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t>UNFPA - UNITED NATIONS POPULATION FUND</t>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
@@ -9452,59 +11136,89 @@
           <t/>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J61" s="0" t="inlineStr">
         <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K61" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L61" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M61" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N61" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O61" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P61" s="0" t="inlineStr">
+        <is>
           <t>UNFPA - UNITED NATIONS POPULATION FUND (300000.0 EUR - don)</t>
         </is>
       </c>
-      <c r="K61" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L61" s="0" t="inlineStr">
+      <c r="Q61" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
         <v>729</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
           <t>Appui au Programme Tounes Wijhetouna: Programme d'appui à la diversification du tourisme, au développement de l'artisanat et à la valorisation du patrimoine</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>TW</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t>GOPA WORLDWIDE CONSULTANTS GMBH</t>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
@@ -9525,106 +11239,166 @@
       <c r="H62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
+      <c r="M62" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N62" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O62" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P62" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q62" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R62" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
         <v>858</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
           <t>Renforcement de la résilience alimentaire de la Tunisie</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t>EIB - EUROPEAN INVESTMENT BANK</t>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J63" s="0" t="inlineStr">
         <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K63" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L63" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M63" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N63" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O63" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P63" s="0" t="inlineStr">
+        <is>
           <t>EIB - EUROPEAN INVESTMENT BANK (68000000.0 EUR - pret)</t>
         </is>
       </c>
-      <c r="K63" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L63" s="0" t="inlineStr">
+      <c r="Q63" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
         <v>863</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
           <t>Appui aux initiatives médiatiques permettant d'alimenter le débat dans le domaine socio-économique</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t>ARTICLE 19 - ARTICLE 19 LBG</t>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
@@ -9632,59 +11406,89 @@
           <t/>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J64" s="0" t="inlineStr">
         <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K64" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L64" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M64" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N64" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O64" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P64" s="0" t="inlineStr">
+        <is>
           <t>ARTICLE 19 - ARTICLE 19 LBG (95401.0 EUR - don)</t>
         </is>
       </c>
-      <c r="K64" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L64" s="0" t="inlineStr">
+      <c r="Q64" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
         <v>843</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
           <t>ADAPT Céréale</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t>AICS IT - Agenzia Italiana per la Cooperazione Allo Sviluppo</t>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
@@ -9705,50 +11509,80 @@
       <c r="H65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
+      <c r="M65" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N65" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O65" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P65" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q65" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R65" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
         <v>906</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
           <t>Green Local Currency Intermediated Lending in Tunisia via TCX Fund</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
@@ -9765,1386 +11599,1896 @@
       <c r="H66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
+      <c r="M66" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N66" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O66" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P66" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q66" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R66" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>721</v>
+        <v>505</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Programme pour la mise en oeuvre de la stratégie nationale de l'amélioration de l'intermédiation sur le marché de l'emploi</t>
+          <t>Appui à la gestion durable des ressources halieutiques et aquacoles</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
-          <t>BIRD - INTERNATIONAL BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
+          <t>AFD - Agence Française de Développement</t>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M67" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N67" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O67" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P67" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q67" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>505</v>
+        <v>669</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Appui à la gestion durable des ressources halieutiques et aquacoles</t>
+          <t>Renforcement des chaînes de valeurs dans les domaines de l'artisanat et du design</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Creative Tunisia 1.0</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement</t>
+          <t>UNIDO - UNITED NATIONS INDUSTRIAL DEVELOPMENT ORGANIZATION</t>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M68" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N68" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O68" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P68" s="0" t="inlineStr">
+        <is>
+          <t>AICS IT - Agenzia Italiana per la Cooperazione Allo Sviluppo (500000.0 EUR - don)</t>
+        </is>
+      </c>
+      <c r="Q68" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>669</v>
+        <v>529</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des chaînes de valeurs dans les domaines de l'artisanat et du design</t>
+          <t>Appui aux services de contrôle officiels des produits animaux et végétaux en Tunisie</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
-          <t>Creative Tunisia 1.0</t>
+          <t/>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
-          <t>UNIDO - UNITED NATIONS INDUSTRIAL DEVELOPMENT ORGANIZATION</t>
+          <t>FAO - THE FOOD AND AGRICULTURE ORGANIZATION OF THE UNITED NATIONS</t>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J69" s="0" t="inlineStr">
         <is>
-          <t>AICS IT - Agenzia Italiana per la Cooperazione Allo Sviluppo (500000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="K69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M69" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N69" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O69" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P69" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q69" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>529</v>
+        <v>642</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Appui aux services de contrôle officiels des produits animaux et végétaux en Tunisie</t>
+          <t>Appui budgétaire au Programme d'appui à la compétitivité et aux exportations</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PACE</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
-          <t>FAO - THE FOOD AND AGRICULTURE ORGANIZATION OF THE UNITED NATIONS</t>
+          <t>GVT Tun - République Tunisienne</t>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M70" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N70" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O70" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P70" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q70" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>642</v>
+        <v>917</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Appui budgétaire au Programme d'appui à la compétitivité et aux exportations</t>
+          <t>Hannibal project</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
-          <t>PACE</t>
+          <t/>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
-          <t>GVT Tun - République Tunisienne</t>
+          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M71" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N71" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O71" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P71" s="0" t="inlineStr">
+        <is>
+          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT (190000000.0 EUR - pret)</t>
+        </is>
+      </c>
+      <c r="Q71" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>Hannibal project</t>
+          <t>Soutien au programme de relance des T/PME tunisiennes dans un contexte post-crises</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>RAWAFED+</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
-          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
+          <t>AFD - Agence Française de Développement</t>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J72" s="0" t="inlineStr">
         <is>
-          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT (190000000.0 EUR - pret)</t>
+          <t/>
         </is>
       </c>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M72" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N72" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O72" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P72" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q72" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>915</v>
+        <v>734</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Soutien au programme de relance des T/PME tunisiennes dans un contexte post-crises</t>
+          <t>Appui au développement durable dans le secteur de l'agriculture et de la pêche artisanale en Tunisie</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
-          <t>RAWAFED+</t>
+          <t>ADAPT</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement</t>
+          <t>AICS IT - Agenzia Italiana per la Cooperazione Allo Sviluppo</t>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M73" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N73" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O73" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P73" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q73" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>734</v>
+        <v>853</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Appui au développement durable dans le secteur de l'agriculture et de la pêche artisanale en Tunisie</t>
+          <t>Société civile pour un Tourisme Alternatif Novateur et Inclusif en Tunisie</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
-          <t>ADAPT</t>
+          <t>TANIT</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
-          <t>AICS IT - Agenzia Italiana per la Cooperazione Allo Sviluppo</t>
+          <t>LI - Leaders International</t>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M74" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N74" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O74" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P74" s="0" t="inlineStr">
+        <is>
+          <t>LI - Leaders International (267341.0 EUR - don)</t>
+        </is>
+      </c>
+      <c r="Q74" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>853</v>
+        <v>593</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Société civile pour un Tourisme Alternatif Novateur et Inclusif en Tunisie</t>
+          <t>Programme de Relance de l'Investissement et de Modernisation des Exploitations Agricoles</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
-          <t>TANIT</t>
+          <t>PRIMEA</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
-          <t>LI - Leaders International</t>
+          <t>AFD - Agence Française de Développement</t>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J75" s="0" t="inlineStr">
         <is>
-          <t>LI - Leaders International (267341.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M75" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N75" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O75" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P75" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q75" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>593</v>
+        <v>727</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Programme de Relance de l'Investissement et de Modernisation des Exploitations Agricoles</t>
+          <t>Programme d'appui aux Médias en Tunisie II</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
-          <t>PRIMEA</t>
+          <t>PAMT 2</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement</t>
+          <t>CFI - Canal France International</t>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M76" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N76" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O76" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P76" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q76" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>727</v>
+        <v>873</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>Programme d'appui aux Médias en Tunisie II</t>
+          <t>Promotion du régime de l'autoentrepreneur</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
-          <t>PAMT 2</t>
+          <t/>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
-          <t>CFI - Canal France International</t>
+          <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE</t>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M77" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N77" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O77" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P77" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q77" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>873</v>
+        <v>891</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Promotion du régime de l'autoentrepreneur</t>
+          <t>Modernisation des Établissements Scolaires II</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
-          <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE</t>
+          <t>EIB - EUROPEAN INVESTMENT BANK</t>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M78" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N78" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O78" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P78" s="0" t="inlineStr">
+        <is>
+          <t>GVT Tun - République Tunisienne (15000000.0 EUR - don)</t>
+        </is>
+      </c>
+      <c r="Q78" s="0" t="inlineStr">
+        <is>
+          <t>EIB - EUROPEAN INVESTMENT BANK (40000000.0 EUR - pret)</t>
+        </is>
+      </c>
+      <c r="R78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>891</v>
+        <v>512</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Modernisation des Établissements Scolaires II</t>
+          <t>Appui à la Gouvernance Locale Ettamkeen Elmahalli</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
-          <t>EIB - EUROPEAN INVESTMENT BANK</t>
+          <t>CPSCL - CAISSE DES PRETS ET DE SOUTIEN DES COLLECTIVITES LOCALES</t>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J79" s="0" t="inlineStr">
         <is>
-          <t>GVT Tun - République Tunisienne (15000000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="K79" s="0" t="inlineStr">
         <is>
-          <t>EIB - EUROPEAN INVESTMENT BANK (40000000.0 EUR - pret)</t>
+          <t/>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M79" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N79" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O79" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P79" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q79" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>888</v>
+        <v>872</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>SEHATY 2 - Société civile active pour l'amélioration de la qualité et de l'accessibilité des services de santé de première ligne en Tunisie</t>
+          <t>La qualité et l'équité du système éducatif sont améliorées au profit des apprenants, des enseignants et du personnel d'appui</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
-          <t>MDM - MEDECINS DU MONDE - DOKTERS VAN DEWERELD</t>
+          <t>UNICEF - United Nations of International Children's Emergency Fund</t>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M80" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N80" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O80" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P80" s="0" t="inlineStr">
+        <is>
+          <t>UNICEF - United Nations of International Children's Emergency Fund (3500000.0 EUR - don)</t>
+        </is>
+      </c>
+      <c r="Q80" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>512</v>
+        <v>831</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Gouvernance Locale Ettamkeen Elmahalli</t>
+          <t>Programme pour la mise en oeuvre de la stratégie nationale de l'amélioration de l'intermédiation sur le marché de l'emploi - II</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
-          <t>CPSCL - CAISSE DES PRETS ET DE SOUTIEN DES COLLECTIVITES LOCALES</t>
+          <t>BIRD - INTERNATIONAL BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M81" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N81" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O81" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P81" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q81" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>872</v>
+        <v>725</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>La qualité et l'équité du système éducatif sont améliorées au profit des apprenants, des enseignants et du personnel d'appui</t>
+          <t>Renforcement de la Société Civile Émergente</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ROSE</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
-          <t>UNICEF - United Nations of International Children's Emergency Fund</t>
+          <t>OXF NOVIB - STICHTING OXFAM NOVIB</t>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J82" s="0" t="inlineStr">
         <is>
-          <t>UNICEF - United Nations of International Children's Emergency Fund (3500000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="K82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M82" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N82" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O82" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P82" s="0" t="inlineStr">
+        <is>
+          <t>OXF NOVIB - STICHTING OXFAM NOVIB (751111.0 EUR - don)</t>
+        </is>
+      </c>
+      <c r="Q82" s="0" t="inlineStr">
+        <is>
+          <t>ASF - AVOCATS SANS FRONTIERES - BELGIQUEASBL (160000.0 EUR - don)</t>
+        </is>
+      </c>
+      <c r="R82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>831</v>
+        <v>859</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Programme pour la mise en oeuvre de la stratégie nationale de l'amélioration de l'intermédiation sur le marché de l'emploi - II</t>
+          <t>Assistance technique au programme d'appui à l'action environnementale 2021</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
-          <t>BIRD - INTERNATIONAL BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
+          <t>IIMC - INTEGRATION INTERNATIONAL MANAGEMENT CONSULTANTS GMBH</t>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M83" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N83" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O83" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P83" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q83" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>725</v>
+        <v>480</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de la Société Civile Émergente</t>
+          <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
-          <t>ROSE</t>
+          <t>IPDLI</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
-          <t>OXF NOVIB - STICHTING OXFAM NOVIB</t>
+          <t>ILO - INTERNATIONAL LABOUR ORGANIZATION</t>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J84" s="0" t="inlineStr">
         <is>
-          <t>OXF NOVIB - STICHTING OXFAM NOVIB (751111.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="K84" s="0" t="inlineStr">
         <is>
-          <t>ASF - AVOCATS SANS FRONTIERES - BELGIQUEASBL (160000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M84" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N84" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O84" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P84" s="0" t="inlineStr">
+        <is>
+          <t>DDC-Bureau de la Coopération Suisse (6500000.0 EUR - don)</t>
+        </is>
+      </c>
+      <c r="Q84" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>859</v>
+        <v>573</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique au programme d'appui à l'action environnementale 2021</t>
+          <t>Programme d'Appui à la Politique de la Ville</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PROVILLE 2</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
-          <t>IIMC - INTEGRATION INTERNATIONAL MANAGEMENT CONSULTANTS GMBH</t>
+          <t>AFD - Agence Française de Développement</t>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>EIB - EUROPEAN INVESTMENT BANK</t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M85" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N85" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O85" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P85" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q85" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="n">
-        <v>480</v>
+        <v>766</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>Initiative Pilote de Développement Local Intégré</t>
+          <t>Projet de Développement Agricole et Rural Autour des Lacs collinaires - Upscale phase</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
-          <t>IPDLI</t>
+          <t>DARAL</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
-          <t>ILO - INTERNATIONAL LABOUR ORGANIZATION</t>
+          <t>KFW - KREDITANSTALT FUR WIEDERAUFBAU</t>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J86" s="0" t="inlineStr">
         <is>
-          <t>DDC-Bureau de la Coopération Suisse (6500000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="K86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-    </row>
-[...104 lines deleted...]
-      <c r="J88" s="0" t="inlineStr">
+      <c r="M86" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N86" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O86" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P86" s="0" t="inlineStr">
         <is>
           <t>KFW - KREDITANSTALT FUR WIEDERAUFBAU (23000000.0 EUR - don)</t>
         </is>
       </c>
-      <c r="K88" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L88" s="0" t="inlineStr">
+      <c r="Q86" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:G88"/>
+  <dimension ref="A1:G86"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="10" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="40" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="30" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="15" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="15" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="30" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="34.65" min="7" max="7" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>ID Projet</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Titre Projet</t>
         </is>
       </c>
@@ -11444,828 +13788,828 @@
           <t>Programme de lutte contre les violences basées sur le genre en Tunisie</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t>Égalité Femmes-Hommes</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F11" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G11" s="0"/>
     </row>
     <row r="12">
       <c r="A12" s="0" t="n">
-        <v>830</v>
+        <v>1014</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Appui Bureau Erasmus+ Tunisie</t>
+          <t>Programme d'appui au secteur de la Santé en Tunisie</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Essaha Aziza</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
-          <t>Education, recherche, innovation</t>
+          <t>Santé</t>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F12" s="0" t="n">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="G12" s="0"/>
     </row>
     <row r="13">
       <c r="A13" s="0" t="n">
-        <v>905</v>
+        <v>830</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique de la BEI pour l’identification et la formulation d’un portefeuille de projets d’investissement en Tunisie</t>
+          <t>Appui Bureau Erasmus+ Tunisie</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
-          <t>Développement économique et appui au secteur privé</t>
+          <t>Education, recherche, innovation</t>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F13" s="0" t="n">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="G13" s="0"/>
     </row>
     <row r="14">
       <c r="A14" s="0" t="n">
-        <v>829</v>
+        <v>905</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>Contribution financière à la participation de la Tunisie au programme Horizon Europe</t>
+          <t>Assistance technique de la BEI pour l’identification et la formulation d’un portefeuille de projets d’investissement en Tunisie</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
-          <t>Education, recherche, innovation</t>
+          <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F14" s="0" t="n">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="G14" s="0"/>
     </row>
     <row r="15">
       <c r="A15" s="0" t="n">
-        <v>862</v>
+        <v>829</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>NesTounes - Vers un espace public tunisien informé, inclusif et pluraliste : garantir la place des droits socio-économiques dans la couverture médiatique</t>
+          <t>Contribution financière à la participation de la Tunisie au programme Horizon Europe</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
-          <t>Médias &amp; Culture</t>
+          <t>Education, recherche, innovation</t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F15" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G15" s="0"/>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>761</v>
+        <v>752</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>Elargir la Couverture Sanitaire Universelle dans le cadre de l'Appui à l'inclusion sociale en Tunisie</t>
+          <t>NABEUL Ville Verte</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>NVV</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
-          <t>Santé</t>
+          <t>Changement climatique et énergie</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F16" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G16" s="0"/>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>1015</v>
+        <v>862</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>REDEVAB</t>
+          <t>NesTounes - Vers un espace public tunisien informé, inclusif et pluraliste : garantir la place des droits socio-économiques dans la couverture médiatique</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
-          <t>Démocratie et gouvernance</t>
+          <t>Médias &amp; Culture</t>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F17" s="0" t="n">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="G17" s="0"/>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>758</v>
+        <v>577</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Amélioration de la performance énergétique des établissements de santé de Gafsa et Sidi Bouzid</t>
+          <t>Programme intégré pour la dépollution du lac de Bizerte</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Lake Bizerte</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
-          <t>Changement climatique et énergie</t>
+          <t>Environnement, développement durable et eau</t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F18" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G18" s="0"/>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>577</v>
+        <v>761</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>Programme intégré pour la dépollution du lac de Bizerte</t>
+          <t>Elargir la Couverture Sanitaire Universelle dans le cadre de l'Appui à l'inclusion sociale en Tunisie</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t>Lake Bizerte</t>
+          <t/>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
-          <t>Environnement, développement durable et eau</t>
+          <t>Santé</t>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F19" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G19" s="0"/>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>752</v>
+        <v>1015</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>NABEUL Ville Verte</t>
+          <t>REDEVAB</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t>NVV</t>
+          <t/>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
-          <t>Changement climatique et énergie</t>
+          <t>Démocratie et gouvernance</t>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F20" s="0" t="n">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="G20" s="0"/>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>748</v>
+        <v>758</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Modernisation de l’Industrie Tunisienne</t>
+          <t>Amélioration de la performance énergétique des établissements de santé de Gafsa et Sidi Bouzid</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t>AMIT</t>
+          <t/>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
-          <t>Développement économique et appui au secteur privé</t>
+          <t>Changement climatique et énergie</t>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F21" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G21" s="0"/>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>731</v>
+        <v>748</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>Projet de réforme et de restructuration de la STEG</t>
+          <t>Appui à la Modernisation de l’Industrie Tunisienne</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>STEG</t>
+          <t>AMIT</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
-          <t>Changement climatique et énergie</t>
+          <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F22" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G22" s="0"/>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>842</v>
+        <v>731</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>EU4innovation</t>
+          <t>Projet de réforme et de restructuration de la STEG</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>Greenov'i</t>
+          <t>STEG</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
-          <t>Environnement, développement durable et eau</t>
+          <t>Changement climatique et énergie</t>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F23" s="0" t="n">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="G23" s="0"/>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>515</v>
+        <v>842</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
+          <t>EU4innovation</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>IRADA</t>
+          <t>Greenov'i</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
-          <t>Emploi et formation professionnelle</t>
+          <t>Environnement, développement durable et eau</t>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F24" s="0" t="n">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="G24" s="0"/>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
-        <v>728</v>
+        <v>515</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>VALorisation de l’Eau URbain à travers des actions et instruments innovateurs</t>
+          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
-          <t>VALEUR-Gabes</t>
+          <t>IRADA</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
-          <t>Environnement, développement durable et eau</t>
+          <t>Emploi et formation professionnelle</t>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F25" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G25" s="0"/>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
-        <v>497</v>
+        <v>728</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>Initiative Pilote de Développement local Intégré</t>
+          <t>VALorisation de l’Eau URbain à travers des actions et instruments innovateurs</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t>IPDLI</t>
+          <t>VALEUR-Gabes</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
-          <t>Développement régional et local</t>
+          <t>Environnement, développement durable et eau</t>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F26" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G26" s="0"/>
     </row>
     <row r="27">
       <c r="A27" s="0" t="n">
-        <v>710</v>
+        <v>497</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>Contrat de performance de réforme sectorielle - Appui budgétaire du Programme d'appui au développement rural</t>
+          <t>Initiative Pilote de Développement local Intégré</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>IPDLI</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t>Développement régional et local</t>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F27" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G27" s="0"/>
     </row>
     <row r="28">
       <c r="A28" s="0" t="n">
-        <v>921</v>
+        <v>710</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>Appui au Ministère de l'Economie et de la Planification de la Tunisie pour le suivi du Programme d'Appui à la Gouvernance Economique</t>
+          <t>Contrat de performance de réforme sectorielle - Appui budgétaire du Programme d'appui au développement rural</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
-          <t>Développement économique et appui au secteur privé</t>
+          <t>Développement régional et local</t>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F28" s="0" t="n">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="G28" s="0"/>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
-        <v>832</v>
+        <v>921</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>Marsad Baladia : Ancrage du processus de décentralisation et consolidation de la démocratie locale</t>
+          <t>Appui au Ministère de l'Economie et de la Planification de la Tunisie pour le suivi du Programme d'Appui à la Gouvernance Economique</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t>MarsadBaladia</t>
+          <t/>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
-          <t>Développement régional et local</t>
+          <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F29" s="0" t="n">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="G29" s="0"/>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
-        <v>510</v>
+        <v>832</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>''Insadder!'' - Instrument européen d'aide à l'exportation</t>
+          <t>Marsad Baladia : Ancrage du processus de décentralisation et consolidation de la démocratie locale</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
-          <t>INSADDER</t>
+          <t>MarsadBaladia</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
-          <t>Développement économique et appui au secteur privé</t>
+          <t>Développement régional et local</t>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F30" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G30" s="0"/>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
-        <v>852</v>
+        <v>510</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>Pérennité et autonomisation de la Société Civile tunisienne</t>
+          <t>''Insadder!'' - Instrument européen d'aide à l'exportation</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
-          <t>TAZ'IZ</t>
+          <t>INSADDER</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
-          <t>Droits humains et société civile</t>
+          <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F31" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G31" s="0"/>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
-        <v>707</v>
+        <v>852</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Appui budgétaire du programme d´appui à l´inclusion sociale en Tunisie</t>
+          <t>Pérennité et autonomisation de la Société Civile tunisienne</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t>PAIS</t>
+          <t>TAZ'IZ</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
-          <t>Développement régional et local</t>
+          <t>Droits humains et société civile</t>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F32" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G32" s="0"/>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>520</v>
+        <v>707</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>ASIMA TUNIS : Planification Stratégique et gouvernance multiniveau pour une ville métropolitaine résiliente</t>
+          <t>Appui budgétaire du programme d´appui à l´inclusion sociale en Tunisie</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>ASIMA TUNIS</t>
+          <t>PAIS</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t>Développement régional et local</t>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F33" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G33" s="0"/>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>896</v>
+        <v>520</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Cour des comptes dans la mise en oeuvre de son plan stratégique 2022-2026</t>
+          <t>ASIMA TUNIS : Planification Stratégique et gouvernance multiniveau pour une ville métropolitaine résiliente</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ASIMA TUNIS</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
-          <t>Développement économique et appui au secteur privé</t>
+          <t>Développement régional et local</t>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F34" s="0" t="n">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="G34" s="0"/>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>671</v>
+        <v>896</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>Valorisation du patrimoine culturel dans l'offre touristique</t>
+          <t>Appui à la Cour des comptes dans la mise en oeuvre de son plan stratégique 2022-2026</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
-          <t>TW</t>
+          <t/>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
-          <t>Médias &amp; Culture</t>
+          <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F35" s="0" t="n">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="G35" s="0"/>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
-        <v>856</v>
+        <v>671</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>Programme d'appui aux réformes macroéconomiques de la Tunisie</t>
+          <t>Valorisation du patrimoine culturel dans l'offre touristique</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
-          <t>PARME</t>
+          <t>TW</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
-          <t>Développement économique et appui au secteur privé</t>
+          <t>Médias &amp; Culture</t>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F36" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G36" s="0"/>
     </row>
     <row r="37">
       <c r="A37" s="0" t="n">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>Pour une société civile synergique autour des politiques budgétaires et fiscales</t>
+          <t>Programme d'appui aux réformes macroéconomiques de la Tunisie</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PARME</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
-          <t>Droits humains et société civile</t>
+          <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F37" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G37" s="0"/>
     </row>
     <row r="38">
       <c r="A38" s="0" t="n">
-        <v>1014</v>
+        <v>855</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>Programme d'appui au secteur de la Santé en Tunisie</t>
+          <t>Pour une société civile synergique autour des politiques budgétaires et fiscales</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
-          <t>Essaha Aziza</t>
+          <t/>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
-          <t>Santé</t>
+          <t>Droits humains et société civile</t>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F38" s="0" t="n">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="G38" s="0"/>
     </row>
     <row r="39">
       <c r="A39" s="0" t="n">
         <v>503</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>IRADA - Unité de gestion du programme</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
@@ -13039,701 +15383,643 @@
           <t>Green Local Currency Intermediated Lending in Tunisia via TCX Fund</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t>Changement climatique et énergie</t>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F66" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G66" s="0"/>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>721</v>
+        <v>505</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Programme pour la mise en oeuvre de la stratégie nationale de l'amélioration de l'intermédiation sur le marché de l'emploi</t>
+          <t>Appui à la gestion durable des ressources halieutiques et aquacoles</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
-          <t>Emploi et formation professionnelle</t>
+          <t>Agriculture</t>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F67" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G67" s="0"/>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>505</v>
+        <v>669</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Appui à la gestion durable des ressources halieutiques et aquacoles</t>
+          <t>Renforcement des chaînes de valeurs dans les domaines de l'artisanat et du design</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Creative Tunisia 1.0</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
-          <t>Agriculture</t>
+          <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F68" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G68" s="0"/>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>669</v>
+        <v>529</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des chaînes de valeurs dans les domaines de l'artisanat et du design</t>
+          <t>Appui aux services de contrôle officiels des produits animaux et végétaux en Tunisie</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
-          <t>Creative Tunisia 1.0</t>
+          <t/>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
-          <t>Développement économique et appui au secteur privé</t>
+          <t>Agriculture</t>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F69" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G69" s="0"/>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>529</v>
+        <v>642</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Appui aux services de contrôle officiels des produits animaux et végétaux en Tunisie</t>
+          <t>Appui budgétaire au Programme d'appui à la compétitivité et aux exportations</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PACE</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
-          <t>Agriculture</t>
+          <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F70" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G70" s="0"/>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>642</v>
+        <v>917</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Appui budgétaire au Programme d'appui à la compétitivité et aux exportations</t>
+          <t>Hannibal project</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
-          <t>PACE</t>
+          <t/>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F71" s="0" t="n">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="G71" s="0"/>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>Hannibal project</t>
+          <t>Soutien au programme de relance des T/PME tunisiennes dans un contexte post-crises</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>RAWAFED+</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F72" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G72" s="0"/>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>915</v>
+        <v>734</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Soutien au programme de relance des T/PME tunisiennes dans un contexte post-crises</t>
+          <t>Appui au développement durable dans le secteur de l'agriculture et de la pêche artisanale en Tunisie</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
-          <t>RAWAFED+</t>
+          <t>ADAPT</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
-          <t>Développement économique et appui au secteur privé</t>
+          <t>Agriculture</t>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F73" s="0" t="n">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="G73" s="0"/>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>734</v>
+        <v>853</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Appui au développement durable dans le secteur de l'agriculture et de la pêche artisanale en Tunisie</t>
+          <t>Société civile pour un Tourisme Alternatif Novateur et Inclusif en Tunisie</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
-          <t>ADAPT</t>
+          <t>TANIT</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
-          <t>Agriculture</t>
+          <t>Droits humains et société civile</t>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F74" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G74" s="0"/>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>853</v>
+        <v>593</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Société civile pour un Tourisme Alternatif Novateur et Inclusif en Tunisie</t>
+          <t>Programme de Relance de l'Investissement et de Modernisation des Exploitations Agricoles</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
-          <t>TANIT</t>
+          <t>PRIMEA</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
-          <t>Droits humains et société civile</t>
+          <t>Agriculture</t>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F75" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G75" s="0"/>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>593</v>
+        <v>727</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Programme de Relance de l'Investissement et de Modernisation des Exploitations Agricoles</t>
+          <t>Programme d'appui aux Médias en Tunisie II</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
-          <t>PRIMEA</t>
+          <t>PAMT 2</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
-          <t>Agriculture</t>
+          <t>Médias &amp; Culture</t>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F76" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G76" s="0"/>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>727</v>
+        <v>873</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>Programme d'appui aux Médias en Tunisie II</t>
+          <t>Promotion du régime de l'autoentrepreneur</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
-          <t>PAMT 2</t>
+          <t/>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
-          <t>Médias &amp; Culture</t>
+          <t>Emploi et formation professionnelle</t>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F77" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G77" s="0"/>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>873</v>
+        <v>891</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Promotion du régime de l'autoentrepreneur</t>
+          <t>Modernisation des Établissements Scolaires II</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
-          <t>Emploi et formation professionnelle</t>
+          <t>Education, recherche, innovation</t>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F78" s="0" t="n">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="G78" s="0"/>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>891</v>
+        <v>512</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Modernisation des Établissements Scolaires II</t>
+          <t>Appui à la Gouvernance Locale Ettamkeen Elmahalli</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
-          <t>Education, recherche, innovation</t>
+          <t>Développement régional et local</t>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F79" s="0" t="n">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="G79" s="0"/>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>888</v>
+        <v>872</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>SEHATY 2 - Société civile active pour l'amélioration de la qualité et de l'accessibilité des services de santé de première ligne en Tunisie</t>
+          <t>La qualité et l'équité du système éducatif sont améliorées au profit des apprenants, des enseignants et du personnel d'appui</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
-          <t>Santé</t>
+          <t>Education, recherche, innovation</t>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F80" s="0" t="n">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="G80" s="0"/>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>512</v>
+        <v>831</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Gouvernance Locale Ettamkeen Elmahalli</t>
+          <t>Programme pour la mise en oeuvre de la stratégie nationale de l'amélioration de l'intermédiation sur le marché de l'emploi - II</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
-          <t>Développement régional et local</t>
+          <t>Emploi et formation professionnelle</t>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F81" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G81" s="0"/>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>872</v>
+        <v>725</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>La qualité et l'équité du système éducatif sont améliorées au profit des apprenants, des enseignants et du personnel d'appui</t>
+          <t>Renforcement de la Société Civile Émergente</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ROSE</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
-          <t>Education, recherche, innovation</t>
+          <t>Droits humains et société civile</t>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F82" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G82" s="0"/>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>831</v>
+        <v>859</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Programme pour la mise en oeuvre de la stratégie nationale de l'amélioration de l'intermédiation sur le marché de l'emploi - II</t>
+          <t>Assistance technique au programme d'appui à l'action environnementale 2021</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
-          <t>Emploi et formation professionnelle</t>
+          <t>Environnement, développement durable et eau</t>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F83" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G83" s="0"/>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>725</v>
+        <v>480</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de la Société Civile Émergente</t>
+          <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
-          <t>ROSE</t>
+          <t>IPDLI</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
-          <t>Droits humains et société civile</t>
+          <t>Développement régional et local</t>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F84" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G84" s="0"/>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>859</v>
+        <v>573</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique au programme d'appui à l'action environnementale 2021</t>
+          <t>Programme d'Appui à la Politique de la Ville</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PROVILLE 2</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
-          <t>Environnement, développement durable et eau</t>
+          <t>Développement régional et local</t>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F85" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G85" s="0"/>
     </row>
     <row r="86">
       <c r="A86" s="0" t="n">
-        <v>480</v>
+        <v>766</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>Initiative Pilote de Développement Local Intégré</t>
+          <t>Projet de Développement Agricole et Rural Autour des Lacs collinaires - Upscale phase</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
-          <t>IPDLI</t>
+          <t>DARAL</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
-          <t>Développement régional et local</t>
+          <t>Agriculture</t>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F86" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G86" s="0"/>
-    </row>
-[...56 lines deleted...]
-      <c r="G88" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:J173"/>
+  <dimension ref="A1:J172"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="10" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="40" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="20" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="30" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="30" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="30" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="15" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="15" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="10" min="9" max="9" bestFit="1" customWidth="1"/>
     <col width="18.15" min="10" max="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>ID Projet</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
@@ -15061,321 +17347,321 @@
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E37" s="0"/>
       <c r="F37" s="0"/>
       <c r="G37" s="0"/>
       <c r="H37" s="0"/>
       <c r="I37" s="0"/>
       <c r="J37" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="n">
-        <v>862</v>
+        <v>752</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>NesTounes - Vers un espace public tunisien informé, inclusif et pluraliste : garantir la place des droits socio-économiques dans la couverture médiatique</t>
+          <t>NABEUL Ville Verte</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>NVV</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E38" s="0"/>
-      <c r="F38" s="0"/>
+      <c r="E38" s="0" t="inlineStr">
+        <is>
+          <t>Nabeul</t>
+        </is>
+      </c>
+      <c r="F38" s="0" t="inlineStr">
+        <is>
+          <t>Nabeul</t>
+        </is>
+      </c>
       <c r="G38" s="0"/>
-      <c r="H38" s="0"/>
-      <c r="I38" s="0"/>
+      <c r="H38" s="0" t="n">
+        <v>36.479137</v>
+      </c>
+      <c r="I38" s="0" t="n">
+        <v>10.68019</v>
+      </c>
       <c r="J38" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="n">
-        <v>761</v>
+        <v>862</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>Elargir la Couverture Sanitaire Universelle dans le cadre de l'Appui à l'inclusion sociale en Tunisie</t>
+          <t>NesTounes - Vers un espace public tunisien informé, inclusif et pluraliste : garantir la place des droits socio-économiques dans la couverture médiatique</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E39" s="0"/>
       <c r="F39" s="0"/>
       <c r="G39" s="0"/>
       <c r="H39" s="0"/>
       <c r="I39" s="0"/>
       <c r="J39" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="n">
-        <v>1015</v>
+        <v>577</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>REDEVAB</t>
+          <t>Programme intégré pour la dépollution du lac de Bizerte</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Lake Bizerte</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E40" s="0"/>
       <c r="F40" s="0"/>
       <c r="G40" s="0"/>
-      <c r="H40" s="0"/>
-      <c r="I40" s="0"/>
+      <c r="H40" s="0" t="n">
+        <v>37.186994</v>
+      </c>
+      <c r="I40" s="0" t="n">
+        <v>9.857577</v>
+      </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
-        <v>758</v>
+        <v>577</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>Amélioration de la performance énergétique des établissements de santé de Gafsa et Sidi Bouzid</t>
+          <t>Programme intégré pour la dépollution du lac de Bizerte</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Lake Bizerte</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
-          <t>Sidi Bouzid</t>
+          <t>Bizerte</t>
         </is>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0"/>
       <c r="H41" s="0" t="n">
-        <v>34.866</v>
+        <v>37.079</v>
       </c>
       <c r="I41" s="0" t="n">
-        <v>9.550143</v>
+        <v>9.617186</v>
       </c>
       <c r="J41" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>758</v>
+        <v>761</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>Amélioration de la performance énergétique des établissements de santé de Gafsa et Sidi Bouzid</t>
+          <t>Elargir la Couverture Sanitaire Universelle dans le cadre de l'Appui à l'inclusion sociale en Tunisie</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E42" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E42" s="0"/>
       <c r="F42" s="0"/>
       <c r="G42" s="0"/>
-      <c r="H42" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H42" s="0"/>
+      <c r="I42" s="0"/>
       <c r="J42" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
-        <v>577</v>
+        <v>1015</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>Programme intégré pour la dépollution du lac de Bizerte</t>
+          <t>REDEVAB</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
-          <t>Lake Bizerte</t>
+          <t/>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E43" s="0"/>
       <c r="F43" s="0"/>
       <c r="G43" s="0"/>
-      <c r="H43" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H43" s="0"/>
+      <c r="I43" s="0"/>
       <c r="J43" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
-        <v>577</v>
+        <v>758</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>Programme intégré pour la dépollution du lac de Bizerte</t>
+          <t>Amélioration de la performance énergétique des établissements de santé de Gafsa et Sidi Bouzid</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
-          <t>Lake Bizerte</t>
+          <t/>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>Bizerte</t>
+          <t>Sidi Bouzid</t>
         </is>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0"/>
       <c r="H44" s="0" t="n">
-        <v>37.079</v>
+        <v>34.866</v>
       </c>
       <c r="I44" s="0" t="n">
-        <v>9.617186</v>
+        <v>9.550143</v>
       </c>
       <c r="J44" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>NABEUL Ville Verte</t>
+          <t>Amélioration de la performance énergétique des établissements de santé de Gafsa et Sidi Bouzid</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
-          <t>NVV</t>
+          <t/>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
-          <t>Nabeul</t>
-[...6 lines deleted...]
-      </c>
+          <t>Gafsa</t>
+        </is>
+      </c>
+      <c r="F45" s="0"/>
       <c r="G45" s="0"/>
       <c r="H45" s="0" t="n">
-        <v>36.479137</v>
+        <v>34.402</v>
       </c>
       <c r="I45" s="0" t="n">
-        <v>10.68019</v>
+        <v>8.771458</v>
       </c>
       <c r="J45" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
         <v>748</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
           <t>Appui à la Modernisation de l’Industrie Tunisienne</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>AMIT</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
@@ -18501,1499 +20787,1469 @@
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E133" s="0"/>
       <c r="F133" s="0"/>
       <c r="G133" s="0"/>
       <c r="H133" s="0"/>
       <c r="I133" s="0"/>
       <c r="J133" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="n">
-        <v>721</v>
+        <v>505</v>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>Programme pour la mise en oeuvre de la stratégie nationale de l'amélioration de l'intermédiation sur le marché de l'emploi</t>
+          <t>Appui à la gestion durable des ressources halieutiques et aquacoles</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E134" s="0"/>
       <c r="F134" s="0"/>
       <c r="G134" s="0"/>
       <c r="H134" s="0"/>
       <c r="I134" s="0"/>
       <c r="J134" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="n">
-        <v>505</v>
+        <v>669</v>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
-          <t>Appui à la gestion durable des ressources halieutiques et aquacoles</t>
+          <t>Renforcement des chaînes de valeurs dans les domaines de l'artisanat et du design</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Creative Tunisia 1.0</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E135" s="0"/>
       <c r="F135" s="0"/>
       <c r="G135" s="0"/>
       <c r="H135" s="0"/>
       <c r="I135" s="0"/>
       <c r="J135" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="n">
-        <v>669</v>
+        <v>529</v>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des chaînes de valeurs dans les domaines de l'artisanat et du design</t>
+          <t>Appui aux services de contrôle officiels des produits animaux et végétaux en Tunisie</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
-          <t>Creative Tunisia 1.0</t>
+          <t/>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E136" s="0"/>
       <c r="F136" s="0"/>
       <c r="G136" s="0"/>
       <c r="H136" s="0"/>
       <c r="I136" s="0"/>
       <c r="J136" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="n">
-        <v>529</v>
+        <v>642</v>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
-          <t>Appui aux services de contrôle officiels des produits animaux et végétaux en Tunisie</t>
+          <t>Appui budgétaire au Programme d'appui à la compétitivité et aux exportations</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PACE</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E137" s="0"/>
       <c r="F137" s="0"/>
       <c r="G137" s="0"/>
       <c r="H137" s="0"/>
       <c r="I137" s="0"/>
       <c r="J137" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="n">
-        <v>642</v>
+        <v>915</v>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
-          <t>Appui budgétaire au Programme d'appui à la compétitivité et aux exportations</t>
+          <t>Soutien au programme de relance des T/PME tunisiennes dans un contexte post-crises</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
-          <t>PACE</t>
+          <t>RAWAFED+</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E138" s="0"/>
       <c r="F138" s="0"/>
       <c r="G138" s="0"/>
       <c r="H138" s="0"/>
       <c r="I138" s="0"/>
       <c r="J138" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="n">
-        <v>915</v>
+        <v>734</v>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
-          <t>Soutien au programme de relance des T/PME tunisiennes dans un contexte post-crises</t>
+          <t>Appui au développement durable dans le secteur de l'agriculture et de la pêche artisanale en Tunisie</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
-          <t>RAWAFED+</t>
+          <t>ADAPT</t>
         </is>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E139" s="0"/>
       <c r="F139" s="0"/>
       <c r="G139" s="0"/>
       <c r="H139" s="0"/>
       <c r="I139" s="0"/>
       <c r="J139" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="n">
-        <v>734</v>
+        <v>853</v>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
-          <t>Appui au développement durable dans le secteur de l'agriculture et de la pêche artisanale en Tunisie</t>
+          <t>Société civile pour un Tourisme Alternatif Novateur et Inclusif en Tunisie</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
-          <t>ADAPT</t>
+          <t>TANIT</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E140" s="0"/>
       <c r="F140" s="0"/>
       <c r="G140" s="0"/>
       <c r="H140" s="0"/>
       <c r="I140" s="0"/>
       <c r="J140" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="n">
-        <v>853</v>
+        <v>593</v>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
-          <t>Société civile pour un Tourisme Alternatif Novateur et Inclusif en Tunisie</t>
+          <t>Programme de Relance de l'Investissement et de Modernisation des Exploitations Agricoles</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
-          <t>TANIT</t>
+          <t>PRIMEA</t>
         </is>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E141" s="0"/>
       <c r="F141" s="0"/>
       <c r="G141" s="0"/>
       <c r="H141" s="0"/>
       <c r="I141" s="0"/>
       <c r="J141" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="n">
-        <v>593</v>
+        <v>727</v>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
-          <t>Programme de Relance de l'Investissement et de Modernisation des Exploitations Agricoles</t>
+          <t>Programme d'appui aux Médias en Tunisie II</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
-          <t>PRIMEA</t>
+          <t>PAMT 2</t>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E142" s="0"/>
       <c r="F142" s="0"/>
       <c r="G142" s="0"/>
       <c r="H142" s="0"/>
       <c r="I142" s="0"/>
       <c r="J142" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="n">
-        <v>727</v>
+        <v>873</v>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
-          <t>Programme d'appui aux Médias en Tunisie II</t>
+          <t>Promotion du régime de l'autoentrepreneur</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
-          <t>PAMT 2</t>
+          <t/>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E143" s="0"/>
       <c r="F143" s="0"/>
       <c r="G143" s="0"/>
       <c r="H143" s="0"/>
       <c r="I143" s="0"/>
       <c r="J143" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="n">
-        <v>873</v>
+        <v>891</v>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
-          <t>Promotion du régime de l'autoentrepreneur</t>
+          <t>Modernisation des Établissements Scolaires II</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D144" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E144" s="0"/>
       <c r="F144" s="0"/>
       <c r="G144" s="0"/>
       <c r="H144" s="0"/>
       <c r="I144" s="0"/>
       <c r="J144" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="n">
-        <v>891</v>
+        <v>512</v>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
-          <t>Modernisation des Établissements Scolaires II</t>
+          <t>Appui à la Gouvernance Locale Ettamkeen Elmahalli</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E145" s="0"/>
       <c r="F145" s="0"/>
       <c r="G145" s="0"/>
       <c r="H145" s="0"/>
       <c r="I145" s="0"/>
       <c r="J145" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="n">
-        <v>512</v>
+        <v>872</v>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Gouvernance Locale Ettamkeen Elmahalli</t>
+          <t>La qualité et l'équité du système éducatif sont améliorées au profit des apprenants, des enseignants et du personnel d'appui</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E146" s="0"/>
       <c r="F146" s="0"/>
       <c r="G146" s="0"/>
       <c r="H146" s="0"/>
       <c r="I146" s="0"/>
       <c r="J146" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="n">
-        <v>872</v>
+        <v>831</v>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
-          <t>La qualité et l'équité du système éducatif sont améliorées au profit des apprenants, des enseignants et du personnel d'appui</t>
+          <t>Programme pour la mise en oeuvre de la stratégie nationale de l'amélioration de l'intermédiation sur le marché de l'emploi - II</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D147" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E147" s="0"/>
       <c r="F147" s="0"/>
       <c r="G147" s="0"/>
       <c r="H147" s="0"/>
       <c r="I147" s="0"/>
       <c r="J147" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="n">
-        <v>831</v>
+        <v>725</v>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
-          <t>Programme pour la mise en oeuvre de la stratégie nationale de l'amélioration de l'intermédiation sur le marché de l'emploi - II</t>
+          <t>Renforcement de la Société Civile Émergente</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ROSE</t>
         </is>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E148" s="0"/>
       <c r="F148" s="0"/>
       <c r="G148" s="0"/>
       <c r="H148" s="0"/>
       <c r="I148" s="0"/>
       <c r="J148" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="n">
-        <v>725</v>
+        <v>859</v>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de la Société Civile Émergente</t>
+          <t>Assistance technique au programme d'appui à l'action environnementale 2021</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
-          <t>ROSE</t>
+          <t/>
         </is>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E149" s="0"/>
       <c r="F149" s="0"/>
       <c r="G149" s="0"/>
       <c r="H149" s="0"/>
       <c r="I149" s="0"/>
       <c r="J149" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="n">
-        <v>859</v>
+        <v>480</v>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique au programme d'appui à l'action environnementale 2021</t>
+          <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>IPDLI</t>
         </is>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E150" s="0"/>
-      <c r="F150" s="0"/>
+      <c r="E150" s="0" t="inlineStr">
+        <is>
+          <t>Jendouba</t>
+        </is>
+      </c>
+      <c r="F150" s="0" t="inlineStr">
+        <is>
+          <t>Jaouaouada</t>
+        </is>
+      </c>
       <c r="G150" s="0"/>
-      <c r="H150" s="0"/>
-      <c r="I150" s="0"/>
+      <c r="H150" s="0" t="n">
+        <v>36.640377</v>
+      </c>
+      <c r="I150" s="0" t="n">
+        <v>8.538513</v>
+      </c>
       <c r="J150" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="n">
         <v>480</v>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D151" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
           <t>Jendouba</t>
         </is>
       </c>
       <c r="F151" s="0" t="inlineStr">
         <is>
-          <t>Jaouaouada</t>
+          <t>El Galaa El Mâaden Forgassen</t>
         </is>
       </c>
       <c r="G151" s="0"/>
       <c r="H151" s="0" t="n">
-        <v>36.640377</v>
+        <v>36.56316</v>
       </c>
       <c r="I151" s="0" t="n">
-        <v>8.538513</v>
+        <v>8.437853</v>
       </c>
       <c r="J151" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="n">
         <v>480</v>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
           <t>Jendouba</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
-          <t>El Galaa El Mâaden Forgassen</t>
+          <t>Balta Bou Aouane</t>
         </is>
       </c>
       <c r="G152" s="0"/>
       <c r="H152" s="0" t="n">
-        <v>36.56316</v>
+        <v>36.691889</v>
       </c>
       <c r="I152" s="0" t="n">
-        <v>8.437853</v>
+        <v>8.911361</v>
       </c>
       <c r="J152" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="n">
         <v>480</v>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
-          <t>Jendouba</t>
+          <t>Gafsa</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
-          <t>Balta Bou Aouane</t>
+          <t>Gafsa</t>
         </is>
       </c>
       <c r="G153" s="0"/>
       <c r="H153" s="0" t="n">
-        <v>36.691889</v>
+        <v>34.504568</v>
       </c>
       <c r="I153" s="0" t="n">
-        <v>8.911361</v>
+        <v>8.747416</v>
       </c>
       <c r="J153" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="n">
         <v>480</v>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
           <t>Gafsa</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
-          <t>Gafsa</t>
+          <t>Sanouche</t>
         </is>
       </c>
       <c r="G154" s="0"/>
       <c r="H154" s="0" t="n">
-        <v>34.504568</v>
+        <v>34.482281</v>
       </c>
       <c r="I154" s="0" t="n">
-        <v>8.747416</v>
+        <v>9.090874</v>
       </c>
       <c r="J154" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="n">
         <v>480</v>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
           <t>Gafsa</t>
         </is>
       </c>
       <c r="F155" s="0" t="inlineStr">
         <is>
-          <t>Sanouche</t>
+          <t>Sned</t>
         </is>
       </c>
       <c r="G155" s="0"/>
       <c r="H155" s="0" t="n">
-        <v>34.482281</v>
+        <v>34.567472</v>
       </c>
       <c r="I155" s="0" t="n">
-        <v>9.090874</v>
+        <v>9.203776</v>
       </c>
       <c r="J155" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="n">
         <v>480</v>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
           <t>Gafsa</t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
-          <t>Sned</t>
+          <t>Sidi Aïch</t>
         </is>
       </c>
       <c r="G156" s="0"/>
       <c r="H156" s="0" t="n">
-        <v>34.567472</v>
+        <v>34.685083</v>
       </c>
       <c r="I156" s="0" t="n">
-        <v>9.203776</v>
+        <v>8.827096</v>
       </c>
       <c r="J156" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="n">
         <v>480</v>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
           <t>Gafsa</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
-          <t>Sidi Aïch</t>
+          <t>Sidi Boubaker</t>
         </is>
       </c>
       <c r="G157" s="0"/>
       <c r="H157" s="0" t="n">
-        <v>34.685083</v>
+        <v>34.665539</v>
       </c>
       <c r="I157" s="0" t="n">
-        <v>8.827096</v>
+        <v>8.382543</v>
       </c>
       <c r="J157" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="n">
         <v>480</v>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
-          <t>Gafsa</t>
+          <t>Kasserine</t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
         <is>
-          <t>Sidi Boubaker</t>
+          <t>Bouzguam</t>
         </is>
       </c>
       <c r="G158" s="0"/>
       <c r="H158" s="0" t="n">
-        <v>34.665539</v>
+        <v>35.168832</v>
       </c>
       <c r="I158" s="0" t="n">
-        <v>8.382543</v>
+        <v>8.871898</v>
       </c>
       <c r="J158" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="n">
         <v>480</v>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
           <t>Kasserine</t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
-          <t>Bouzguam</t>
+          <t>Ech-Charaya Machrek Ech-Chams</t>
         </is>
       </c>
       <c r="G159" s="0"/>
       <c r="H159" s="0" t="n">
-        <v>35.168832</v>
+        <v>35.336231</v>
       </c>
       <c r="I159" s="0" t="n">
-        <v>8.871898</v>
+        <v>9.003041</v>
       </c>
       <c r="J159" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="n">
         <v>480</v>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>Kasserine</t>
+          <t>Kebili</t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
-          <t>Ech-Charaya Machrek Ech-Chams</t>
+          <t>Faouar</t>
         </is>
       </c>
       <c r="G160" s="0"/>
       <c r="H160" s="0" t="n">
-        <v>35.336231</v>
+        <v>33.074187</v>
       </c>
       <c r="I160" s="0" t="n">
-        <v>9.003041</v>
+        <v>8.584211</v>
       </c>
       <c r="J160" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="n">
         <v>480</v>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
           <t>Kebili</t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
-          <t>Faouar</t>
+          <t>Bechelli Jersine El Blidete</t>
         </is>
       </c>
       <c r="G161" s="0"/>
       <c r="H161" s="0" t="n">
-        <v>33.074187</v>
+        <v>33.603403</v>
       </c>
       <c r="I161" s="0" t="n">
-        <v>8.584211</v>
+        <v>8.806355</v>
       </c>
       <c r="J161" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="n">
         <v>480</v>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>Kebili</t>
+          <t>Béja</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
-          <t>Bechelli Jersine El Blidete</t>
+          <t>Testour</t>
         </is>
       </c>
       <c r="G162" s="0"/>
       <c r="H162" s="0" t="n">
-        <v>33.603403</v>
+        <v>36.577143</v>
       </c>
       <c r="I162" s="0" t="n">
-        <v>8.806355</v>
+        <v>9.397057</v>
       </c>
       <c r="J162" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="n">
         <v>480</v>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>Béja</t>
+          <t>Tataouine</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
-          <t>Testour</t>
+          <t>Bir Lahmar</t>
         </is>
       </c>
       <c r="G163" s="0"/>
       <c r="H163" s="0" t="n">
-        <v>36.577143</v>
+        <v>33.149476</v>
       </c>
       <c r="I163" s="0" t="n">
-        <v>9.397057</v>
+        <v>10.45022</v>
       </c>
       <c r="J163" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="n">
         <v>480</v>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
           <t>Tataouine</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
-          <t>Bir Lahmar</t>
+          <t>Smar</t>
         </is>
       </c>
       <c r="G164" s="0"/>
       <c r="H164" s="0" t="n">
-        <v>33.149476</v>
+        <v>32.772726</v>
       </c>
       <c r="I164" s="0" t="n">
-        <v>10.45022</v>
+        <v>10.969016</v>
       </c>
       <c r="J164" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="n">
         <v>480</v>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
           <t>Tataouine</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
-          <t>Smar</t>
+          <t>Tataouine</t>
         </is>
       </c>
       <c r="G165" s="0"/>
       <c r="H165" s="0" t="n">
-        <v>32.772726</v>
+        <v>32.785777</v>
       </c>
       <c r="I165" s="0" t="n">
-        <v>10.969016</v>
+        <v>10.183415</v>
       </c>
       <c r="J165" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="n">
         <v>480</v>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E166" s="0" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="E166" s="0"/>
+      <c r="F166" s="0"/>
       <c r="G166" s="0"/>
       <c r="H166" s="0" t="n">
-        <v>32.785777</v>
+        <v>36.846032</v>
       </c>
       <c r="I166" s="0" t="n">
-        <v>10.183415</v>
+        <v>10.269483</v>
       </c>
       <c r="J166" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="n">
-        <v>480</v>
+        <v>573</v>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
-          <t>Initiative Pilote de Développement Local Intégré</t>
+          <t>Programme d'Appui à la Politique de la Ville</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
-          <t>IPDLI</t>
+          <t>PROVILLE 2</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E167" s="0"/>
       <c r="F167" s="0"/>
       <c r="G167" s="0"/>
-      <c r="H167" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H167" s="0"/>
+      <c r="I167" s="0"/>
       <c r="J167" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="n">
-        <v>573</v>
+        <v>766</v>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
-          <t>Programme d'Appui à la Politique de la Ville</t>
+          <t>Projet de Développement Agricole et Rural Autour des Lacs collinaires - Upscale phase</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
-          <t>PROVILLE 2</t>
+          <t>DARAL</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E168" s="0"/>
+      <c r="E168" s="0" t="inlineStr">
+        <is>
+          <t>Sidi Bouzid</t>
+        </is>
+      </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0"/>
-      <c r="H168" s="0"/>
-      <c r="I168" s="0"/>
+      <c r="H168" s="0" t="n">
+        <v>34.866</v>
+      </c>
+      <c r="I168" s="0" t="n">
+        <v>9.550143</v>
+      </c>
       <c r="J168" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="n">
         <v>766</v>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
           <t>Projet de Développement Agricole et Rural Autour des Lacs collinaires - Upscale phase</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
           <t>DARAL</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>Sidi Bouzid</t>
+          <t>Kasserine</t>
         </is>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0"/>
       <c r="H169" s="0" t="n">
-        <v>34.866</v>
+        <v>35.218</v>
       </c>
       <c r="I169" s="0" t="n">
-        <v>9.550143</v>
+        <v>8.753083</v>
       </c>
       <c r="J169" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="n">
         <v>766</v>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
           <t>Projet de Développement Agricole et Rural Autour des Lacs collinaires - Upscale phase</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>DARAL</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>Kasserine</t>
+          <t>Siliana</t>
         </is>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0"/>
       <c r="H170" s="0" t="n">
-        <v>35.218</v>
+        <v>36.053</v>
       </c>
       <c r="I170" s="0" t="n">
-        <v>8.753083</v>
+        <v>9.337393</v>
       </c>
       <c r="J170" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="n">
         <v>766</v>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
           <t>Projet de Développement Agricole et Rural Autour des Lacs collinaires - Upscale phase</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
           <t>DARAL</t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
-          <t>Siliana</t>
+          <t>Jendouba</t>
         </is>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0"/>
       <c r="H171" s="0" t="n">
-        <v>36.053</v>
+        <v>36.634</v>
       </c>
       <c r="I171" s="0" t="n">
-        <v>9.337393</v>
+        <v>8.702096</v>
       </c>
       <c r="J171" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="n">
         <v>766</v>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
           <t>Projet de Développement Agricole et Rural Autour des Lacs collinaires - Upscale phase</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
           <t>DARAL</t>
         </is>
       </c>
       <c r="D172" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
-          <t>Jendouba</t>
+          <t>Kairouan</t>
         </is>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0"/>
       <c r="H172" s="0" t="n">
-        <v>36.634</v>
+        <v>35.616</v>
       </c>
       <c r="I172" s="0" t="n">
-        <v>8.702096</v>
+        <v>9.863148</v>
       </c>
       <c r="J172" s="0" t="inlineStr">
-        <is>
-[...36 lines deleted...]
-      <c r="J173" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:I88"/>
+  <dimension ref="A1:I86"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="10" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="40" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="20" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="20" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="20" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="15" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="20" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="20" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="28.049999999999997" min="9" max="9" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>ID Projet</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Titre Projet</t>
@@ -20345,937 +22601,937 @@
         <is>
           <t/>
         </is>
       </c>
       <c r="D11" s="0" t="n">
         <v>6215000</v>
       </c>
       <c r="E11" s="0" t="n">
         <v>6000000.0</v>
       </c>
       <c r="F11" s="0" t="n">
         <v>215000.0</v>
       </c>
       <c r="G11" s="0" t="n">
         <v>96.54</v>
       </c>
       <c r="H11" s="0" t="n">
         <v>1949483</v>
       </c>
       <c r="I11" s="0" t="n">
         <v>4265517</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="n">
-        <v>830</v>
+        <v>1014</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Appui Bureau Erasmus+ Tunisie</t>
+          <t>Programme d'appui au secteur de la Santé en Tunisie</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Essaha Aziza</t>
         </is>
       </c>
       <c r="D12" s="0" t="n">
-        <v>400000</v>
+        <v>71000000</v>
       </c>
       <c r="E12" s="0" t="n">
-        <v>400000.0</v>
+        <v>70000000.0</v>
       </c>
       <c r="F12" s="0" t="n">
-        <v>0.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="G12" s="0" t="n">
-        <v>100.0</v>
+        <v>98.59</v>
       </c>
       <c r="H12" s="0" t="n">
-        <v>163000</v>
+        <v>0</v>
       </c>
       <c r="I12" s="0" t="n">
-        <v>237000</v>
+        <v>71000000</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="n">
-        <v>905</v>
+        <v>830</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique de la BEI pour l’identification et la formulation d’un portefeuille de projets d’investissement en Tunisie</t>
+          <t>Appui Bureau Erasmus+ Tunisie</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D13" s="0" t="n">
-        <v>5000000</v>
+        <v>400000</v>
       </c>
       <c r="E13" s="0" t="n">
-        <v>5000000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="F13" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G13" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H13" s="0" t="n">
-        <v>700000</v>
+        <v>163000</v>
       </c>
       <c r="I13" s="0" t="n">
-        <v>4300000</v>
+        <v>237000</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="n">
-        <v>829</v>
+        <v>905</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>Contribution financière à la participation de la Tunisie au programme Horizon Europe</t>
+          <t>Assistance technique de la BEI pour l’identification et la formulation d’un portefeuille de projets d’investissement en Tunisie</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D14" s="0" t="n">
-        <v>8461538</v>
+        <v>5000000</v>
       </c>
       <c r="E14" s="0" t="n">
-        <v>5500000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="F14" s="0" t="n">
-        <v>2961538.0</v>
+        <v>0.0</v>
       </c>
       <c r="G14" s="0" t="n">
-        <v>65.0</v>
+        <v>100.0</v>
       </c>
       <c r="H14" s="0" t="n">
-        <v>3808405</v>
+        <v>700000</v>
       </c>
       <c r="I14" s="0" t="n">
-        <v>4653133</v>
+        <v>4300000</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="n">
-        <v>862</v>
+        <v>829</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>NesTounes - Vers un espace public tunisien informé, inclusif et pluraliste : garantir la place des droits socio-économiques dans la couverture médiatique</t>
+          <t>Contribution financière à la participation de la Tunisie au programme Horizon Europe</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D15" s="0" t="n">
-        <v>1672688</v>
+        <v>8461538</v>
       </c>
       <c r="E15" s="0" t="n">
-        <v>1499782.0</v>
+        <v>5500000.0</v>
       </c>
       <c r="F15" s="0" t="n">
-        <v>172906.0</v>
+        <v>2961538.0</v>
       </c>
       <c r="G15" s="0" t="n">
-        <v>89.66</v>
+        <v>65.0</v>
       </c>
       <c r="H15" s="0" t="n">
-        <v>415862</v>
+        <v>3808405</v>
       </c>
       <c r="I15" s="0" t="n">
-        <v>1256826</v>
+        <v>4653133</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>761</v>
+        <v>752</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>Elargir la Couverture Sanitaire Universelle dans le cadre de l'Appui à l'inclusion sociale en Tunisie</t>
+          <t>NABEUL Ville Verte</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>NVV</t>
         </is>
       </c>
       <c r="D16" s="0" t="n">
-        <v>1598842</v>
+        <v>7000204</v>
       </c>
       <c r="E16" s="0" t="n">
-        <v>1500000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="F16" s="0" t="n">
-        <v>98842.0</v>
+        <v>3500204.0</v>
       </c>
       <c r="G16" s="0" t="n">
-        <v>93.82</v>
+        <v>50.0</v>
       </c>
       <c r="H16" s="0" t="n">
-        <v>460204</v>
+        <v>1887275</v>
       </c>
       <c r="I16" s="0" t="n">
-        <v>1138638</v>
+        <v>5112929</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>1015</v>
+        <v>862</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>REDEVAB</t>
+          <t>NesTounes - Vers un espace public tunisien informé, inclusif et pluraliste : garantir la place des droits socio-économiques dans la couverture médiatique</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D17" s="0" t="n">
-        <v>4630000</v>
+        <v>1672688</v>
       </c>
       <c r="E17" s="0" t="n">
-        <v>4630000.0</v>
+        <v>1499782.0</v>
       </c>
       <c r="F17" s="0" t="n">
-        <v>0.0</v>
+        <v>172906.0</v>
       </c>
       <c r="G17" s="0" t="n">
-        <v>100.0</v>
+        <v>89.66</v>
       </c>
       <c r="H17" s="0" t="n">
-        <v>0</v>
+        <v>415862</v>
       </c>
       <c r="I17" s="0" t="n">
-        <v>4630000</v>
+        <v>1256826</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>758</v>
+        <v>577</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Amélioration de la performance énergétique des établissements de santé de Gafsa et Sidi Bouzid</t>
+          <t>Programme intégré pour la dépollution du lac de Bizerte</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Lake Bizerte</t>
         </is>
       </c>
       <c r="D18" s="0" t="n">
-        <v>158000000</v>
+        <v>82331000</v>
       </c>
       <c r="E18" s="0" t="n">
-        <v>2000000.0</v>
+        <v>15416000.0</v>
       </c>
       <c r="F18" s="0" t="n">
-        <v>156000000.0</v>
+        <v>66915000.0</v>
       </c>
       <c r="G18" s="0" t="n">
-        <v>1.27</v>
+        <v>18.72</v>
       </c>
       <c r="H18" s="0" t="n">
-        <v>666316</v>
+        <v>100000</v>
       </c>
       <c r="I18" s="0" t="n">
-        <v>157333684</v>
+        <v>82231000</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>577</v>
+        <v>761</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>Programme intégré pour la dépollution du lac de Bizerte</t>
+          <t>Elargir la Couverture Sanitaire Universelle dans le cadre de l'Appui à l'inclusion sociale en Tunisie</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t>Lake Bizerte</t>
+          <t/>
         </is>
       </c>
       <c r="D19" s="0" t="n">
-        <v>82331000</v>
+        <v>1598842</v>
       </c>
       <c r="E19" s="0" t="n">
-        <v>15416000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="F19" s="0" t="n">
-        <v>66915000.0</v>
+        <v>98842.0</v>
       </c>
       <c r="G19" s="0" t="n">
-        <v>18.72</v>
+        <v>93.82</v>
       </c>
       <c r="H19" s="0" t="n">
-        <v>100000</v>
+        <v>460204</v>
       </c>
       <c r="I19" s="0" t="n">
-        <v>82231000</v>
+        <v>1138638</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>752</v>
+        <v>1015</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>NABEUL Ville Verte</t>
+          <t>REDEVAB</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t>NVV</t>
+          <t/>
         </is>
       </c>
       <c r="D20" s="0" t="n">
-        <v>7000204</v>
+        <v>4630000</v>
       </c>
       <c r="E20" s="0" t="n">
-        <v>3500000.0</v>
+        <v>4630000.0</v>
       </c>
       <c r="F20" s="0" t="n">
-        <v>3500204.0</v>
+        <v>0.0</v>
       </c>
       <c r="G20" s="0" t="n">
-        <v>50.0</v>
+        <v>100.0</v>
       </c>
       <c r="H20" s="0" t="n">
-        <v>1887275</v>
+        <v>0</v>
       </c>
       <c r="I20" s="0" t="n">
-        <v>5112929</v>
+        <v>4630000</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>748</v>
+        <v>758</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Modernisation de l’Industrie Tunisienne</t>
+          <t>Amélioration de la performance énergétique des établissements de santé de Gafsa et Sidi Bouzid</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t>AMIT</t>
+          <t/>
         </is>
       </c>
       <c r="D21" s="0" t="n">
-        <v>12212290</v>
+        <v>158000000</v>
       </c>
       <c r="E21" s="0" t="n">
-        <v>10553971.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="F21" s="0" t="n">
-        <v>1658319.0</v>
+        <v>156000000.0</v>
       </c>
       <c r="G21" s="0" t="n">
-        <v>86.42</v>
+        <v>1.27</v>
       </c>
       <c r="H21" s="0" t="n">
-        <v>3847118</v>
+        <v>666316</v>
       </c>
       <c r="I21" s="0" t="n">
-        <v>8365172</v>
+        <v>157333684</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>731</v>
+        <v>748</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>Projet de réforme et de restructuration de la STEG</t>
+          <t>Appui à la Modernisation de l’Industrie Tunisienne</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>STEG</t>
+          <t>AMIT</t>
         </is>
       </c>
       <c r="D22" s="0" t="n">
-        <v>325070000</v>
+        <v>12212290</v>
       </c>
       <c r="E22" s="0" t="n">
-        <v>22960000.0</v>
+        <v>10553971.0</v>
       </c>
       <c r="F22" s="0" t="n">
-        <v>302110000.0</v>
+        <v>1658319.0</v>
       </c>
       <c r="G22" s="0" t="n">
-        <v>7.06</v>
+        <v>86.42</v>
       </c>
       <c r="H22" s="0" t="n">
-        <v>2385000</v>
+        <v>3847118</v>
       </c>
       <c r="I22" s="0" t="n">
-        <v>322685000</v>
+        <v>8365172</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>842</v>
+        <v>731</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>EU4innovation</t>
+          <t>Projet de réforme et de restructuration de la STEG</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>Greenov'i</t>
+          <t>STEG</t>
         </is>
       </c>
       <c r="D23" s="0" t="n">
-        <v>12000000</v>
+        <v>325070000</v>
       </c>
       <c r="E23" s="0" t="n">
-        <v>12000000.0</v>
+        <v>22960000.0</v>
       </c>
       <c r="F23" s="0" t="n">
-        <v>0.0</v>
+        <v>302110000.0</v>
       </c>
       <c r="G23" s="0" t="n">
-        <v>100.0</v>
+        <v>7.06</v>
       </c>
       <c r="H23" s="0" t="n">
-        <v>2045531</v>
+        <v>2385000</v>
       </c>
       <c r="I23" s="0" t="n">
-        <v>9954469</v>
+        <v>322685000</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>515</v>
+        <v>842</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
+          <t>EU4innovation</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>IRADA</t>
+          <t>Greenov'i</t>
         </is>
       </c>
       <c r="D24" s="0" t="n">
-        <v>10000000</v>
+        <v>12000000</v>
       </c>
       <c r="E24" s="0" t="n">
-        <v>10000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="F24" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G24" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H24" s="0" t="n">
-        <v>4145500</v>
+        <v>2045531</v>
       </c>
       <c r="I24" s="0" t="n">
-        <v>5854500</v>
+        <v>9954469</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
-        <v>728</v>
+        <v>515</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>VALorisation de l’Eau URbain à travers des actions et instruments innovateurs</t>
+          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
-          <t>VALEUR-Gabes</t>
+          <t>IRADA</t>
         </is>
       </c>
       <c r="D25" s="0" t="n">
-        <v>797828</v>
+        <v>10000000</v>
       </c>
       <c r="E25" s="0" t="n">
-        <v>638328.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="F25" s="0" t="n">
-        <v>159500.0</v>
+        <v>0.0</v>
       </c>
       <c r="G25" s="0" t="n">
-        <v>80.01</v>
+        <v>100.0</v>
       </c>
       <c r="H25" s="0" t="n">
-        <v>445845</v>
+        <v>4145500</v>
       </c>
       <c r="I25" s="0" t="n">
-        <v>351983</v>
+        <v>5854500</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
-        <v>497</v>
+        <v>728</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>Initiative Pilote de Développement local Intégré</t>
+          <t>VALorisation de l’Eau URbain à travers des actions et instruments innovateurs</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t>IPDLI</t>
+          <t>VALEUR-Gabes</t>
         </is>
       </c>
       <c r="D26" s="0" t="n">
-        <v>39500000</v>
+        <v>797828</v>
       </c>
       <c r="E26" s="0" t="n">
-        <v>39500000.0</v>
+        <v>638328.0</v>
       </c>
       <c r="F26" s="0" t="n">
-        <v>0.0</v>
+        <v>159500.0</v>
       </c>
       <c r="G26" s="0" t="n">
-        <v>100.0</v>
+        <v>80.01</v>
       </c>
       <c r="H26" s="0" t="n">
-        <v>20820016</v>
+        <v>445845</v>
       </c>
       <c r="I26" s="0" t="n">
-        <v>18679984</v>
+        <v>351983</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="n">
-        <v>710</v>
+        <v>497</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>Contrat de performance de réforme sectorielle - Appui budgétaire du Programme d'appui au développement rural</t>
+          <t>Initiative Pilote de Développement local Intégré</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>IPDLI</t>
         </is>
       </c>
       <c r="D27" s="0" t="n">
-        <v>40000000</v>
+        <v>39500000</v>
       </c>
       <c r="E27" s="0" t="n">
-        <v>40000000.0</v>
+        <v>39500000.0</v>
       </c>
       <c r="F27" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G27" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H27" s="0" t="n">
-        <v>29500000</v>
+        <v>20820016</v>
       </c>
       <c r="I27" s="0" t="n">
-        <v>10500000</v>
+        <v>18679984</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="n">
-        <v>921</v>
+        <v>710</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>Appui au Ministère de l'Economie et de la Planification de la Tunisie pour le suivi du Programme d'Appui à la Gouvernance Economique</t>
+          <t>Contrat de performance de réforme sectorielle - Appui budgétaire du Programme d'appui au développement rural</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D28" s="0" t="n">
-        <v>785000</v>
+        <v>40000000</v>
       </c>
       <c r="E28" s="0" t="n">
-        <v>785000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="F28" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G28" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H28" s="0" t="n">
-        <v>157000</v>
+        <v>29500000</v>
       </c>
       <c r="I28" s="0" t="n">
-        <v>628000</v>
+        <v>10500000</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
-        <v>832</v>
+        <v>921</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>Marsad Baladia : Ancrage du processus de décentralisation et consolidation de la démocratie locale</t>
+          <t>Appui au Ministère de l'Economie et de la Planification de la Tunisie pour le suivi du Programme d'Appui à la Gouvernance Economique</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t>MarsadBaladia</t>
+          <t/>
         </is>
       </c>
       <c r="D29" s="0" t="n">
-        <v>1200000</v>
+        <v>785000</v>
       </c>
       <c r="E29" s="0" t="n">
-        <v>1200000.0</v>
+        <v>785000.0</v>
       </c>
       <c r="F29" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G29" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H29" s="0" t="n">
-        <v>189310</v>
+        <v>157000</v>
       </c>
       <c r="I29" s="0" t="n">
-        <v>1010690</v>
+        <v>628000</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
-        <v>510</v>
+        <v>832</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>''Insadder!'' - Instrument européen d'aide à l'exportation</t>
+          <t>Marsad Baladia : Ancrage du processus de décentralisation et consolidation de la démocratie locale</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
-          <t>INSADDER</t>
+          <t>MarsadBaladia</t>
         </is>
       </c>
       <c r="D30" s="0" t="n">
-        <v>8328333</v>
+        <v>1200000</v>
       </c>
       <c r="E30" s="0" t="n">
-        <v>7250000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="F30" s="0" t="n">
-        <v>1078333.0</v>
+        <v>0.0</v>
       </c>
       <c r="G30" s="0" t="n">
-        <v>87.05</v>
+        <v>100.0</v>
       </c>
       <c r="H30" s="0" t="n">
-        <v>5426970</v>
+        <v>189310</v>
       </c>
       <c r="I30" s="0" t="n">
-        <v>2901363</v>
+        <v>1010690</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
-        <v>852</v>
+        <v>510</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>Pérennité et autonomisation de la Société Civile tunisienne</t>
+          <t>''Insadder!'' - Instrument européen d'aide à l'exportation</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
-          <t>TAZ'IZ</t>
+          <t>INSADDER</t>
         </is>
       </c>
       <c r="D31" s="0" t="n">
-        <v>842235</v>
+        <v>8328333</v>
       </c>
       <c r="E31" s="0" t="n">
-        <v>800000.0</v>
+        <v>7250000.0</v>
       </c>
       <c r="F31" s="0" t="n">
-        <v>42235.0</v>
+        <v>1078333.0</v>
       </c>
       <c r="G31" s="0" t="n">
-        <v>94.99</v>
+        <v>87.05</v>
       </c>
       <c r="H31" s="0" t="n">
-        <v>261388</v>
+        <v>5426970</v>
       </c>
       <c r="I31" s="0" t="n">
-        <v>580847</v>
+        <v>2901363</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
-        <v>707</v>
+        <v>852</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Appui budgétaire du programme d´appui à l´inclusion sociale en Tunisie</t>
+          <t>Pérennité et autonomisation de la Société Civile tunisienne</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t>PAIS</t>
+          <t>TAZ'IZ</t>
         </is>
       </c>
       <c r="D32" s="0" t="n">
-        <v>78000000</v>
+        <v>842235</v>
       </c>
       <c r="E32" s="0" t="n">
-        <v>78000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="F32" s="0" t="n">
-        <v>0.0</v>
+        <v>42235.0</v>
       </c>
       <c r="G32" s="0" t="n">
-        <v>100.0</v>
+        <v>94.99</v>
       </c>
       <c r="H32" s="0" t="n">
-        <v>54000000</v>
+        <v>261388</v>
       </c>
       <c r="I32" s="0" t="n">
-        <v>24000000</v>
+        <v>580847</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>520</v>
+        <v>707</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>ASIMA TUNIS : Planification Stratégique et gouvernance multiniveau pour une ville métropolitaine résiliente</t>
+          <t>Appui budgétaire du programme d´appui à l´inclusion sociale en Tunisie</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>ASIMA TUNIS</t>
+          <t>PAIS</t>
         </is>
       </c>
       <c r="D33" s="0" t="n">
-        <v>2550546</v>
+        <v>78000000</v>
       </c>
       <c r="E33" s="0" t="n">
-        <v>2550546.0</v>
+        <v>78000000.0</v>
       </c>
       <c r="F33" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G33" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H33" s="0" t="n">
-        <v>2006776</v>
+        <v>54000000</v>
       </c>
       <c r="I33" s="0" t="n">
-        <v>543770</v>
+        <v>24000000</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>896</v>
+        <v>520</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Cour des comptes dans la mise en oeuvre de son plan stratégique 2022-2026</t>
+          <t>ASIMA TUNIS : Planification Stratégique et gouvernance multiniveau pour une ville métropolitaine résiliente</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ASIMA TUNIS</t>
         </is>
       </c>
       <c r="D34" s="0" t="n">
-        <v>2092464</v>
+        <v>2550546</v>
       </c>
       <c r="E34" s="0" t="n">
-        <v>2000000.0</v>
+        <v>2550546.0</v>
       </c>
       <c r="F34" s="0" t="n">
-        <v>92464.0</v>
+        <v>0.0</v>
       </c>
       <c r="G34" s="0" t="n">
-        <v>95.58</v>
+        <v>100.0</v>
       </c>
       <c r="H34" s="0" t="n">
-        <v>126311</v>
+        <v>2006776</v>
       </c>
       <c r="I34" s="0" t="n">
-        <v>1966153</v>
+        <v>543770</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>671</v>
+        <v>896</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>Valorisation du patrimoine culturel dans l'offre touristique</t>
+          <t>Appui à la Cour des comptes dans la mise en oeuvre de son plan stratégique 2022-2026</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
-          <t>TW</t>
+          <t/>
         </is>
       </c>
       <c r="D35" s="0" t="n">
-        <v>19301200</v>
+        <v>2092464</v>
       </c>
       <c r="E35" s="0" t="n">
-        <v>19000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="F35" s="0" t="n">
-        <v>301200.0</v>
+        <v>92464.0</v>
       </c>
       <c r="G35" s="0" t="n">
-        <v>98.44</v>
+        <v>95.58</v>
       </c>
       <c r="H35" s="0" t="n">
-        <v>4500000</v>
+        <v>126311</v>
       </c>
       <c r="I35" s="0" t="n">
-        <v>14801200</v>
+        <v>1966153</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
-        <v>856</v>
+        <v>671</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>Programme d'appui aux réformes macroéconomiques de la Tunisie</t>
+          <t>Valorisation du patrimoine culturel dans l'offre touristique</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
-          <t>PARME</t>
+          <t>TW</t>
         </is>
       </c>
       <c r="D36" s="0" t="n">
-        <v>150000000</v>
+        <v>19301200</v>
       </c>
       <c r="E36" s="0" t="n">
-        <v>150000000.0</v>
+        <v>19000000.0</v>
       </c>
       <c r="F36" s="0" t="n">
-        <v>0.0</v>
+        <v>301200.0</v>
       </c>
       <c r="G36" s="0" t="n">
-        <v>100.0</v>
+        <v>98.44</v>
       </c>
       <c r="H36" s="0" t="n">
-        <v>150000000</v>
+        <v>4500000</v>
       </c>
       <c r="I36" s="0" t="n">
-        <v>0</v>
+        <v>14801200</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="n">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>Pour une société civile synergique autour des politiques budgétaires et fiscales</t>
+          <t>Programme d'appui aux réformes macroéconomiques de la Tunisie</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PARME</t>
         </is>
       </c>
       <c r="D37" s="0" t="n">
-        <v>1053252</v>
+        <v>150000000</v>
       </c>
       <c r="E37" s="0" t="n">
-        <v>1000000.0</v>
+        <v>150000000.0</v>
       </c>
       <c r="F37" s="0" t="n">
-        <v>53252.0</v>
+        <v>0.0</v>
       </c>
       <c r="G37" s="0" t="n">
-        <v>94.94</v>
+        <v>100.0</v>
       </c>
       <c r="H37" s="0" t="n">
-        <v>308054</v>
+        <v>150000000</v>
       </c>
       <c r="I37" s="0" t="n">
-        <v>745198</v>
+        <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="n">
-        <v>1014</v>
+        <v>855</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>Programme d'appui au secteur de la Santé en Tunisie</t>
+          <t>Pour une société civile synergique autour des politiques budgétaires et fiscales</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
-          <t>Essaha Aziza</t>
+          <t/>
         </is>
       </c>
       <c r="D38" s="0" t="n">
-        <v>63200000</v>
+        <v>1053252</v>
       </c>
       <c r="E38" s="0" t="n">
-        <v>63200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="F38" s="0" t="n">
-        <v>0.0</v>
+        <v>53252.0</v>
       </c>
       <c r="G38" s="0" t="n">
-        <v>100.0</v>
+        <v>94.94</v>
       </c>
       <c r="H38" s="0" t="n">
-        <v>0</v>
+        <v>308054</v>
       </c>
       <c r="I38" s="0" t="n">
-        <v>63200000</v>
+        <v>745198</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="n">
         <v>503</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>IRADA - Unité de gestion du programme</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D39" s="0" t="n">
         <v>5134330</v>
       </c>
       <c r="E39" s="0" t="n">
         <v>5134330.0</v>
       </c>
       <c r="F39" s="0" t="n">
         <v>0.0</v>
       </c>
@@ -22160,769 +24416,703 @@
         <is>
           <t/>
         </is>
       </c>
       <c r="D66" s="0" t="n">
         <v>20850000</v>
       </c>
       <c r="E66" s="0" t="n">
         <v>20850000.0</v>
       </c>
       <c r="F66" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G66" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H66" s="0" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="0" t="n">
         <v>20850000</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>721</v>
+        <v>505</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Programme pour la mise en oeuvre de la stratégie nationale de l'amélioration de l'intermédiation sur le marché de l'emploi</t>
+          <t>Appui à la gestion durable des ressources halieutiques et aquacoles</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D67" s="0" t="n">
         <v>6000000</v>
       </c>
       <c r="E67" s="0" t="n">
         <v>6000000.0</v>
       </c>
       <c r="F67" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G67" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H67" s="0" t="n">
-        <v>6000000</v>
+        <v>2760000</v>
       </c>
       <c r="I67" s="0" t="n">
-        <v>0</v>
+        <v>3240000</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>505</v>
+        <v>669</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Appui à la gestion durable des ressources halieutiques et aquacoles</t>
+          <t>Renforcement des chaînes de valeurs dans les domaines de l'artisanat et du design</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Creative Tunisia 1.0</t>
         </is>
       </c>
       <c r="D68" s="0" t="n">
-        <v>6000000</v>
+        <v>9000000</v>
       </c>
       <c r="E68" s="0" t="n">
-        <v>6000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="F68" s="0" t="n">
-        <v>0.0</v>
+        <v>500000.0</v>
       </c>
       <c r="G68" s="0" t="n">
-        <v>100.0</v>
+        <v>94.44</v>
       </c>
       <c r="H68" s="0" t="n">
-        <v>2760000</v>
+        <v>7240476</v>
       </c>
       <c r="I68" s="0" t="n">
-        <v>3240000</v>
+        <v>1759524</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>669</v>
+        <v>529</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des chaînes de valeurs dans les domaines de l'artisanat et du design</t>
+          <t>Appui aux services de contrôle officiels des produits animaux et végétaux en Tunisie</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
-          <t>Creative Tunisia 1.0</t>
+          <t/>
         </is>
       </c>
       <c r="D69" s="0" t="n">
-        <v>9000000</v>
+        <v>6000000</v>
       </c>
       <c r="E69" s="0" t="n">
-        <v>8500000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="F69" s="0" t="n">
-        <v>500000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G69" s="0" t="n">
-        <v>94.44</v>
+        <v>100.0</v>
       </c>
       <c r="H69" s="0" t="n">
-        <v>7240476</v>
+        <v>4605166</v>
       </c>
       <c r="I69" s="0" t="n">
-        <v>1759524</v>
+        <v>1394834</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>529</v>
+        <v>642</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Appui aux services de contrôle officiels des produits animaux et végétaux en Tunisie</t>
+          <t>Appui budgétaire au Programme d'appui à la compétitivité et aux exportations</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PACE</t>
         </is>
       </c>
       <c r="D70" s="0" t="n">
-        <v>6000000</v>
+        <v>52750000</v>
       </c>
       <c r="E70" s="0" t="n">
-        <v>6000000.0</v>
+        <v>52750000.0</v>
       </c>
       <c r="F70" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G70" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H70" s="0" t="n">
-        <v>4605166</v>
+        <v>46247500</v>
       </c>
       <c r="I70" s="0" t="n">
-        <v>1394834</v>
+        <v>6502500</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>642</v>
+        <v>917</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Appui budgétaire au Programme d'appui à la compétitivité et aux exportations</t>
+          <t>Hannibal project</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
-          <t>PACE</t>
+          <t/>
         </is>
       </c>
       <c r="D71" s="0" t="n">
-        <v>52750000</v>
+        <v>201520000</v>
       </c>
       <c r="E71" s="0" t="n">
-        <v>52750000.0</v>
+        <v>11520000.0</v>
       </c>
       <c r="F71" s="0" t="n">
-        <v>0.0</v>
+        <v>190000000.0</v>
       </c>
       <c r="G71" s="0" t="n">
-        <v>100.0</v>
+        <v>5.72</v>
       </c>
       <c r="H71" s="0" t="n">
-        <v>46247500</v>
+        <v>0</v>
       </c>
       <c r="I71" s="0" t="n">
-        <v>6502500</v>
+        <v>201520000</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>Hannibal project</t>
+          <t>Soutien au programme de relance des T/PME tunisiennes dans un contexte post-crises</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>RAWAFED+</t>
         </is>
       </c>
       <c r="D72" s="0" t="n">
-        <v>201520000</v>
+        <v>8000000</v>
       </c>
       <c r="E72" s="0" t="n">
-        <v>11520000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="F72" s="0" t="n">
-        <v>190000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G72" s="0" t="n">
-        <v>5.72</v>
+        <v>100.0</v>
       </c>
       <c r="H72" s="0" t="n">
-        <v>0</v>
+        <v>1515463</v>
       </c>
       <c r="I72" s="0" t="n">
-        <v>201520000</v>
+        <v>6484537</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>915</v>
+        <v>734</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Soutien au programme de relance des T/PME tunisiennes dans un contexte post-crises</t>
+          <t>Appui au développement durable dans le secteur de l'agriculture et de la pêche artisanale en Tunisie</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
-          <t>RAWAFED+</t>
+          <t>ADAPT</t>
         </is>
       </c>
       <c r="D73" s="0" t="n">
-        <v>8000000</v>
+        <v>44400000</v>
       </c>
       <c r="E73" s="0" t="n">
-        <v>8000000.0</v>
+        <v>44400000.0</v>
       </c>
       <c r="F73" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G73" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H73" s="0" t="n">
-        <v>1515463</v>
+        <v>12094028</v>
       </c>
       <c r="I73" s="0" t="n">
-        <v>6484537</v>
+        <v>32305972</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>734</v>
+        <v>853</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Appui au développement durable dans le secteur de l'agriculture et de la pêche artisanale en Tunisie</t>
+          <t>Société civile pour un Tourisme Alternatif Novateur et Inclusif en Tunisie</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
-          <t>ADAPT</t>
+          <t>TANIT</t>
         </is>
       </c>
       <c r="D74" s="0" t="n">
-        <v>44400000</v>
+        <v>1067341</v>
       </c>
       <c r="E74" s="0" t="n">
-        <v>44400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="F74" s="0" t="n">
-        <v>0.0</v>
+        <v>267341.0</v>
       </c>
       <c r="G74" s="0" t="n">
-        <v>100.0</v>
+        <v>74.95</v>
       </c>
       <c r="H74" s="0" t="n">
-        <v>12094028</v>
+        <v>277326</v>
       </c>
       <c r="I74" s="0" t="n">
-        <v>32305972</v>
+        <v>790015</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>853</v>
+        <v>593</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Société civile pour un Tourisme Alternatif Novateur et Inclusif en Tunisie</t>
+          <t>Programme de Relance de l'Investissement et de Modernisation des Exploitations Agricoles</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
-          <t>TANIT</t>
+          <t>PRIMEA</t>
         </is>
       </c>
       <c r="D75" s="0" t="n">
-        <v>1067341</v>
+        <v>14300000</v>
       </c>
       <c r="E75" s="0" t="n">
-        <v>800000.0</v>
+        <v>14300000.0</v>
       </c>
       <c r="F75" s="0" t="n">
-        <v>267341.0</v>
+        <v>0.0</v>
       </c>
       <c r="G75" s="0" t="n">
-        <v>74.95</v>
+        <v>100.0</v>
       </c>
       <c r="H75" s="0" t="n">
-        <v>277326</v>
+        <v>7800000</v>
       </c>
       <c r="I75" s="0" t="n">
-        <v>790015</v>
+        <v>6500000</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>593</v>
+        <v>727</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Programme de Relance de l'Investissement et de Modernisation des Exploitations Agricoles</t>
+          <t>Programme d'appui aux Médias en Tunisie II</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
-          <t>PRIMEA</t>
+          <t>PAMT 2</t>
         </is>
       </c>
       <c r="D76" s="0" t="n">
-        <v>14300000</v>
+        <v>5298080</v>
       </c>
       <c r="E76" s="0" t="n">
-        <v>14300000.0</v>
+        <v>5298080.0</v>
       </c>
       <c r="F76" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G76" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H76" s="0" t="n">
-        <v>7800000</v>
+        <v>1767036</v>
       </c>
       <c r="I76" s="0" t="n">
-        <v>6500000</v>
+        <v>3531044</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>727</v>
+        <v>873</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>Programme d'appui aux Médias en Tunisie II</t>
+          <t>Promotion du régime de l'autoentrepreneur</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
-          <t>PAMT 2</t>
+          <t/>
         </is>
       </c>
       <c r="D77" s="0" t="n">
-        <v>5298080</v>
+        <v>1000000</v>
       </c>
       <c r="E77" s="0" t="n">
-        <v>5298080.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="F77" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G77" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H77" s="0" t="n">
-        <v>1767036</v>
+        <v>490245</v>
       </c>
       <c r="I77" s="0" t="n">
-        <v>3531044</v>
+        <v>509755</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>873</v>
+        <v>891</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Promotion du régime de l'autoentrepreneur</t>
+          <t>Modernisation des Établissements Scolaires II</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D78" s="0" t="n">
-        <v>1000000</v>
+        <v>80560000</v>
       </c>
       <c r="E78" s="0" t="n">
-        <v>1000000.0</v>
+        <v>25560000.0</v>
       </c>
       <c r="F78" s="0" t="n">
-        <v>0.0</v>
+        <v>55000000.0</v>
       </c>
       <c r="G78" s="0" t="n">
-        <v>100.0</v>
+        <v>31.73</v>
       </c>
       <c r="H78" s="0" t="n">
-        <v>490245</v>
+        <v>4620000</v>
       </c>
       <c r="I78" s="0" t="n">
-        <v>509755</v>
+        <v>75940000</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>891</v>
+        <v>512</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Modernisation des Établissements Scolaires II</t>
+          <t>Appui à la Gouvernance Locale Ettamkeen Elmahalli</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D79" s="0" t="n">
-        <v>80560000</v>
+        <v>55000000</v>
       </c>
       <c r="E79" s="0" t="n">
-        <v>25560000.0</v>
+        <v>55000000.0</v>
       </c>
       <c r="F79" s="0" t="n">
-        <v>55000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G79" s="0" t="n">
-        <v>31.73</v>
+        <v>100.0</v>
       </c>
       <c r="H79" s="0" t="n">
-        <v>4620000</v>
+        <v>49500000</v>
       </c>
       <c r="I79" s="0" t="n">
-        <v>75940000</v>
+        <v>5500000</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>888</v>
+        <v>872</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>SEHATY 2 - Société civile active pour l'amélioration de la qualité et de l'accessibilité des services de santé de première ligne en Tunisie</t>
+          <t>La qualité et l'équité du système éducatif sont améliorées au profit des apprenants, des enseignants et du personnel d'appui</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D80" s="0" t="n">
-        <v>2000000</v>
+        <v>30100000</v>
       </c>
       <c r="E80" s="0" t="n">
-        <v>2000000.0</v>
+        <v>26600000.0</v>
       </c>
       <c r="F80" s="0" t="n">
-        <v>0.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="G80" s="0" t="n">
-        <v>100.0</v>
+        <v>88.37</v>
       </c>
       <c r="H80" s="0" t="n">
-        <v>1800000</v>
+        <v>2378089</v>
       </c>
       <c r="I80" s="0" t="n">
-        <v>200000</v>
+        <v>27721911</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>512</v>
+        <v>831</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Gouvernance Locale Ettamkeen Elmahalli</t>
+          <t>Programme pour la mise en oeuvre de la stratégie nationale de l'amélioration de l'intermédiation sur le marché de l'emploi - II</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D81" s="0" t="n">
-        <v>55000000</v>
+        <v>4000000</v>
       </c>
       <c r="E81" s="0" t="n">
-        <v>55000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="F81" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G81" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H81" s="0" t="n">
-        <v>49500000</v>
+        <v>4000000</v>
       </c>
       <c r="I81" s="0" t="n">
-        <v>5500000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>872</v>
+        <v>725</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>La qualité et l'équité du système éducatif sont améliorées au profit des apprenants, des enseignants et du personnel d'appui</t>
+          <t>Renforcement de la Société Civile Émergente</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ROSE</t>
         </is>
       </c>
       <c r="D82" s="0" t="n">
-        <v>30100000</v>
+        <v>9111111</v>
       </c>
       <c r="E82" s="0" t="n">
-        <v>26600000.0</v>
+        <v>8200000.0</v>
       </c>
       <c r="F82" s="0" t="n">
-        <v>3500000.0</v>
+        <v>911111.0</v>
       </c>
       <c r="G82" s="0" t="n">
-        <v>88.37</v>
+        <v>90.0</v>
       </c>
       <c r="H82" s="0" t="n">
-        <v>2378089</v>
+        <v>1059455</v>
       </c>
       <c r="I82" s="0" t="n">
-        <v>27721911</v>
+        <v>8051656</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>831</v>
+        <v>859</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Programme pour la mise en oeuvre de la stratégie nationale de l'amélioration de l'intermédiation sur le marché de l'emploi - II</t>
+          <t>Assistance technique au programme d'appui à l'action environnementale 2021</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D83" s="0" t="n">
-        <v>4000000</v>
+        <v>2362750</v>
       </c>
       <c r="E83" s="0" t="n">
-        <v>4000000.0</v>
+        <v>2362750.0</v>
       </c>
       <c r="F83" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G83" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H83" s="0" t="n">
-        <v>4000000</v>
+        <v>472550</v>
       </c>
       <c r="I83" s="0" t="n">
-        <v>0</v>
+        <v>1890200</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>725</v>
+        <v>480</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de la Société Civile Émergente</t>
+          <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
-          <t>ROSE</t>
+          <t>IPDLI</t>
         </is>
       </c>
       <c r="D84" s="0" t="n">
-        <v>9111111</v>
+        <v>18175000</v>
       </c>
       <c r="E84" s="0" t="n">
-        <v>8200000.0</v>
+        <v>11675000.0</v>
       </c>
       <c r="F84" s="0" t="n">
-        <v>911111.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="G84" s="0" t="n">
-        <v>90.0</v>
+        <v>64.24</v>
       </c>
       <c r="H84" s="0" t="n">
-        <v>1059455</v>
+        <v>10000000</v>
       </c>
       <c r="I84" s="0" t="n">
-        <v>8051656</v>
+        <v>8175000</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>859</v>
+        <v>573</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique au programme d'appui à l'action environnementale 2021</t>
+          <t>Programme d'Appui à la Politique de la Ville</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PROVILLE 2</t>
         </is>
       </c>
       <c r="D85" s="0" t="n">
-        <v>2362750</v>
+        <v>30690000</v>
       </c>
       <c r="E85" s="0" t="n">
-        <v>2362750.0</v>
+        <v>30690000.0</v>
       </c>
       <c r="F85" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G85" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H85" s="0" t="n">
-        <v>472550</v>
+        <v>7740000</v>
       </c>
       <c r="I85" s="0" t="n">
-        <v>1890200</v>
+        <v>22950000</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="n">
-        <v>480</v>
+        <v>766</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>Initiative Pilote de Développement Local Intégré</t>
+          <t>Projet de Développement Agricole et Rural Autour des Lacs collinaires - Upscale phase</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
-          <t>IPDLI</t>
+          <t>DARAL</t>
         </is>
       </c>
       <c r="D86" s="0" t="n">
-        <v>18175000</v>
+        <v>38560000</v>
       </c>
       <c r="E86" s="0" t="n">
-        <v>11675000.0</v>
+        <v>15560000.0</v>
       </c>
       <c r="F86" s="0" t="n">
-        <v>6500000.0</v>
+        <v>23000000.0</v>
       </c>
       <c r="G86" s="0" t="n">
-        <v>64.24</v>
+        <v>40.35</v>
       </c>
       <c r="H86" s="0" t="n">
-        <v>10000000</v>
+        <v>1575000</v>
       </c>
       <c r="I86" s="0" t="n">
-        <v>8175000</v>
-[...64 lines deleted...]
-      <c r="I88" s="0" t="n">
         <v>36985000</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>