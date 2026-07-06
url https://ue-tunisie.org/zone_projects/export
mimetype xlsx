--- v1 (2026-06-15)
+++ v2 (2026-07-06)
@@ -1319,1265 +1319,1265 @@
       </c>
       <c r="K15" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
           <t>GVT Tun - République Tunisienne</t>
         </is>
       </c>
       <c r="N15" s="0"/>
       <c r="O15" s="0" t="inlineStr">
         <is>
           <t>Education, recherche, innovation</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>752</v>
+        <v>862</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>NABEUL Ville Verte</t>
+          <t>NesTounes - Vers un espace public tunisien informé, inclusif et pluraliste : garantir la place des droits socio-économiques dans la couverture médiatique</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>NVV</t>
+          <t/>
         </is>
       </c>
       <c r="D16" s="0" t="n">
-        <v>429924</v>
+        <v>445238</v>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
           <t>Terminé</t>
         </is>
       </c>
       <c r="F16" s="2">
-        <v>44652.0</v>
+        <v>45108.0</v>
       </c>
       <c r="G16" s="2">
-        <v>46112.0</v>
+        <v>46203.0</v>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
-          <t>presque 4 ans</t>
+          <t>presque 3 ans</t>
         </is>
       </c>
       <c r="I16" s="0" t="n">
-        <v>3500000.0</v>
+        <v>1499782.0</v>
       </c>
       <c r="J16" s="0" t="n">
-        <v>7000204</v>
+        <v>1672688</v>
       </c>
       <c r="K16" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
-          <t>ICU - Istituto per la Cooperazione Universitaria Onlus Associazione</t>
+          <t>RSF - Association Reporters Sans Frontieres</t>
         </is>
       </c>
       <c r="N16" s="0"/>
       <c r="O16" s="0" t="inlineStr">
         <is>
-          <t>Changement climatique et énergie</t>
+          <t>Médias &amp; Culture</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>862</v>
+        <v>577</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>NesTounes - Vers un espace public tunisien informé, inclusif et pluraliste : garantir la place des droits socio-économiques dans la couverture médiatique</t>
+          <t>Programme intégré pour la dépollution du lac de Bizerte</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Lake Bizerte</t>
         </is>
       </c>
       <c r="D17" s="0" t="n">
-        <v>445238</v>
+        <v>355439</v>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F17" s="2">
-        <v>45108.0</v>
+        <v>42004.0</v>
       </c>
       <c r="G17" s="2">
-        <v>46203.0</v>
+        <v>46386.0</v>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
-          <t>presque 3 ans</t>
+          <t>presque 12 ans</t>
         </is>
       </c>
       <c r="I17" s="0" t="n">
-        <v>1499782.0</v>
+        <v>15416000.0</v>
       </c>
       <c r="J17" s="0" t="n">
-        <v>1672688</v>
+        <v>82331000</v>
       </c>
       <c r="K17" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
-          <t>RSF - Association Reporters Sans Frontieres</t>
+          <t>EIB - EUROPEAN INVESTMENT BANK</t>
         </is>
       </c>
       <c r="N17" s="0"/>
       <c r="O17" s="0" t="inlineStr">
         <is>
-          <t>Médias &amp; Culture</t>
+          <t>Environnement, développement durable et eau</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>577</v>
+        <v>761</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Programme intégré pour la dépollution du lac de Bizerte</t>
+          <t>Elargir la Couverture Sanitaire Universelle dans le cadre de l'Appui à l'inclusion sociale en Tunisie</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t>Lake Bizerte</t>
+          <t/>
         </is>
       </c>
       <c r="D18" s="0" t="n">
-        <v>355439</v>
+        <v>430183</v>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="F18" s="2">
-        <v>42004.0</v>
+        <v>44547.0</v>
       </c>
       <c r="G18" s="2">
-        <v>46386.0</v>
+        <v>46007.0</v>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
-          <t>presque 12 ans</t>
+          <t>presque 4 ans</t>
         </is>
       </c>
       <c r="I18" s="0" t="n">
-        <v>15416000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="J18" s="0" t="n">
-        <v>82331000</v>
+        <v>1598842</v>
       </c>
       <c r="K18" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
-          <t>EIB - EUROPEAN INVESTMENT BANK</t>
+          <t>OMS - Organistation Mondiale de la Santé</t>
         </is>
       </c>
       <c r="N18" s="0"/>
       <c r="O18" s="0" t="inlineStr">
         <is>
-          <t>Environnement, développement durable et eau</t>
+          <t>Santé</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>761</v>
+        <v>1015</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>Elargir la Couverture Sanitaire Universelle dans le cadre de l'Appui à l'inclusion sociale en Tunisie</t>
+          <t>REDEVAB</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D19" s="0" t="n">
-        <v>430183</v>
+        <v>700002065</v>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="F19" s="2">
-        <v>44547.0</v>
+        <v>45475.0</v>
       </c>
       <c r="G19" s="2">
-        <v>46007.0</v>
+        <v>46935.0</v>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
           <t>presque 4 ans</t>
         </is>
       </c>
       <c r="I19" s="0" t="n">
-        <v>1500000.0</v>
+        <v>4630000.0</v>
       </c>
       <c r="J19" s="0" t="n">
-        <v>1598842</v>
+        <v>4630000</v>
       </c>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
-          <t>OMS - Organistation Mondiale de la Santé</t>
+          <t>OECD - ORGANISATION FOR ECONOMIC CO-OPERATION AND DEVELOPMENT</t>
         </is>
       </c>
       <c r="N19" s="0"/>
       <c r="O19" s="0" t="inlineStr">
         <is>
-          <t>Santé</t>
+          <t>Démocratie et gouvernance</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>1015</v>
+        <v>758</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>REDEVAB</t>
+          <t>Amélioration de la performance énergétique des établissements de santé de Gafsa et Sidi Bouzid</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D20" s="0" t="n">
-        <v>700002065</v>
+        <v>414053</v>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F20" s="2">
-        <v>45475.0</v>
+        <v>44743.0</v>
       </c>
       <c r="G20" s="2">
-        <v>46935.0</v>
+        <v>46326.0</v>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
-          <t>presque 4 ans</t>
+          <t>plus de 4 ans</t>
         </is>
       </c>
       <c r="I20" s="0" t="n">
-        <v>4630000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="J20" s="0" t="n">
-        <v>4630000</v>
+        <v>158000000</v>
       </c>
       <c r="K20" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
-          <t>OECD - ORGANISATION FOR ECONOMIC CO-OPERATION AND DEVELOPMENT</t>
+          <t>AFD - Agence Française de Développement</t>
         </is>
       </c>
       <c r="N20" s="0"/>
       <c r="O20" s="0" t="inlineStr">
         <is>
-          <t>Démocratie et gouvernance</t>
+          <t>Changement climatique et énergie</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>758</v>
+        <v>748</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Amélioration de la performance énergétique des établissements de santé de Gafsa et Sidi Bouzid</t>
+          <t>Appui à la Modernisation de l’Industrie Tunisienne</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>AMIT</t>
         </is>
       </c>
       <c r="D21" s="0" t="n">
-        <v>414053</v>
+        <v>428148</v>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F21" s="2">
-        <v>44743.0</v>
+        <v>44593.0</v>
       </c>
       <c r="G21" s="2">
-        <v>46326.0</v>
+        <v>46234.0</v>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
           <t>plus de 4 ans</t>
         </is>
       </c>
       <c r="I21" s="0" t="n">
-        <v>2000000.0</v>
+        <v>10553971.0</v>
       </c>
       <c r="J21" s="0" t="n">
-        <v>158000000</v>
+        <v>12212290</v>
       </c>
       <c r="K21" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement</t>
+          <t>GIZ - Coopération Allemande</t>
         </is>
       </c>
       <c r="N21" s="0"/>
       <c r="O21" s="0" t="inlineStr">
         <is>
-          <t>Changement climatique et énergie</t>
+          <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>748</v>
+        <v>731</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Modernisation de l’Industrie Tunisienne</t>
+          <t>Projet de réforme et de restructuration de la STEG</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>AMIT</t>
+          <t>STEG</t>
         </is>
       </c>
       <c r="D22" s="0" t="n">
-        <v>428148</v>
+        <v>421088</v>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F22" s="2">
-        <v>44593.0</v>
+        <v>44188.0</v>
       </c>
       <c r="G22" s="2">
-        <v>46234.0</v>
+        <v>47413.0</v>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
-          <t>plus de 4 ans</t>
+          <t>presque 9 ans</t>
         </is>
       </c>
       <c r="I22" s="0" t="n">
-        <v>10553971.0</v>
+        <v>22960000.0</v>
       </c>
       <c r="J22" s="0" t="n">
-        <v>12212290</v>
+        <v>325070000</v>
       </c>
       <c r="K22" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
-          <t>GIZ - Coopération Allemande</t>
+          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
         </is>
       </c>
       <c r="N22" s="0"/>
       <c r="O22" s="0" t="inlineStr">
         <is>
-          <t>Développement économique et appui au secteur privé</t>
+          <t>Changement climatique et énergie</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>731</v>
+        <v>842</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>Projet de réforme et de restructuration de la STEG</t>
+          <t>Greenov'i</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>STEG</t>
+          <t>Greenov'i</t>
         </is>
       </c>
       <c r="D23" s="0" t="n">
-        <v>421088</v>
+        <v>440504</v>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F23" s="2">
-        <v>44188.0</v>
+        <v>44958.0</v>
       </c>
       <c r="G23" s="2">
-        <v>47413.0</v>
+        <v>46783.0</v>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
-          <t>presque 9 ans</t>
+          <t>presque 5 ans</t>
         </is>
       </c>
       <c r="I23" s="0" t="n">
-        <v>22960000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="J23" s="0" t="n">
-        <v>325070000</v>
+        <v>12000000</v>
       </c>
       <c r="K23" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
-          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
+          <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE</t>
         </is>
       </c>
       <c r="N23" s="0"/>
       <c r="O23" s="0" t="inlineStr">
         <is>
-          <t>Changement climatique et énergie</t>
+          <t>Environnement, développement durable et eau</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>842</v>
+        <v>515</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>EU4innovation</t>
+          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>Greenov'i</t>
+          <t>IRADA</t>
         </is>
       </c>
       <c r="D24" s="0" t="n">
-        <v>440504</v>
+        <v>400818</v>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="F24" s="2">
-        <v>44958.0</v>
+        <v>43466.0</v>
       </c>
       <c r="G24" s="2">
-        <v>46783.0</v>
+        <v>46005.0</v>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
-          <t>presque 5 ans</t>
+          <t>presque 7 ans</t>
         </is>
       </c>
       <c r="I24" s="0" t="n">
-        <v>12000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="J24" s="0" t="n">
-        <v>12000000</v>
+        <v>10000000</v>
       </c>
       <c r="K24" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
-          <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE</t>
+          <t>ATFP - AGENCE TUNISIENNE DE FORMATION PROFESSIONNELLE</t>
         </is>
       </c>
       <c r="N24" s="0"/>
       <c r="O24" s="0" t="inlineStr">
         <is>
-          <t>Environnement, développement durable et eau</t>
+          <t>Emploi et formation professionnelle</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
-        <v>515</v>
+        <v>728</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
+          <t>VALorisation de l’Eau URbain à travers des actions et instruments innovateurs</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
-          <t>IRADA</t>
+          <t>VALEUR-Gabes</t>
         </is>
       </c>
       <c r="D25" s="0" t="n">
-        <v>400818</v>
+        <v>417915</v>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="F25" s="2">
-        <v>43466.0</v>
+        <v>44211.0</v>
       </c>
       <c r="G25" s="2">
-        <v>46005.0</v>
+        <v>46339.0</v>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
-          <t>presque 7 ans</t>
+          <t>presque 6 ans</t>
         </is>
       </c>
       <c r="I25" s="0" t="n">
-        <v>10000000.0</v>
+        <v>638328.0</v>
       </c>
       <c r="J25" s="0" t="n">
-        <v>10000000</v>
+        <v>797828</v>
       </c>
       <c r="K25" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
-          <t>ATFP - AGENCE TUNISIENNE DE FORMATION PROFESSIONNELLE</t>
+          <t>AMB - Area Metropolitana de Barcelona</t>
         </is>
       </c>
       <c r="N25" s="0"/>
       <c r="O25" s="0" t="inlineStr">
         <is>
-          <t>Emploi et formation professionnelle</t>
+          <t>Environnement, développement durable et eau</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
-        <v>728</v>
+        <v>497</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>VALorisation de l’Eau URbain à travers des actions et instruments innovateurs</t>
+          <t>Initiative Pilote de Développement local Intégré</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t>VALEUR-Gabes</t>
+          <t>IPDLI</t>
         </is>
       </c>
       <c r="D26" s="0" t="n">
-        <v>417915</v>
+        <v>392333</v>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F26" s="2">
-        <v>44211.0</v>
+        <v>43101.0</v>
       </c>
       <c r="G26" s="2">
-        <v>46339.0</v>
+        <v>46934.0</v>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
-          <t>presque 6 ans</t>
+          <t>plus de 10 ans</t>
         </is>
       </c>
       <c r="I26" s="0" t="n">
-        <v>638328.0</v>
+        <v>39500000.0</v>
       </c>
       <c r="J26" s="0" t="n">
-        <v>797828</v>
+        <v>39500000</v>
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
-          <t>AMB - Area Metropolitana de Barcelona</t>
+          <t>AFD - Agence Française de Développement</t>
         </is>
       </c>
       <c r="N26" s="0"/>
       <c r="O26" s="0" t="inlineStr">
         <is>
-          <t>Environnement, développement durable et eau</t>
+          <t>Développement régional et local</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="n">
-        <v>497</v>
+        <v>710</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>Initiative Pilote de Développement local Intégré</t>
+          <t>Contrat de performance de réforme sectorielle - Appui budgétaire du Programme d'appui au développement rural</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
-          <t>IPDLI</t>
+          <t/>
         </is>
       </c>
       <c r="D27" s="0" t="n">
-        <v>392333</v>
+        <v>420597</v>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F27" s="2">
-        <v>43101.0</v>
+        <v>44154.0</v>
       </c>
       <c r="G27" s="2">
-        <v>46934.0</v>
+        <v>47075.0</v>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
-          <t>plus de 10 ans</t>
+          <t>presque 8 ans</t>
         </is>
       </c>
       <c r="I27" s="0" t="n">
-        <v>39500000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="J27" s="0" t="n">
-        <v>39500000</v>
+        <v>40000000</v>
       </c>
       <c r="K27" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L27" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement</t>
+          <t>GVT Tun - République Tunisienne</t>
         </is>
       </c>
       <c r="N27" s="0"/>
       <c r="O27" s="0" t="inlineStr">
         <is>
           <t>Développement régional et local</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="n">
-        <v>710</v>
+        <v>921</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>Contrat de performance de réforme sectorielle - Appui budgétaire du Programme d'appui au développement rural</t>
+          <t>Appui au Ministère de l'Economie et de la Planification de la Tunisie pour le suivi du Programme d'Appui à la Gouvernance Economique</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D28" s="0" t="n">
-        <v>420597</v>
+        <v>300099718</v>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F28" s="2">
-        <v>44154.0</v>
+        <v>45537.0</v>
       </c>
       <c r="G28" s="2">
-        <v>47075.0</v>
+        <v>46389.0</v>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
-          <t>presque 8 ans</t>
+          <t>plus de 2 ans</t>
         </is>
       </c>
       <c r="I28" s="0" t="n">
-        <v>40000000.0</v>
+        <v>785000.0</v>
       </c>
       <c r="J28" s="0" t="n">
-        <v>40000000</v>
+        <v>785000</v>
       </c>
       <c r="K28" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
-          <t>GVT Tun - République Tunisienne</t>
+          <t>IBF IMPACT SRL'</t>
         </is>
       </c>
       <c r="N28" s="0"/>
       <c r="O28" s="0" t="inlineStr">
         <is>
-          <t>Développement régional et local</t>
+          <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
-        <v>921</v>
+        <v>832</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>Appui au Ministère de l'Economie et de la Planification de la Tunisie pour le suivi du Programme d'Appui à la Gouvernance Economique</t>
+          <t>Marsad Baladia : Ancrage du processus de décentralisation et consolidation de la démocratie locale</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>MarsadBaladia</t>
         </is>
       </c>
       <c r="D29" s="0" t="n">
-        <v>300099718</v>
+        <v>433298</v>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="F29" s="2">
-        <v>45537.0</v>
+        <v>44715.0</v>
       </c>
       <c r="G29" s="2">
-        <v>46389.0</v>
+        <v>46175.0</v>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
-          <t>plus de 2 ans</t>
+          <t>presque 4 ans</t>
         </is>
       </c>
       <c r="I29" s="0" t="n">
-        <v>785000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="J29" s="0" t="n">
-        <v>785000</v>
+        <v>1200000</v>
       </c>
       <c r="K29" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
-          <t>IBF IMPACT SRL'</t>
+          <t>AL BAWSALA - AL BAWSALA</t>
         </is>
       </c>
       <c r="N29" s="0"/>
       <c r="O29" s="0" t="inlineStr">
         <is>
-          <t>Développement économique et appui au secteur privé</t>
+          <t>Développement régional et local</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
-        <v>832</v>
+        <v>510</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>Marsad Baladia : Ancrage du processus de décentralisation et consolidation de la démocratie locale</t>
+          <t>''Insadder!'' - Instrument européen d'aide à l'exportation</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
-          <t>MarsadBaladia</t>
+          <t>INSADDER</t>
         </is>
       </c>
       <c r="D30" s="0" t="n">
-        <v>433298</v>
+        <v>410052</v>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="F30" s="2">
-        <v>44715.0</v>
+        <v>43844.0</v>
       </c>
       <c r="G30" s="2">
-        <v>46175.0</v>
+        <v>46704.0</v>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
-          <t>presque 4 ans</t>
+          <t>presque 8 ans</t>
         </is>
       </c>
       <c r="I30" s="0" t="n">
-        <v>1200000.0</v>
+        <v>7250000.0</v>
       </c>
       <c r="J30" s="0" t="n">
-        <v>1200000</v>
+        <v>8328333</v>
       </c>
       <c r="K30" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
-          <t>AL BAWSALA - AL BAWSALA</t>
+          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
         </is>
       </c>
       <c r="N30" s="0"/>
       <c r="O30" s="0" t="inlineStr">
         <is>
-          <t>Développement régional et local</t>
+          <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
-        <v>510</v>
+        <v>852</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>''Insadder!'' - Instrument européen d'aide à l'exportation</t>
+          <t>Pérennité et autonomisation de la Société Civile tunisienne</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
-          <t>INSADDER</t>
+          <t>TAZ'IZ</t>
         </is>
       </c>
       <c r="D31" s="0" t="n">
-        <v>410052</v>
+        <v>451224</v>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F31" s="2">
-        <v>43844.0</v>
+        <v>45282.0</v>
       </c>
       <c r="G31" s="2">
-        <v>46704.0</v>
+        <v>46377.0</v>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
-          <t>presque 8 ans</t>
+          <t>presque 3 ans</t>
         </is>
       </c>
       <c r="I31" s="0" t="n">
-        <v>7250000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="J31" s="0" t="n">
-        <v>8328333</v>
+        <v>842235</v>
       </c>
       <c r="K31" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
-          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
+          <t>Groupe SOS - Groupe SOS PULSE Tunisie</t>
         </is>
       </c>
       <c r="N31" s="0"/>
       <c r="O31" s="0" t="inlineStr">
         <is>
-          <t>Développement économique et appui au secteur privé</t>
+          <t>Droits humains et société civile</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
-        <v>852</v>
+        <v>707</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Pérennité et autonomisation de la Société Civile tunisienne</t>
+          <t>Appui budgétaire du programme d´appui à l´inclusion sociale en Tunisie</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t>TAZ'IZ</t>
+          <t>PAIS</t>
         </is>
       </c>
       <c r="D32" s="0" t="n">
-        <v>451224</v>
+        <v>418579</v>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F32" s="2">
-        <v>45282.0</v>
+        <v>44057.0</v>
       </c>
       <c r="G32" s="2">
-        <v>46377.0</v>
+        <v>46247.0</v>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
-          <t>presque 3 ans</t>
+          <t>presque 6 ans</t>
         </is>
       </c>
       <c r="I32" s="0" t="n">
-        <v>800000.0</v>
+        <v>78000000.0</v>
       </c>
       <c r="J32" s="0" t="n">
-        <v>842235</v>
+        <v>78000000</v>
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
-          <t>Groupe SOS - Groupe SOS PULSE Tunisie</t>
+          <t>GVT Tun - République Tunisienne</t>
         </is>
       </c>
       <c r="N32" s="0"/>
       <c r="O32" s="0" t="inlineStr">
         <is>
-          <t>Droits humains et société civile</t>
+          <t>Développement régional et local</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>707</v>
+        <v>520</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>Appui budgétaire du programme d´appui à l´inclusion sociale en Tunisie</t>
+          <t>ASIMA TUNIS : Planification Stratégique et gouvernance multiniveau pour une ville métropolitaine résiliente</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>PAIS</t>
+          <t>ASIMA TUNIS</t>
         </is>
       </c>
       <c r="D33" s="0" t="n">
-        <v>418579</v>
+        <v>408987</v>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F33" s="2">
-        <v>44057.0</v>
+        <v>43862.0</v>
       </c>
       <c r="G33" s="2">
-        <v>46247.0</v>
+        <v>46234.0</v>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
-          <t>presque 6 ans</t>
+          <t>plus de 6 ans</t>
         </is>
       </c>
       <c r="I33" s="0" t="n">
-        <v>78000000.0</v>
+        <v>2550546.0</v>
       </c>
       <c r="J33" s="0" t="n">
-        <v>78000000</v>
+        <v>2550546</v>
       </c>
       <c r="K33" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L33" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
-          <t>GVT Tun - République Tunisienne</t>
+          <t>MEDCITIES</t>
         </is>
       </c>
       <c r="N33" s="0"/>
       <c r="O33" s="0" t="inlineStr">
         <is>
           <t>Développement régional et local</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>520</v>
+        <v>896</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>ASIMA TUNIS : Planification Stratégique et gouvernance multiniveau pour une ville métropolitaine résiliente</t>
+          <t>Appui à la Cour des comptes dans la mise en oeuvre de son plan stratégique 2022-2026</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t>ASIMA TUNIS</t>
+          <t/>
         </is>
       </c>
       <c r="D34" s="0" t="n">
-        <v>408987</v>
+        <v>456426</v>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F34" s="2">
-        <v>43862.0</v>
+        <v>45551.0</v>
       </c>
       <c r="G34" s="2">
-        <v>46234.0</v>
+        <v>46645.0</v>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
-          <t>plus de 6 ans</t>
+          <t>presque 3 ans</t>
         </is>
       </c>
       <c r="I34" s="0" t="n">
-        <v>2550546.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="J34" s="0" t="n">
-        <v>2550546</v>
+        <v>2092464</v>
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
-          <t>MEDCITIES</t>
+          <t>UNDP - UNITED NATIONS DEVELOPMENT PROGRAMME</t>
         </is>
       </c>
       <c r="N34" s="0"/>
       <c r="O34" s="0" t="inlineStr">
         <is>
-          <t>Développement régional et local</t>
+          <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>896</v>
+        <v>752</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Cour des comptes dans la mise en oeuvre de son plan stratégique 2022-2026</t>
+          <t>NABEUL Ville Verte</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>NVV</t>
         </is>
       </c>
       <c r="D35" s="0" t="n">
-        <v>456426</v>
+        <v>429924</v>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F35" s="2">
-        <v>45551.0</v>
+        <v>44652.0</v>
       </c>
       <c r="G35" s="2">
-        <v>46645.0</v>
+        <v>46323.0</v>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
-          <t>presque 3 ans</t>
+          <t>plus de 4 ans</t>
         </is>
       </c>
       <c r="I35" s="0" t="n">
-        <v>2000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="J35" s="0" t="n">
-        <v>2092464</v>
+        <v>7000204</v>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
-          <t>UNDP - UNITED NATIONS DEVELOPMENT PROGRAMME</t>
+          <t>ICU - Istituto per la Cooperazione Universitaria Onlus Associazione</t>
         </is>
       </c>
       <c r="N35" s="0"/>
       <c r="O35" s="0" t="inlineStr">
         <is>
-          <t>Développement économique et appui au secteur privé</t>
+          <t>Changement climatique et énergie</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
         <v>671</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>Valorisation du patrimoine culturel dans l'offre touristique</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>TW</t>
         </is>
       </c>
       <c r="D36" s="0" t="n">
         <v>407507</v>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
@@ -3898,51 +3898,51 @@
       <c r="O57" s="0" t="inlineStr">
         <is>
           <t>Démocratie et gouvernance</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
         <v>716</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
           <t>Valoriser les potentialités touristiques, les savoir-faire et les terroirs avec le réseau Initiative Tunisie</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>Initiative TN</t>
         </is>
       </c>
       <c r="D58" s="0" t="n">
         <v>421418</v>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="F58" s="2">
         <v>44197.0</v>
       </c>
       <c r="G58" s="2">
         <v>46203.0</v>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
           <t>plus de 5 ans</t>
         </is>
       </c>
       <c r="I58" s="0" t="n">
         <v>2411166.0</v>
       </c>
       <c r="J58" s="0" t="n">
         <v>2411166</v>
       </c>
       <c r="K58" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
@@ -4508,51 +4508,51 @@
       <c r="O67" s="0" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
         <v>669</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
           <t>Renforcement des chaînes de valeurs dans les domaines de l'artisanat et du design</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>Creative Tunisia 1.0</t>
         </is>
       </c>
       <c r="D68" s="0" t="n">
         <v>407506</v>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="F68" s="2">
         <v>43709.0</v>
       </c>
       <c r="G68" s="2">
         <v>46203.0</v>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
           <t>presque 7 ans</t>
         </is>
       </c>
       <c r="I68" s="0" t="n">
         <v>8500000.0</v>
       </c>
       <c r="J68" s="0" t="n">
         <v>9000000</v>
       </c>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
@@ -4874,51 +4874,51 @@
       <c r="O73" s="0" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
         <v>853</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
           <t>Société civile pour un Tourisme Alternatif Novateur et Inclusif en Tunisie</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>TANIT</t>
         </is>
       </c>
       <c r="D74" s="0" t="n">
         <v>451233</v>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="F74" s="2">
         <v>45292.0</v>
       </c>
       <c r="G74" s="2">
         <v>46203.0</v>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
           <t>plus de 2 ans</t>
         </is>
       </c>
       <c r="I74" s="0" t="n">
         <v>800000.0</v>
       </c>
       <c r="J74" s="0" t="n">
         <v>1067341</v>
       </c>
       <c r="K74" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
@@ -7042,155 +7042,155 @@
         </is>
       </c>
       <c r="O15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P15" s="0" t="inlineStr">
         <is>
           <t>GVT Tun - République Tunisienne (2961538.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>752</v>
+        <v>862</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>NABEUL Ville Verte</t>
+          <t>NesTounes - Vers un espace public tunisien informé, inclusif et pluraliste : garantir la place des droits socio-économiques dans la couverture médiatique</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>NVV</t>
+          <t/>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
-          <t>ICU - Istituto per la Cooperazione Universitaria Onlus Associazione</t>
+          <t>RSF - Association Reporters Sans Frontieres</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t>ISETN - L’Institut Supérieur des Etudes Technologiques de Nabeul</t>
+          <t/>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
-          <t>AL Nabeul - La Commune de NABEUL</t>
+          <t/>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P16" s="0" t="inlineStr">
         <is>
-          <t>ICU - Istituto per la Cooperazione Universitaria Onlus Associazione (3500204.0 EUR - don)</t>
+          <t>RSF - Association Reporters Sans Frontieres (172906.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>862</v>
+        <v>577</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>NesTounes - Vers un espace public tunisien informé, inclusif et pluraliste : garantir la place des droits socio-économiques dans la couverture médiatique</t>
+          <t>Programme intégré pour la dépollution du lac de Bizerte</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Lake Bizerte</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
-          <t>RSF - Association Reporters Sans Frontieres</t>
+          <t>EIB - EUROPEAN INVESTMENT BANK</t>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
           <t/>
@@ -7206,81 +7206,81 @@
           <t/>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P17" s="0" t="inlineStr">
         <is>
-          <t>RSF - Association Reporters Sans Frontieres (172906.0 EUR - don)</t>
+          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT (21800000.0 EUR - pret)</t>
         </is>
       </c>
       <c r="Q17" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>EIB - EUROPEAN INVESTMENT BANK (40000000.0 EUR - pret)</t>
         </is>
       </c>
       <c r="R17" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GVT Tun - République Tunisienne (5115000.0 EUR - don)</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>577</v>
+        <v>761</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Programme intégré pour la dépollution du lac de Bizerte</t>
+          <t>Elargir la Couverture Sanitaire Universelle dans le cadre de l'Appui à l'inclusion sociale en Tunisie</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t>Lake Bizerte</t>
+          <t/>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
-          <t>EIB - EUROPEAN INVESTMENT BANK</t>
+          <t>OMS - Organistation Mondiale de la Santé</t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t/>
@@ -7296,86 +7296,86 @@
           <t/>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P18" s="0" t="inlineStr">
         <is>
-          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT (21800000.0 EUR - pret)</t>
+          <t>OMS - Organistation Mondiale de la Santé (98842.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q18" s="0" t="inlineStr">
         <is>
-          <t>EIB - EUROPEAN INVESTMENT BANK (40000000.0 EUR - pret)</t>
+          <t/>
         </is>
       </c>
       <c r="R18" s="0" t="inlineStr">
         <is>
-          <t>GVT Tun - République Tunisienne (5115000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>761</v>
+        <v>1015</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>Elargir la Couverture Sanitaire Universelle dans le cadre de l'Appui à l'inclusion sociale en Tunisie</t>
+          <t>REDEVAB</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
-          <t>OMS - Organistation Mondiale de la Santé</t>
+          <t>OECD - ORGANISATION FOR ECONOMIC CO-OPERATION AND DEVELOPMENT</t>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>OECD - ORGANISATION FOR ECONOMIC CO-OPERATION AND DEVELOPMENT</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J19" s="0" t="inlineStr">
         <is>
           <t/>
@@ -7386,86 +7386,86 @@
           <t/>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P19" s="0" t="inlineStr">
         <is>
-          <t>OMS - Organistation Mondiale de la Santé (98842.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="Q19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>1015</v>
+        <v>758</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>REDEVAB</t>
+          <t>Amélioration de la performance énergétique des établissements de santé de Gafsa et Sidi Bouzid</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
-          <t>OECD - ORGANISATION FOR ECONOMIC CO-OPERATION AND DEVELOPMENT</t>
+          <t>AFD - Agence Française de Développement</t>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
-          <t>OECD - ORGANISATION FOR ECONOMIC CO-OPERATION AND DEVELOPMENT</t>
+          <t/>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J20" s="0" t="inlineStr">
         <is>
           <t/>
@@ -7476,86 +7476,86 @@
           <t/>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P20" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>AFD - Agence Française de Développement (76000000.0 EUR - pret)</t>
         </is>
       </c>
       <c r="Q20" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>AFD - Agence Française de Développement (80000000.0 EUR - don)</t>
         </is>
       </c>
       <c r="R20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>758</v>
+        <v>748</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Amélioration de la performance énergétique des établissements de santé de Gafsa et Sidi Bouzid</t>
+          <t>Appui à la Modernisation de l’Industrie Tunisienne</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>AMIT</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement</t>
+          <t>GIZ - Coopération Allemande</t>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GIZ - Coopération Allemande</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
           <t/>
@@ -7566,86 +7566,86 @@
           <t/>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P21" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement (76000000.0 EUR - pret)</t>
+          <t>BMZ - Ministère Fédéral Allemand de la Coopération Economique et du Développement (1658319.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q21" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement (80000000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="R21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>748</v>
+        <v>731</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Modernisation de l’Industrie Tunisienne</t>
+          <t>Projet de réforme et de restructuration de la STEG</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>AMIT</t>
+          <t>STEG</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
-          <t>GIZ - Coopération Allemande</t>
+          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
-          <t>GIZ - Coopération Allemande</t>
+          <t/>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
           <t/>
@@ -7656,81 +7656,81 @@
           <t/>
         </is>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P22" s="0" t="inlineStr">
         <is>
-          <t>BMZ - Ministère Fédéral Allemand de la Coopération Economique et du Développement (1658319.0 EUR - don)</t>
+          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT (302110000.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>731</v>
+        <v>842</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>Projet de réforme et de restructuration de la STEG</t>
+          <t>Greenov'i</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>STEG</t>
+          <t>Greenov'i</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
-          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
+          <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE</t>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
           <t/>
@@ -7746,81 +7746,81 @@
           <t/>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P23" s="0" t="inlineStr">
         <is>
-          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT (302110000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="Q23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>842</v>
+        <v>515</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>EU4innovation</t>
+          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>Greenov'i</t>
+          <t>IRADA</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
-          <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE</t>
+          <t>ATFP - AGENCE TUNISIENNE DE FORMATION PROFESSIONNELLE</t>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
           <t/>
@@ -7852,65 +7852,65 @@
         </is>
       </c>
       <c r="O24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
-        <v>515</v>
+        <v>728</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
+          <t>VALorisation de l’Eau URbain à travers des actions et instruments innovateurs</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
-          <t>IRADA</t>
+          <t>VALEUR-Gabes</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
-          <t>ATFP - AGENCE TUNISIENNE DE FORMATION PROFESSIONNELLE</t>
+          <t>AMB - Area Metropolitana de Barcelona</t>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
           <t/>
@@ -7926,81 +7926,81 @@
           <t/>
         </is>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P25" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>MEDCITIES (42900.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q25" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>AMB - Area Metropolitana de Barcelona (116600.0 EUR - don)</t>
         </is>
       </c>
       <c r="R25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
-        <v>728</v>
+        <v>497</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>VALorisation de l’Eau URbain à travers des actions et instruments innovateurs</t>
+          <t>Initiative Pilote de Développement local Intégré</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t>VALEUR-Gabes</t>
+          <t>IPDLI</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
-          <t>AMB - Area Metropolitana de Barcelona</t>
+          <t>AFD - Agence Française de Développement</t>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
           <t/>
@@ -8016,81 +8016,81 @@
           <t/>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P26" s="0" t="inlineStr">
         <is>
-          <t>MEDCITIES (42900.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="Q26" s="0" t="inlineStr">
         <is>
-          <t>AMB - Area Metropolitana de Barcelona (116600.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="R26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="n">
-        <v>497</v>
+        <v>710</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>Initiative Pilote de Développement local Intégré</t>
+          <t>Contrat de performance de réforme sectorielle - Appui budgétaire du Programme d'appui au développement rural</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
-          <t>IPDLI</t>
+          <t/>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement</t>
+          <t>GVT Tun - République Tunisienne</t>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
           <t/>
@@ -8122,65 +8122,65 @@
         </is>
       </c>
       <c r="O27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="n">
-        <v>710</v>
+        <v>921</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>Contrat de performance de réforme sectorielle - Appui budgétaire du Programme d'appui au développement rural</t>
+          <t>Appui au Ministère de l'Economie et de la Planification de la Tunisie pour le suivi du Programme d'Appui à la Gouvernance Economique</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
-          <t>GVT Tun - République Tunisienne</t>
+          <t>IBF IMPACT SRL'</t>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
           <t/>
@@ -8212,65 +8212,65 @@
         </is>
       </c>
       <c r="O28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
-        <v>921</v>
+        <v>832</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>Appui au Ministère de l'Economie et de la Planification de la Tunisie pour le suivi du Programme d'Appui à la Gouvernance Economique</t>
+          <t>Marsad Baladia : Ancrage du processus de décentralisation et consolidation de la démocratie locale</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>MarsadBaladia</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
-          <t>IBF IMPACT SRL'</t>
+          <t>AL BAWSALA - AL BAWSALA</t>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
           <t/>
@@ -8302,65 +8302,65 @@
         </is>
       </c>
       <c r="O29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
-        <v>832</v>
+        <v>510</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>Marsad Baladia : Ancrage du processus de décentralisation et consolidation de la démocratie locale</t>
+          <t>''Insadder!'' - Instrument européen d'aide à l'exportation</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
-          <t>MarsadBaladia</t>
+          <t>INSADDER</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
-          <t>AL BAWSALA - AL BAWSALA</t>
+          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
           <t/>
@@ -8376,81 +8376,81 @@
           <t/>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P30" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT (1078333.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
-        <v>510</v>
+        <v>852</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>''Insadder!'' - Instrument européen d'aide à l'exportation</t>
+          <t>Pérennité et autonomisation de la Société Civile tunisienne</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
-          <t>INSADDER</t>
+          <t>TAZ'IZ</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
-          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
+          <t>Groupe SOS - Groupe SOS PULSE Tunisie</t>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
           <t/>
@@ -8466,81 +8466,81 @@
           <t/>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P31" s="0" t="inlineStr">
         <is>
-          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT (1078333.0 EUR - don)</t>
+          <t>Groupe SOS - Groupe SOS PULSE Tunisie (42235.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
-        <v>852</v>
+        <v>707</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Pérennité et autonomisation de la Société Civile tunisienne</t>
+          <t>Appui budgétaire du programme d´appui à l´inclusion sociale en Tunisie</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t>TAZ'IZ</t>
+          <t>PAIS</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
-          <t>Groupe SOS - Groupe SOS PULSE Tunisie</t>
+          <t>GVT Tun - République Tunisienne</t>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
           <t/>
@@ -8556,81 +8556,81 @@
           <t/>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P32" s="0" t="inlineStr">
         <is>
-          <t>Groupe SOS - Groupe SOS PULSE Tunisie (42235.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="Q32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>707</v>
+        <v>520</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>Appui budgétaire du programme d´appui à l´inclusion sociale en Tunisie</t>
+          <t>ASIMA TUNIS : Planification Stratégique et gouvernance multiniveau pour une ville métropolitaine résiliente</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>PAIS</t>
+          <t>ASIMA TUNIS</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
-          <t>GVT Tun - République Tunisienne</t>
+          <t>MEDCITIES</t>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
           <t/>
@@ -8662,65 +8662,65 @@
         </is>
       </c>
       <c r="O33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>520</v>
+        <v>896</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>ASIMA TUNIS : Planification Stratégique et gouvernance multiniveau pour une ville métropolitaine résiliente</t>
+          <t>Appui à la Cour des comptes dans la mise en oeuvre de son plan stratégique 2022-2026</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t>ASIMA TUNIS</t>
+          <t/>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
-          <t>MEDCITIES</t>
+          <t>UNDP - UNITED NATIONS DEVELOPMENT PROGRAMME</t>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
           <t/>
@@ -8736,141 +8736,141 @@
           <t/>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P34" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>UNDP - UNITED NATIONS DEVELOPMENT PROGRAMME (92464.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>896</v>
+        <v>752</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Cour des comptes dans la mise en oeuvre de son plan stratégique 2022-2026</t>
+          <t>NABEUL Ville Verte</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>NVV</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
-          <t>UNDP - UNITED NATIONS DEVELOPMENT PROGRAMME</t>
+          <t>ICU - Istituto per la Cooperazione Universitaria Onlus Associazione</t>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ISETN - L’Institut Supérieur des Etudes Technologiques de Nabeul</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>AL Nabeul - La Commune de NABEUL</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P35" s="0" t="inlineStr">
         <is>
-          <t>UNDP - UNITED NATIONS DEVELOPMENT PROGRAMME (92464.0 EUR - don)</t>
+          <t>ICU - Istituto per la Cooperazione Universitaria Onlus Associazione (3500204.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
         <v>671</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>Valorisation du patrimoine culturel dans l'offre touristique</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>TW</t>
@@ -13904,625 +13904,625 @@
           <t>Contribution financière à la participation de la Tunisie au programme Horizon Europe</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t>Education, recherche, innovation</t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F15" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G15" s="0"/>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>752</v>
+        <v>862</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>NABEUL Ville Verte</t>
+          <t>NesTounes - Vers un espace public tunisien informé, inclusif et pluraliste : garantir la place des droits socio-économiques dans la couverture médiatique</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>NVV</t>
+          <t/>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
-          <t>Changement climatique et énergie</t>
+          <t>Médias &amp; Culture</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F16" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G16" s="0"/>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>862</v>
+        <v>577</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>NesTounes - Vers un espace public tunisien informé, inclusif et pluraliste : garantir la place des droits socio-économiques dans la couverture médiatique</t>
+          <t>Programme intégré pour la dépollution du lac de Bizerte</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Lake Bizerte</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
-          <t>Médias &amp; Culture</t>
+          <t>Environnement, développement durable et eau</t>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F17" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G17" s="0"/>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>577</v>
+        <v>761</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Programme intégré pour la dépollution du lac de Bizerte</t>
+          <t>Elargir la Couverture Sanitaire Universelle dans le cadre de l'Appui à l'inclusion sociale en Tunisie</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t>Lake Bizerte</t>
+          <t/>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
-          <t>Environnement, développement durable et eau</t>
+          <t>Santé</t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F18" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G18" s="0"/>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>761</v>
+        <v>1015</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>Elargir la Couverture Sanitaire Universelle dans le cadre de l'Appui à l'inclusion sociale en Tunisie</t>
+          <t>REDEVAB</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
-          <t>Santé</t>
+          <t>Démocratie et gouvernance</t>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F19" s="0" t="n">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="G19" s="0"/>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>1015</v>
+        <v>758</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>REDEVAB</t>
+          <t>Amélioration de la performance énergétique des établissements de santé de Gafsa et Sidi Bouzid</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
-          <t>Démocratie et gouvernance</t>
+          <t>Changement climatique et énergie</t>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F20" s="0" t="n">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="G20" s="0"/>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>758</v>
+        <v>748</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Amélioration de la performance énergétique des établissements de santé de Gafsa et Sidi Bouzid</t>
+          <t>Appui à la Modernisation de l’Industrie Tunisienne</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>AMIT</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
-          <t>Changement climatique et énergie</t>
+          <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F21" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G21" s="0"/>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>748</v>
+        <v>731</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Modernisation de l’Industrie Tunisienne</t>
+          <t>Projet de réforme et de restructuration de la STEG</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>AMIT</t>
+          <t>STEG</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
-          <t>Développement économique et appui au secteur privé</t>
+          <t>Changement climatique et énergie</t>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F22" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G22" s="0"/>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>731</v>
+        <v>842</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>Projet de réforme et de restructuration de la STEG</t>
+          <t>Greenov'i</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>STEG</t>
+          <t>Greenov'i</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
-          <t>Changement climatique et énergie</t>
+          <t>Environnement, développement durable et eau</t>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F23" s="0" t="n">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="G23" s="0"/>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>842</v>
+        <v>515</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>EU4innovation</t>
+          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>Greenov'i</t>
+          <t>IRADA</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
-          <t>Environnement, développement durable et eau</t>
+          <t>Emploi et formation professionnelle</t>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F24" s="0" t="n">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="G24" s="0"/>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
-        <v>515</v>
+        <v>728</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
+          <t>VALorisation de l’Eau URbain à travers des actions et instruments innovateurs</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
-          <t>IRADA</t>
+          <t>VALEUR-Gabes</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
-          <t>Emploi et formation professionnelle</t>
+          <t>Environnement, développement durable et eau</t>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F25" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G25" s="0"/>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
-        <v>728</v>
+        <v>497</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>VALorisation de l’Eau URbain à travers des actions et instruments innovateurs</t>
+          <t>Initiative Pilote de Développement local Intégré</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t>VALEUR-Gabes</t>
+          <t>IPDLI</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
-          <t>Environnement, développement durable et eau</t>
+          <t>Développement régional et local</t>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F26" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G26" s="0"/>
     </row>
     <row r="27">
       <c r="A27" s="0" t="n">
-        <v>497</v>
+        <v>710</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>Initiative Pilote de Développement local Intégré</t>
+          <t>Contrat de performance de réforme sectorielle - Appui budgétaire du Programme d'appui au développement rural</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
-          <t>IPDLI</t>
+          <t/>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t>Développement régional et local</t>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F27" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G27" s="0"/>
     </row>
     <row r="28">
       <c r="A28" s="0" t="n">
-        <v>710</v>
+        <v>921</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>Contrat de performance de réforme sectorielle - Appui budgétaire du Programme d'appui au développement rural</t>
+          <t>Appui au Ministère de l'Economie et de la Planification de la Tunisie pour le suivi du Programme d'Appui à la Gouvernance Economique</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
-          <t>Développement régional et local</t>
+          <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F28" s="0" t="n">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="G28" s="0"/>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
-        <v>921</v>
+        <v>832</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>Appui au Ministère de l'Economie et de la Planification de la Tunisie pour le suivi du Programme d'Appui à la Gouvernance Economique</t>
+          <t>Marsad Baladia : Ancrage du processus de décentralisation et consolidation de la démocratie locale</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>MarsadBaladia</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
-          <t>Développement économique et appui au secteur privé</t>
+          <t>Développement régional et local</t>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F29" s="0" t="n">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="G29" s="0"/>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
-        <v>832</v>
+        <v>510</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>Marsad Baladia : Ancrage du processus de décentralisation et consolidation de la démocratie locale</t>
+          <t>''Insadder!'' - Instrument européen d'aide à l'exportation</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
-          <t>MarsadBaladia</t>
+          <t>INSADDER</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
-          <t>Développement régional et local</t>
+          <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F30" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G30" s="0"/>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
-        <v>510</v>
+        <v>852</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>''Insadder!'' - Instrument européen d'aide à l'exportation</t>
+          <t>Pérennité et autonomisation de la Société Civile tunisienne</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
-          <t>INSADDER</t>
+          <t>TAZ'IZ</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
-          <t>Développement économique et appui au secteur privé</t>
+          <t>Droits humains et société civile</t>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F31" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G31" s="0"/>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
-        <v>852</v>
+        <v>707</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Pérennité et autonomisation de la Société Civile tunisienne</t>
+          <t>Appui budgétaire du programme d´appui à l´inclusion sociale en Tunisie</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t>TAZ'IZ</t>
+          <t>PAIS</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
-          <t>Droits humains et société civile</t>
+          <t>Développement régional et local</t>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F32" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G32" s="0"/>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>707</v>
+        <v>520</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>Appui budgétaire du programme d´appui à l´inclusion sociale en Tunisie</t>
+          <t>ASIMA TUNIS : Planification Stratégique et gouvernance multiniveau pour une ville métropolitaine résiliente</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>PAIS</t>
+          <t>ASIMA TUNIS</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t>Développement régional et local</t>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F33" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G33" s="0"/>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>520</v>
+        <v>896</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>ASIMA TUNIS : Planification Stratégique et gouvernance multiniveau pour une ville métropolitaine résiliente</t>
+          <t>Appui à la Cour des comptes dans la mise en oeuvre de son plan stratégique 2022-2026</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t>ASIMA TUNIS</t>
+          <t/>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
-          <t>Développement régional et local</t>
+          <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F34" s="0" t="n">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="G34" s="0"/>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>896</v>
+        <v>752</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Cour des comptes dans la mise en oeuvre de son plan stratégique 2022-2026</t>
+          <t>NABEUL Ville Verte</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>NVV</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
-          <t>Développement économique et appui au secteur privé</t>
+          <t>Changement climatique et énergie</t>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F35" s="0" t="n">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="G35" s="0"/>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
         <v>671</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>Valorisation du patrimoine culturel dans l'offre touristique</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>TW</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t>Médias &amp; Culture</t>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
@@ -17347,1539 +17347,1539 @@
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E37" s="0"/>
       <c r="F37" s="0"/>
       <c r="G37" s="0"/>
       <c r="H37" s="0"/>
       <c r="I37" s="0"/>
       <c r="J37" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="n">
-        <v>752</v>
+        <v>862</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>NABEUL Ville Verte</t>
+          <t>NesTounes - Vers un espace public tunisien informé, inclusif et pluraliste : garantir la place des droits socio-économiques dans la couverture médiatique</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
-          <t>NVV</t>
+          <t/>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E38" s="0" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="E38" s="0"/>
+      <c r="F38" s="0"/>
       <c r="G38" s="0"/>
-      <c r="H38" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H38" s="0"/>
+      <c r="I38" s="0"/>
       <c r="J38" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="n">
-        <v>862</v>
+        <v>577</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>NesTounes - Vers un espace public tunisien informé, inclusif et pluraliste : garantir la place des droits socio-économiques dans la couverture médiatique</t>
+          <t>Programme intégré pour la dépollution du lac de Bizerte</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Lake Bizerte</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E39" s="0"/>
       <c r="F39" s="0"/>
       <c r="G39" s="0"/>
-      <c r="H39" s="0"/>
-      <c r="I39" s="0"/>
+      <c r="H39" s="0" t="n">
+        <v>37.186994</v>
+      </c>
+      <c r="I39" s="0" t="n">
+        <v>9.857577</v>
+      </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="n">
         <v>577</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>Programme intégré pour la dépollution du lac de Bizerte</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>Lake Bizerte</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E40" s="0"/>
+      <c r="E40" s="0" t="inlineStr">
+        <is>
+          <t>Bizerte</t>
+        </is>
+      </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0"/>
       <c r="H40" s="0" t="n">
-        <v>37.186994</v>
+        <v>37.079</v>
       </c>
       <c r="I40" s="0" t="n">
-        <v>9.857577</v>
+        <v>9.617186</v>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
-        <v>577</v>
+        <v>761</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>Programme intégré pour la dépollution du lac de Bizerte</t>
+          <t>Elargir la Couverture Sanitaire Universelle dans le cadre de l'Appui à l'inclusion sociale en Tunisie</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
-          <t>Lake Bizerte</t>
+          <t/>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E41" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E41" s="0"/>
       <c r="F41" s="0"/>
       <c r="G41" s="0"/>
-      <c r="H41" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H41" s="0"/>
+      <c r="I41" s="0"/>
       <c r="J41" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>761</v>
+        <v>1015</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>Elargir la Couverture Sanitaire Universelle dans le cadre de l'Appui à l'inclusion sociale en Tunisie</t>
+          <t>REDEVAB</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E42" s="0"/>
       <c r="F42" s="0"/>
       <c r="G42" s="0"/>
       <c r="H42" s="0"/>
       <c r="I42" s="0"/>
       <c r="J42" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
-        <v>1015</v>
+        <v>758</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>REDEVAB</t>
+          <t>Amélioration de la performance énergétique des établissements de santé de Gafsa et Sidi Bouzid</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E43" s="0"/>
+      <c r="E43" s="0" t="inlineStr">
+        <is>
+          <t>Sidi Bouzid</t>
+        </is>
+      </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0"/>
-      <c r="H43" s="0"/>
-      <c r="I43" s="0"/>
+      <c r="H43" s="0" t="n">
+        <v>34.866</v>
+      </c>
+      <c r="I43" s="0" t="n">
+        <v>9.550143</v>
+      </c>
       <c r="J43" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
         <v>758</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
           <t>Amélioration de la performance énergétique des établissements de santé de Gafsa et Sidi Bouzid</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>Sidi Bouzid</t>
+          <t>Gafsa</t>
         </is>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0"/>
       <c r="H44" s="0" t="n">
-        <v>34.866</v>
+        <v>34.402</v>
       </c>
       <c r="I44" s="0" t="n">
-        <v>9.550143</v>
+        <v>8.771458</v>
       </c>
       <c r="J44" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
-        <v>758</v>
+        <v>748</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>Amélioration de la performance énergétique des établissements de santé de Gafsa et Sidi Bouzid</t>
+          <t>Appui à la Modernisation de l’Industrie Tunisienne</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>AMIT</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E45" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E45" s="0"/>
       <c r="F45" s="0"/>
       <c r="G45" s="0"/>
-      <c r="H45" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H45" s="0"/>
+      <c r="I45" s="0"/>
       <c r="J45" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
-        <v>748</v>
+        <v>731</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Modernisation de l’Industrie Tunisienne</t>
+          <t>Projet de réforme et de restructuration de la STEG</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
-          <t>AMIT</t>
+          <t>STEG</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E46" s="0"/>
       <c r="F46" s="0"/>
       <c r="G46" s="0"/>
       <c r="H46" s="0"/>
       <c r="I46" s="0"/>
       <c r="J46" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="n">
-        <v>731</v>
+        <v>842</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>Projet de réforme et de restructuration de la STEG</t>
+          <t>Greenov'i</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
-          <t>STEG</t>
+          <t>Greenov'i</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E47" s="0"/>
       <c r="F47" s="0"/>
       <c r="G47" s="0"/>
       <c r="H47" s="0"/>
       <c r="I47" s="0"/>
       <c r="J47" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="n">
-        <v>842</v>
+        <v>515</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>EU4innovation</t>
+          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
-          <t>Greenov'i</t>
+          <t>IRADA</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E48" s="0"/>
       <c r="F48" s="0"/>
       <c r="G48" s="0"/>
-      <c r="H48" s="0"/>
-      <c r="I48" s="0"/>
+      <c r="H48" s="0" t="n">
+        <v>36.812791</v>
+      </c>
+      <c r="I48" s="0" t="n">
+        <v>10.180912</v>
+      </c>
       <c r="J48" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="n">
         <v>515</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
           <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>IRADA</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E49" s="0"/>
+      <c r="E49" s="0" t="inlineStr">
+        <is>
+          <t>Jendouba</t>
+        </is>
+      </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0"/>
       <c r="H49" s="0" t="n">
-        <v>36.812791</v>
+        <v>36.634</v>
       </c>
       <c r="I49" s="0" t="n">
-        <v>10.180912</v>
+        <v>8.702096</v>
       </c>
       <c r="J49" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
         <v>515</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
           <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>IRADA</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>Jendouba</t>
+          <t>Sfax</t>
         </is>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0"/>
       <c r="H50" s="0" t="n">
-        <v>36.634</v>
+        <v>34.768</v>
       </c>
       <c r="I50" s="0" t="n">
-        <v>8.702096</v>
+        <v>10.381668</v>
       </c>
       <c r="J50" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
         <v>515</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
           <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>IRADA</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>Sfax</t>
+          <t>Gabes</t>
         </is>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0"/>
       <c r="H51" s="0" t="n">
-        <v>34.768</v>
+        <v>33.781</v>
       </c>
       <c r="I51" s="0" t="n">
-        <v>10.381668</v>
+        <v>9.793114</v>
       </c>
       <c r="J51" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
         <v>515</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
           <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>IRADA</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
-          <t>Gabes</t>
+          <t>Gafsa</t>
         </is>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0"/>
       <c r="H52" s="0" t="n">
-        <v>33.781</v>
+        <v>34.402</v>
       </c>
       <c r="I52" s="0" t="n">
-        <v>9.793114</v>
+        <v>8.771458</v>
       </c>
       <c r="J52" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
         <v>515</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
           <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>IRADA</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>Gafsa</t>
+          <t>Mednine</t>
         </is>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0"/>
       <c r="H53" s="0" t="n">
-        <v>34.402</v>
+        <v>33.146</v>
       </c>
       <c r="I53" s="0" t="n">
-        <v>8.771458</v>
+        <v>10.882384</v>
       </c>
       <c r="J53" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
         <v>515</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
           <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>IRADA</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
-          <t>Mednine</t>
+          <t>Kasserine</t>
         </is>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0"/>
       <c r="H54" s="0" t="n">
-        <v>33.146</v>
+        <v>35.218</v>
       </c>
       <c r="I54" s="0" t="n">
-        <v>10.882384</v>
+        <v>8.753083</v>
       </c>
       <c r="J54" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
         <v>515</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
           <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>IRADA</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>Kasserine</t>
+          <t>Sidi Bouzid</t>
         </is>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0"/>
       <c r="H55" s="0" t="n">
-        <v>35.218</v>
+        <v>34.866</v>
       </c>
       <c r="I55" s="0" t="n">
-        <v>8.753083</v>
+        <v>9.550143</v>
       </c>
       <c r="J55" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
         <v>515</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
           <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>IRADA</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>Sidi Bouzid</t>
+          <t>Bizerte</t>
         </is>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0"/>
       <c r="H56" s="0" t="n">
-        <v>34.866</v>
+        <v>37.079</v>
       </c>
       <c r="I56" s="0" t="n">
-        <v>9.550143</v>
+        <v>9.617186</v>
       </c>
       <c r="J56" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
-        <v>515</v>
+        <v>728</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
+          <t>VALorisation de l’Eau URbain à travers des actions et instruments innovateurs</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
-          <t>IRADA</t>
+          <t>VALEUR-Gabes</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E57" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E57" s="0"/>
       <c r="F57" s="0"/>
       <c r="G57" s="0"/>
       <c r="H57" s="0" t="n">
-        <v>37.079</v>
+        <v>33.886021210455</v>
       </c>
       <c r="I57" s="0" t="n">
-        <v>9.617186</v>
+        <v>10.0991821289063</v>
       </c>
       <c r="J57" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
         <v>728</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
           <t>VALorisation de l’Eau URbain à travers des actions et instruments innovateurs</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>VALEUR-Gabes</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E58" s="0"/>
+      <c r="E58" s="0" t="inlineStr">
+        <is>
+          <t>Gabes</t>
+        </is>
+      </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0"/>
       <c r="H58" s="0" t="n">
-        <v>33.886021210455</v>
+        <v>33.781</v>
       </c>
       <c r="I58" s="0" t="n">
-        <v>10.0991821289063</v>
+        <v>9.793114</v>
       </c>
       <c r="J58" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>728</v>
+        <v>497</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>VALorisation de l’Eau URbain à travers des actions et instruments innovateurs</t>
+          <t>Initiative Pilote de Développement local Intégré</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
-          <t>VALEUR-Gabes</t>
+          <t>IPDLI</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>Gabes</t>
-[...2 lines deleted...]
-      <c r="F59" s="0"/>
+          <t>Gafsa</t>
+        </is>
+      </c>
+      <c r="F59" s="0" t="inlineStr">
+        <is>
+          <t>Gafsa</t>
+        </is>
+      </c>
       <c r="G59" s="0"/>
       <c r="H59" s="0" t="n">
-        <v>33.781</v>
+        <v>34.504568</v>
       </c>
       <c r="I59" s="0" t="n">
-        <v>9.793114</v>
+        <v>8.747416</v>
       </c>
       <c r="J59" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
         <v>497</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement local Intégré</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>Gafsa</t>
+          <t>Jendouba</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
-          <t>Gafsa</t>
+          <t>Jendouba</t>
         </is>
       </c>
       <c r="G60" s="0"/>
       <c r="H60" s="0" t="n">
-        <v>34.504568</v>
+        <v>36.512305</v>
       </c>
       <c r="I60" s="0" t="n">
-        <v>8.747416</v>
+        <v>8.716516</v>
       </c>
       <c r="J60" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
         <v>497</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement local Intégré</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>Jendouba</t>
+          <t>Kasserine</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
-          <t>Jendouba</t>
+          <t>Kasserine</t>
         </is>
       </c>
       <c r="G61" s="0"/>
       <c r="H61" s="0" t="n">
-        <v>36.512305</v>
+        <v>35.080484</v>
       </c>
       <c r="I61" s="0" t="n">
-        <v>8.716516</v>
+        <v>8.701984</v>
       </c>
       <c r="J61" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
         <v>497</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement local Intégré</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>Kasserine</t>
+          <t>Kebili</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
-          <t>Kasserine</t>
+          <t>Kebeli</t>
         </is>
       </c>
       <c r="G62" s="0"/>
       <c r="H62" s="0" t="n">
-        <v>35.080484</v>
+        <v>33.821893</v>
       </c>
       <c r="I62" s="0" t="n">
-        <v>8.701984</v>
+        <v>9.142861</v>
       </c>
       <c r="J62" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
         <v>497</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement local Intégré</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>Kebili</t>
+          <t>Tataouine</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
-          <t>Kebeli</t>
+          <t>Tataouine</t>
         </is>
       </c>
       <c r="G63" s="0"/>
       <c r="H63" s="0" t="n">
-        <v>33.821893</v>
+        <v>32.785777</v>
       </c>
       <c r="I63" s="0" t="n">
-        <v>9.142861</v>
+        <v>10.183415</v>
       </c>
       <c r="J63" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
         <v>497</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement local Intégré</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E64" s="0" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="E64" s="0"/>
+      <c r="F64" s="0"/>
       <c r="G64" s="0"/>
       <c r="H64" s="0" t="n">
-        <v>32.785777</v>
+        <v>36.834032</v>
       </c>
       <c r="I64" s="0" t="n">
-        <v>10.183415</v>
+        <v>10.242696</v>
       </c>
       <c r="J64" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>497</v>
+        <v>710</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>Initiative Pilote de Développement local Intégré</t>
+          <t>Contrat de performance de réforme sectorielle - Appui budgétaire du Programme d'appui au développement rural</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
-          <t>IPDLI</t>
+          <t/>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E65" s="0"/>
       <c r="F65" s="0"/>
       <c r="G65" s="0"/>
-      <c r="H65" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H65" s="0"/>
+      <c r="I65" s="0"/>
       <c r="J65" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>710</v>
+        <v>921</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>Contrat de performance de réforme sectorielle - Appui budgétaire du Programme d'appui au développement rural</t>
+          <t>Appui au Ministère de l'Economie et de la Planification de la Tunisie pour le suivi du Programme d'Appui à la Gouvernance Economique</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E66" s="0"/>
       <c r="F66" s="0"/>
       <c r="G66" s="0"/>
       <c r="H66" s="0"/>
       <c r="I66" s="0"/>
       <c r="J66" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>921</v>
+        <v>832</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Appui au Ministère de l'Economie et de la Planification de la Tunisie pour le suivi du Programme d'Appui à la Gouvernance Economique</t>
+          <t>Marsad Baladia : Ancrage du processus de décentralisation et consolidation de la démocratie locale</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>MarsadBaladia</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E67" s="0"/>
       <c r="F67" s="0"/>
       <c r="G67" s="0"/>
       <c r="H67" s="0"/>
       <c r="I67" s="0"/>
       <c r="J67" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>832</v>
+        <v>510</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Marsad Baladia : Ancrage du processus de décentralisation et consolidation de la démocratie locale</t>
+          <t>''Insadder!'' - Instrument européen d'aide à l'exportation</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
-          <t>MarsadBaladia</t>
+          <t>INSADDER</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E68" s="0"/>
       <c r="F68" s="0"/>
       <c r="G68" s="0"/>
       <c r="H68" s="0"/>
       <c r="I68" s="0"/>
       <c r="J68" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>510</v>
+        <v>852</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>''Insadder!'' - Instrument européen d'aide à l'exportation</t>
+          <t>Pérennité et autonomisation de la Société Civile tunisienne</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
-          <t>INSADDER</t>
+          <t>TAZ'IZ</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E69" s="0"/>
-      <c r="F69" s="0"/>
+      <c r="E69" s="0" t="inlineStr">
+        <is>
+          <t>Tunis</t>
+        </is>
+      </c>
+      <c r="F69" s="0" t="inlineStr">
+        <is>
+          <t>Tunis</t>
+        </is>
+      </c>
       <c r="G69" s="0"/>
-      <c r="H69" s="0"/>
-      <c r="I69" s="0"/>
+      <c r="H69" s="0" t="n">
+        <v>36.803739</v>
+      </c>
+      <c r="I69" s="0" t="n">
+        <v>10.165312</v>
+      </c>
       <c r="J69" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
         <v>852</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
           <t>Pérennité et autonomisation de la Société Civile tunisienne</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>TAZ'IZ</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>Tunis</t>
+          <t>Ben Arous</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
-          <t>Tunis</t>
+          <t>Ben Arous</t>
         </is>
       </c>
       <c r="G70" s="0"/>
       <c r="H70" s="0" t="n">
-        <v>36.803739</v>
+        <v>36.743445</v>
       </c>
       <c r="I70" s="0" t="n">
-        <v>10.165312</v>
+        <v>10.238308</v>
       </c>
       <c r="J70" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
         <v>852</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
           <t>Pérennité et autonomisation de la Société Civile tunisienne</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>TAZ'IZ</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>Ben Arous</t>
+          <t>Ariana</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
-          <t>Ben Arous</t>
+          <t>Ariana</t>
         </is>
       </c>
       <c r="G71" s="0"/>
       <c r="H71" s="0" t="n">
-        <v>36.743445</v>
+        <v>36.864048</v>
       </c>
       <c r="I71" s="0" t="n">
-        <v>10.238308</v>
+        <v>10.1691</v>
       </c>
       <c r="J71" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
         <v>852</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
           <t>Pérennité et autonomisation de la Société Civile tunisienne</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>TAZ'IZ</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>Ariana</t>
+          <t>Nabeul</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
-          <t>Ariana</t>
+          <t>Nabeul</t>
         </is>
       </c>
       <c r="G72" s="0"/>
       <c r="H72" s="0" t="n">
-        <v>36.864048</v>
+        <v>36.479137</v>
       </c>
       <c r="I72" s="0" t="n">
-        <v>10.1691</v>
+        <v>10.68019</v>
       </c>
       <c r="J72" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
         <v>852</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
           <t>Pérennité et autonomisation de la Société Civile tunisienne</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>TAZ'IZ</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>Nabeul</t>
+          <t>Zaghouan</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
-          <t>Nabeul</t>
+          <t>Zaghouan</t>
         </is>
       </c>
       <c r="G73" s="0"/>
       <c r="H73" s="0" t="n">
-        <v>36.479137</v>
+        <v>36.415077</v>
       </c>
       <c r="I73" s="0" t="n">
-        <v>10.68019</v>
+        <v>10.180743</v>
       </c>
       <c r="J73" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
         <v>852</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
           <t>Pérennité et autonomisation de la Société Civile tunisienne</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>TAZ'IZ</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>Zaghouan</t>
+          <t>Sousse</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
-          <t>Zaghouan</t>
+          <t>Sousse</t>
         </is>
       </c>
       <c r="G74" s="0"/>
       <c r="H74" s="0" t="n">
-        <v>36.415077</v>
+        <v>35.818889</v>
       </c>
       <c r="I74" s="0" t="n">
-        <v>10.180743</v>
+        <v>10.629442</v>
       </c>
       <c r="J74" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>852</v>
+        <v>707</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Pérennité et autonomisation de la Société Civile tunisienne</t>
+          <t>Appui budgétaire du programme d´appui à l´inclusion sociale en Tunisie</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
-          <t>TAZ'IZ</t>
+          <t>PAIS</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E75" s="0" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="E75" s="0"/>
+      <c r="F75" s="0"/>
       <c r="G75" s="0"/>
-      <c r="H75" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H75" s="0"/>
+      <c r="I75" s="0"/>
       <c r="J75" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>707</v>
+        <v>520</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Appui budgétaire du programme d´appui à l´inclusion sociale en Tunisie</t>
+          <t>ASIMA TUNIS : Planification Stratégique et gouvernance multiniveau pour une ville métropolitaine résiliente</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
-          <t>PAIS</t>
+          <t>ASIMA TUNIS</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E76" s="0"/>
       <c r="F76" s="0"/>
       <c r="G76" s="0"/>
-      <c r="H76" s="0"/>
-      <c r="I76" s="0"/>
+      <c r="H76" s="0" t="n">
+        <v>36.810291</v>
+      </c>
+      <c r="I76" s="0" t="n">
+        <v>10.169607</v>
+      </c>
       <c r="J76" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
         <v>520</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
           <t>ASIMA TUNIS : Planification Stratégique et gouvernance multiniveau pour une ville métropolitaine résiliente</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>ASIMA TUNIS</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E77" s="0"/>
+      <c r="E77" s="0" t="inlineStr">
+        <is>
+          <t>Tunis</t>
+        </is>
+      </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0"/>
       <c r="H77" s="0" t="n">
-        <v>36.810291</v>
+        <v>36.801</v>
       </c>
       <c r="I77" s="0" t="n">
-        <v>10.169607</v>
+        <v>10.178544</v>
       </c>
       <c r="J77" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>520</v>
+        <v>752</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>ASIMA TUNIS : Planification Stratégique et gouvernance multiniveau pour une ville métropolitaine résiliente</t>
+          <t>NABEUL Ville Verte</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
-          <t>ASIMA TUNIS</t>
+          <t>NVV</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>Tunis</t>
-[...2 lines deleted...]
-      <c r="F78" s="0"/>
+          <t>Nabeul</t>
+        </is>
+      </c>
+      <c r="F78" s="0" t="inlineStr">
+        <is>
+          <t>Nabeul</t>
+        </is>
+      </c>
       <c r="G78" s="0"/>
       <c r="H78" s="0" t="n">
-        <v>36.801</v>
+        <v>36.479137</v>
       </c>
       <c r="I78" s="0" t="n">
-        <v>10.178544</v>
+        <v>10.68019</v>
       </c>
       <c r="J78" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
         <v>671</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
           <t>Valorisation du patrimoine culturel dans l'offre touristique</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>TW</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
@@ -22733,706 +22733,706 @@
         <is>
           <t/>
         </is>
       </c>
       <c r="D15" s="0" t="n">
         <v>8461538</v>
       </c>
       <c r="E15" s="0" t="n">
         <v>5500000.0</v>
       </c>
       <c r="F15" s="0" t="n">
         <v>2961538.0</v>
       </c>
       <c r="G15" s="0" t="n">
         <v>65.0</v>
       </c>
       <c r="H15" s="0" t="n">
         <v>3808405</v>
       </c>
       <c r="I15" s="0" t="n">
         <v>4653133</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>752</v>
+        <v>862</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>NABEUL Ville Verte</t>
+          <t>NesTounes - Vers un espace public tunisien informé, inclusif et pluraliste : garantir la place des droits socio-économiques dans la couverture médiatique</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>NVV</t>
+          <t/>
         </is>
       </c>
       <c r="D16" s="0" t="n">
-        <v>7000204</v>
+        <v>1672688</v>
       </c>
       <c r="E16" s="0" t="n">
-        <v>3500000.0</v>
+        <v>1499782.0</v>
       </c>
       <c r="F16" s="0" t="n">
-        <v>3500204.0</v>
+        <v>172906.0</v>
       </c>
       <c r="G16" s="0" t="n">
-        <v>50.0</v>
+        <v>89.66</v>
       </c>
       <c r="H16" s="0" t="n">
-        <v>1887275</v>
+        <v>415862</v>
       </c>
       <c r="I16" s="0" t="n">
-        <v>5112929</v>
+        <v>1256826</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>862</v>
+        <v>577</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>NesTounes - Vers un espace public tunisien informé, inclusif et pluraliste : garantir la place des droits socio-économiques dans la couverture médiatique</t>
+          <t>Programme intégré pour la dépollution du lac de Bizerte</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Lake Bizerte</t>
         </is>
       </c>
       <c r="D17" s="0" t="n">
-        <v>1672688</v>
+        <v>82331000</v>
       </c>
       <c r="E17" s="0" t="n">
-        <v>1499782.0</v>
+        <v>15416000.0</v>
       </c>
       <c r="F17" s="0" t="n">
-        <v>172906.0</v>
+        <v>66915000.0</v>
       </c>
       <c r="G17" s="0" t="n">
-        <v>89.66</v>
+        <v>18.72</v>
       </c>
       <c r="H17" s="0" t="n">
-        <v>415862</v>
+        <v>100000</v>
       </c>
       <c r="I17" s="0" t="n">
-        <v>1256826</v>
+        <v>82231000</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>577</v>
+        <v>761</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Programme intégré pour la dépollution du lac de Bizerte</t>
+          <t>Elargir la Couverture Sanitaire Universelle dans le cadre de l'Appui à l'inclusion sociale en Tunisie</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t>Lake Bizerte</t>
+          <t/>
         </is>
       </c>
       <c r="D18" s="0" t="n">
-        <v>82331000</v>
+        <v>1598842</v>
       </c>
       <c r="E18" s="0" t="n">
-        <v>15416000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="F18" s="0" t="n">
-        <v>66915000.0</v>
+        <v>98842.0</v>
       </c>
       <c r="G18" s="0" t="n">
-        <v>18.72</v>
+        <v>93.82</v>
       </c>
       <c r="H18" s="0" t="n">
-        <v>100000</v>
+        <v>460204</v>
       </c>
       <c r="I18" s="0" t="n">
-        <v>82231000</v>
+        <v>1138638</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>761</v>
+        <v>1015</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>Elargir la Couverture Sanitaire Universelle dans le cadre de l'Appui à l'inclusion sociale en Tunisie</t>
+          <t>REDEVAB</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D19" s="0" t="n">
-        <v>1598842</v>
+        <v>4630000</v>
       </c>
       <c r="E19" s="0" t="n">
-        <v>1500000.0</v>
+        <v>4630000.0</v>
       </c>
       <c r="F19" s="0" t="n">
-        <v>98842.0</v>
+        <v>0.0</v>
       </c>
       <c r="G19" s="0" t="n">
-        <v>93.82</v>
+        <v>100.0</v>
       </c>
       <c r="H19" s="0" t="n">
-        <v>460204</v>
+        <v>0</v>
       </c>
       <c r="I19" s="0" t="n">
-        <v>1138638</v>
+        <v>4630000</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>1015</v>
+        <v>758</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>REDEVAB</t>
+          <t>Amélioration de la performance énergétique des établissements de santé de Gafsa et Sidi Bouzid</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D20" s="0" t="n">
-        <v>4630000</v>
+        <v>158000000</v>
       </c>
       <c r="E20" s="0" t="n">
-        <v>4630000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="F20" s="0" t="n">
-        <v>0.0</v>
+        <v>156000000.0</v>
       </c>
       <c r="G20" s="0" t="n">
-        <v>100.0</v>
+        <v>1.27</v>
       </c>
       <c r="H20" s="0" t="n">
-        <v>0</v>
+        <v>666316</v>
       </c>
       <c r="I20" s="0" t="n">
-        <v>4630000</v>
+        <v>157333684</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>758</v>
+        <v>748</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Amélioration de la performance énergétique des établissements de santé de Gafsa et Sidi Bouzid</t>
+          <t>Appui à la Modernisation de l’Industrie Tunisienne</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>AMIT</t>
         </is>
       </c>
       <c r="D21" s="0" t="n">
-        <v>158000000</v>
+        <v>12212290</v>
       </c>
       <c r="E21" s="0" t="n">
-        <v>2000000.0</v>
+        <v>10553971.0</v>
       </c>
       <c r="F21" s="0" t="n">
-        <v>156000000.0</v>
+        <v>1658319.0</v>
       </c>
       <c r="G21" s="0" t="n">
-        <v>1.27</v>
+        <v>86.42</v>
       </c>
       <c r="H21" s="0" t="n">
-        <v>666316</v>
+        <v>3847118</v>
       </c>
       <c r="I21" s="0" t="n">
-        <v>157333684</v>
+        <v>8365172</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>748</v>
+        <v>731</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Modernisation de l’Industrie Tunisienne</t>
+          <t>Projet de réforme et de restructuration de la STEG</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>AMIT</t>
+          <t>STEG</t>
         </is>
       </c>
       <c r="D22" s="0" t="n">
-        <v>12212290</v>
+        <v>325070000</v>
       </c>
       <c r="E22" s="0" t="n">
-        <v>10553971.0</v>
+        <v>22960000.0</v>
       </c>
       <c r="F22" s="0" t="n">
-        <v>1658319.0</v>
+        <v>302110000.0</v>
       </c>
       <c r="G22" s="0" t="n">
-        <v>86.42</v>
+        <v>7.06</v>
       </c>
       <c r="H22" s="0" t="n">
-        <v>3847118</v>
+        <v>2385000</v>
       </c>
       <c r="I22" s="0" t="n">
-        <v>8365172</v>
+        <v>322685000</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>731</v>
+        <v>842</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>Projet de réforme et de restructuration de la STEG</t>
+          <t>Greenov'i</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>STEG</t>
+          <t>Greenov'i</t>
         </is>
       </c>
       <c r="D23" s="0" t="n">
-        <v>325070000</v>
+        <v>12000000</v>
       </c>
       <c r="E23" s="0" t="n">
-        <v>22960000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="F23" s="0" t="n">
-        <v>302110000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G23" s="0" t="n">
-        <v>7.06</v>
+        <v>100.0</v>
       </c>
       <c r="H23" s="0" t="n">
-        <v>2385000</v>
+        <v>2045531</v>
       </c>
       <c r="I23" s="0" t="n">
-        <v>322685000</v>
+        <v>9954469</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>842</v>
+        <v>515</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>EU4innovation</t>
+          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>Greenov'i</t>
+          <t>IRADA</t>
         </is>
       </c>
       <c r="D24" s="0" t="n">
-        <v>12000000</v>
+        <v>10000000</v>
       </c>
       <c r="E24" s="0" t="n">
-        <v>12000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="F24" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G24" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H24" s="0" t="n">
-        <v>2045531</v>
+        <v>4145500</v>
       </c>
       <c r="I24" s="0" t="n">
-        <v>9954469</v>
+        <v>5854500</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
-        <v>515</v>
+        <v>728</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
+          <t>VALorisation de l’Eau URbain à travers des actions et instruments innovateurs</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
-          <t>IRADA</t>
+          <t>VALEUR-Gabes</t>
         </is>
       </c>
       <c r="D25" s="0" t="n">
-        <v>10000000</v>
+        <v>797828</v>
       </c>
       <c r="E25" s="0" t="n">
-        <v>10000000.0</v>
+        <v>638328.0</v>
       </c>
       <c r="F25" s="0" t="n">
-        <v>0.0</v>
+        <v>159500.0</v>
       </c>
       <c r="G25" s="0" t="n">
-        <v>100.0</v>
+        <v>80.01</v>
       </c>
       <c r="H25" s="0" t="n">
-        <v>4145500</v>
+        <v>445845</v>
       </c>
       <c r="I25" s="0" t="n">
-        <v>5854500</v>
+        <v>351983</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
-        <v>728</v>
+        <v>497</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>VALorisation de l’Eau URbain à travers des actions et instruments innovateurs</t>
+          <t>Initiative Pilote de Développement local Intégré</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t>VALEUR-Gabes</t>
+          <t>IPDLI</t>
         </is>
       </c>
       <c r="D26" s="0" t="n">
-        <v>797828</v>
+        <v>39500000</v>
       </c>
       <c r="E26" s="0" t="n">
-        <v>638328.0</v>
+        <v>39500000.0</v>
       </c>
       <c r="F26" s="0" t="n">
-        <v>159500.0</v>
+        <v>0.0</v>
       </c>
       <c r="G26" s="0" t="n">
-        <v>80.01</v>
+        <v>100.0</v>
       </c>
       <c r="H26" s="0" t="n">
-        <v>445845</v>
+        <v>20820016</v>
       </c>
       <c r="I26" s="0" t="n">
-        <v>351983</v>
+        <v>18679984</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="n">
-        <v>497</v>
+        <v>710</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>Initiative Pilote de Développement local Intégré</t>
+          <t>Contrat de performance de réforme sectorielle - Appui budgétaire du Programme d'appui au développement rural</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
-          <t>IPDLI</t>
+          <t/>
         </is>
       </c>
       <c r="D27" s="0" t="n">
-        <v>39500000</v>
+        <v>40000000</v>
       </c>
       <c r="E27" s="0" t="n">
-        <v>39500000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="F27" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G27" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H27" s="0" t="n">
-        <v>20820016</v>
+        <v>29500000</v>
       </c>
       <c r="I27" s="0" t="n">
-        <v>18679984</v>
+        <v>10500000</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="n">
-        <v>710</v>
+        <v>921</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>Contrat de performance de réforme sectorielle - Appui budgétaire du Programme d'appui au développement rural</t>
+          <t>Appui au Ministère de l'Economie et de la Planification de la Tunisie pour le suivi du Programme d'Appui à la Gouvernance Economique</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D28" s="0" t="n">
-        <v>40000000</v>
+        <v>785000</v>
       </c>
       <c r="E28" s="0" t="n">
-        <v>40000000.0</v>
+        <v>785000.0</v>
       </c>
       <c r="F28" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G28" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H28" s="0" t="n">
-        <v>29500000</v>
+        <v>157000</v>
       </c>
       <c r="I28" s="0" t="n">
-        <v>10500000</v>
+        <v>628000</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
-        <v>921</v>
+        <v>832</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>Appui au Ministère de l'Economie et de la Planification de la Tunisie pour le suivi du Programme d'Appui à la Gouvernance Economique</t>
+          <t>Marsad Baladia : Ancrage du processus de décentralisation et consolidation de la démocratie locale</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>MarsadBaladia</t>
         </is>
       </c>
       <c r="D29" s="0" t="n">
-        <v>785000</v>
+        <v>1200000</v>
       </c>
       <c r="E29" s="0" t="n">
-        <v>785000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="F29" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G29" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H29" s="0" t="n">
-        <v>157000</v>
+        <v>189310</v>
       </c>
       <c r="I29" s="0" t="n">
-        <v>628000</v>
+        <v>1010690</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
-        <v>832</v>
+        <v>510</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>Marsad Baladia : Ancrage du processus de décentralisation et consolidation de la démocratie locale</t>
+          <t>''Insadder!'' - Instrument européen d'aide à l'exportation</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
-          <t>MarsadBaladia</t>
+          <t>INSADDER</t>
         </is>
       </c>
       <c r="D30" s="0" t="n">
-        <v>1200000</v>
+        <v>8328333</v>
       </c>
       <c r="E30" s="0" t="n">
-        <v>1200000.0</v>
+        <v>7250000.0</v>
       </c>
       <c r="F30" s="0" t="n">
-        <v>0.0</v>
+        <v>1078333.0</v>
       </c>
       <c r="G30" s="0" t="n">
-        <v>100.0</v>
+        <v>87.05</v>
       </c>
       <c r="H30" s="0" t="n">
-        <v>189310</v>
+        <v>5426970</v>
       </c>
       <c r="I30" s="0" t="n">
-        <v>1010690</v>
+        <v>2901363</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
-        <v>510</v>
+        <v>852</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>''Insadder!'' - Instrument européen d'aide à l'exportation</t>
+          <t>Pérennité et autonomisation de la Société Civile tunisienne</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
-          <t>INSADDER</t>
+          <t>TAZ'IZ</t>
         </is>
       </c>
       <c r="D31" s="0" t="n">
-        <v>8328333</v>
+        <v>842235</v>
       </c>
       <c r="E31" s="0" t="n">
-        <v>7250000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="F31" s="0" t="n">
-        <v>1078333.0</v>
+        <v>42235.0</v>
       </c>
       <c r="G31" s="0" t="n">
-        <v>87.05</v>
+        <v>94.99</v>
       </c>
       <c r="H31" s="0" t="n">
-        <v>5426970</v>
+        <v>261388</v>
       </c>
       <c r="I31" s="0" t="n">
-        <v>2901363</v>
+        <v>580847</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
-        <v>852</v>
+        <v>707</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Pérennité et autonomisation de la Société Civile tunisienne</t>
+          <t>Appui budgétaire du programme d´appui à l´inclusion sociale en Tunisie</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t>TAZ'IZ</t>
+          <t>PAIS</t>
         </is>
       </c>
       <c r="D32" s="0" t="n">
-        <v>842235</v>
+        <v>78000000</v>
       </c>
       <c r="E32" s="0" t="n">
-        <v>800000.0</v>
+        <v>78000000.0</v>
       </c>
       <c r="F32" s="0" t="n">
-        <v>42235.0</v>
+        <v>0.0</v>
       </c>
       <c r="G32" s="0" t="n">
-        <v>94.99</v>
+        <v>100.0</v>
       </c>
       <c r="H32" s="0" t="n">
-        <v>261388</v>
+        <v>54000000</v>
       </c>
       <c r="I32" s="0" t="n">
-        <v>580847</v>
+        <v>24000000</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>707</v>
+        <v>520</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>Appui budgétaire du programme d´appui à l´inclusion sociale en Tunisie</t>
+          <t>ASIMA TUNIS : Planification Stratégique et gouvernance multiniveau pour une ville métropolitaine résiliente</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>PAIS</t>
+          <t>ASIMA TUNIS</t>
         </is>
       </c>
       <c r="D33" s="0" t="n">
-        <v>78000000</v>
+        <v>2550546</v>
       </c>
       <c r="E33" s="0" t="n">
-        <v>78000000.0</v>
+        <v>2550546.0</v>
       </c>
       <c r="F33" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G33" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H33" s="0" t="n">
-        <v>54000000</v>
+        <v>2006776</v>
       </c>
       <c r="I33" s="0" t="n">
-        <v>24000000</v>
+        <v>543770</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>520</v>
+        <v>896</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>ASIMA TUNIS : Planification Stratégique et gouvernance multiniveau pour une ville métropolitaine résiliente</t>
+          <t>Appui à la Cour des comptes dans la mise en oeuvre de son plan stratégique 2022-2026</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t>ASIMA TUNIS</t>
+          <t/>
         </is>
       </c>
       <c r="D34" s="0" t="n">
-        <v>2550546</v>
+        <v>2092464</v>
       </c>
       <c r="E34" s="0" t="n">
-        <v>2550546.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="F34" s="0" t="n">
-        <v>0.0</v>
+        <v>92464.0</v>
       </c>
       <c r="G34" s="0" t="n">
-        <v>100.0</v>
+        <v>95.58</v>
       </c>
       <c r="H34" s="0" t="n">
-        <v>2006776</v>
+        <v>126311</v>
       </c>
       <c r="I34" s="0" t="n">
-        <v>543770</v>
+        <v>1966153</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>896</v>
+        <v>752</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Cour des comptes dans la mise en oeuvre de son plan stratégique 2022-2026</t>
+          <t>NABEUL Ville Verte</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>NVV</t>
         </is>
       </c>
       <c r="D35" s="0" t="n">
-        <v>2092464</v>
+        <v>7000204</v>
       </c>
       <c r="E35" s="0" t="n">
-        <v>2000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="F35" s="0" t="n">
-        <v>92464.0</v>
+        <v>3500204.0</v>
       </c>
       <c r="G35" s="0" t="n">
-        <v>95.58</v>
+        <v>50.0</v>
       </c>
       <c r="H35" s="0" t="n">
-        <v>126311</v>
+        <v>1887275</v>
       </c>
       <c r="I35" s="0" t="n">
-        <v>1966153</v>
+        <v>5112929</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
         <v>671</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>Valorisation du patrimoine culturel dans l'offre touristique</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>TW</t>
         </is>
       </c>
       <c r="D36" s="0" t="n">
         <v>19301200</v>
       </c>
       <c r="E36" s="0" t="n">
         <v>19000000.0</v>
       </c>
       <c r="F36" s="0" t="n">
         <v>301200.0</v>
       </c>