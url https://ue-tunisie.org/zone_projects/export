--- v2 (2026-07-06)
+++ v3 (2026-07-26)
@@ -3837,51 +3837,51 @@
       <c r="O56" s="0" t="inlineStr">
         <is>
           <t>Changement climatique et énergie</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
         <v>736</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
           <t>Politique jeunesse et participation des jeunes dans les politiques publiques en Tunisie</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>Fe3il.a </t>
         </is>
       </c>
       <c r="D57" s="0" t="n">
         <v>423050</v>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="F57" s="2">
         <v>44385.0</v>
       </c>
       <c r="G57" s="2">
         <v>46210.0</v>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
           <t>presque 5 ans</t>
         </is>
       </c>
       <c r="I57" s="0" t="n">
         <v>9000000.0</v>
       </c>
       <c r="J57" s="0" t="n">
         <v>9129718</v>
       </c>
       <c r="K57" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">