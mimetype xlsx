--- v3 (2026-07-26)
+++ v4 (2026-08-15)
@@ -363,51 +363,51 @@
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:O86"/>
+  <dimension ref="A1:O85"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="10" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="40" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="15" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="15" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="15" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="15" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="15" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="15" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="15" min="9" max="9" bestFit="1" customWidth="1"/>
     <col width="10" min="10" max="10" bestFit="1" customWidth="1"/>
     <col width="10" min="11" max="11" bestFit="1" customWidth="1"/>
     <col width="30" min="12" max="12" bestFit="1" customWidth="1"/>
     <col width="30" min="13" max="13" bestFit="1" customWidth="1"/>
     <col width="30" min="14" max="14" bestFit="1" customWidth="1"/>
     <col width="58.300000000000004" min="15" max="15" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
@@ -1031,51 +1031,51 @@
       <c r="O10" s="0" t="inlineStr">
         <is>
           <t>Education, recherche, innovation</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="n">
         <v>836</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Programme de lutte contre les violences basées sur le genre en Tunisie</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D11" s="0" t="n">
         <v>436955</v>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="F11" s="2">
         <v>44927.0</v>
       </c>
       <c r="G11" s="2">
         <v>46234.0</v>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
           <t>plus de 3 ans</t>
         </is>
       </c>
       <c r="I11" s="0" t="n">
         <v>6000000.0</v>
       </c>
       <c r="J11" s="0" t="n">
         <v>6215000</v>
       </c>
       <c r="K11" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
@@ -1641,51 +1641,51 @@
       <c r="O20" s="0" t="inlineStr">
         <is>
           <t>Changement climatique et énergie</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
         <v>748</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Appui à la Modernisation de l’Industrie Tunisienne</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>AMIT</t>
         </is>
       </c>
       <c r="D21" s="0" t="n">
         <v>428148</v>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="F21" s="2">
         <v>44593.0</v>
       </c>
       <c r="G21" s="2">
         <v>46234.0</v>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
           <t>plus de 4 ans</t>
         </is>
       </c>
       <c r="I21" s="0" t="n">
         <v>10553971.0</v>
       </c>
       <c r="J21" s="0" t="n">
         <v>12212290</v>
       </c>
       <c r="K21" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
@@ -2312,51 +2312,51 @@
       <c r="O31" s="0" t="inlineStr">
         <is>
           <t>Droits humains et société civile</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
         <v>707</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>Appui budgétaire du programme d´appui à l´inclusion sociale en Tunisie</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>PAIS</t>
         </is>
       </c>
       <c r="D32" s="0" t="n">
         <v>418579</v>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="F32" s="2">
         <v>44057.0</v>
       </c>
       <c r="G32" s="2">
         <v>46247.0</v>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
           <t>presque 6 ans</t>
         </is>
       </c>
       <c r="I32" s="0" t="n">
         <v>78000000.0</v>
       </c>
       <c r="J32" s="0" t="n">
         <v>78000000</v>
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
@@ -2373,51 +2373,51 @@
       <c r="O32" s="0" t="inlineStr">
         <is>
           <t>Développement régional et local</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
         <v>520</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>ASIMA TUNIS : Planification Stratégique et gouvernance multiniveau pour une ville métropolitaine résiliente</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>ASIMA TUNIS</t>
         </is>
       </c>
       <c r="D33" s="0" t="n">
         <v>408987</v>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="F33" s="2">
         <v>43862.0</v>
       </c>
       <c r="G33" s="2">
         <v>46234.0</v>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
           <t>plus de 6 ans</t>
         </is>
       </c>
       <c r="I33" s="0" t="n">
         <v>2550546.0</v>
       </c>
       <c r="J33" s="0" t="n">
         <v>2550546</v>
       </c>
       <c r="K33" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L33" s="0" t="inlineStr">
@@ -4552,1161 +4552,1100 @@
       </c>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
           <t>UNIDO - UNITED NATIONS INDUSTRIAL DEVELOPMENT ORGANIZATION</t>
         </is>
       </c>
       <c r="N68" s="0"/>
       <c r="O68" s="0" t="inlineStr">
         <is>
           <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>529</v>
+        <v>642</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Appui aux services de contrôle officiels des produits animaux et végétaux en Tunisie</t>
+          <t>Appui budgétaire au Programme d'appui à la compétitivité et aux exportations</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PACE</t>
         </is>
       </c>
       <c r="D69" s="0" t="n">
-        <v>404352</v>
+        <v>403150</v>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="F69" s="2">
-        <v>43678.0</v>
+        <v>43420.0</v>
       </c>
       <c r="G69" s="2">
-        <v>45869.0</v>
+        <v>46721.0</v>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
-          <t>presque 6 ans</t>
+          <t>environ 9 ans</t>
         </is>
       </c>
       <c r="I69" s="0" t="n">
-        <v>6000000.0</v>
+        <v>52750000.0</v>
       </c>
       <c r="J69" s="0" t="n">
-        <v>6000000</v>
+        <v>52750000</v>
       </c>
       <c r="K69" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
-          <t>FAO - THE FOOD AND AGRICULTURE ORGANIZATION OF THE UNITED NATIONS</t>
+          <t>GVT Tun - République Tunisienne</t>
         </is>
       </c>
       <c r="N69" s="0"/>
       <c r="O69" s="0" t="inlineStr">
         <is>
-          <t>Agriculture</t>
+          <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>642</v>
+        <v>917</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Appui budgétaire au Programme d'appui à la compétitivité et aux exportations</t>
+          <t>Hannibal project</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
-          <t>PACE</t>
+          <t/>
         </is>
       </c>
       <c r="D70" s="0" t="n">
-        <v>403150</v>
+        <v>700003713</v>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F70" s="2">
-        <v>43420.0</v>
+        <v>45931.0</v>
       </c>
       <c r="G70" s="2">
-        <v>46721.0</v>
+        <v>49217.0</v>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
-          <t>environ 9 ans</t>
+          <t>presque 9 ans</t>
         </is>
       </c>
       <c r="I70" s="0" t="n">
-        <v>52750000.0</v>
+        <v>11520000.0</v>
       </c>
       <c r="J70" s="0" t="n">
-        <v>52750000</v>
+        <v>201520000</v>
       </c>
       <c r="K70" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
-          <t>GVT Tun - République Tunisienne</t>
+          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
         </is>
       </c>
       <c r="N70" s="0"/>
       <c r="O70" s="0" t="inlineStr">
         <is>
           <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Hannibal project</t>
+          <t>Soutien au programme de relance des T/PME tunisiennes dans un contexte post-crises</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>RAWAFED+</t>
         </is>
       </c>
       <c r="D71" s="0" t="n">
-        <v>700003713</v>
+        <v>700002093</v>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F71" s="2">
-        <v>45931.0</v>
+        <v>45474.0</v>
       </c>
       <c r="G71" s="2">
-        <v>49217.0</v>
+        <v>46934.0</v>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
-          <t>presque 9 ans</t>
+          <t>presque 4 ans</t>
         </is>
       </c>
       <c r="I71" s="0" t="n">
-        <v>11520000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="J71" s="0" t="n">
-        <v>201520000</v>
+        <v>8000000</v>
       </c>
       <c r="K71" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
-          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
+          <t>AFD - Agence Française de Développement</t>
         </is>
       </c>
       <c r="N71" s="0"/>
       <c r="O71" s="0" t="inlineStr">
         <is>
           <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>915</v>
+        <v>734</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>Soutien au programme de relance des T/PME tunisiennes dans un contexte post-crises</t>
+          <t>Appui au développement durable dans le secteur de l'agriculture et de la pêche artisanale en Tunisie</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
-          <t>RAWAFED+</t>
+          <t>ADAPT</t>
         </is>
       </c>
       <c r="D72" s="0" t="n">
-        <v>700002093</v>
+        <v>416672</v>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F72" s="2">
-        <v>45474.0</v>
+        <v>44186.0</v>
       </c>
       <c r="G72" s="2">
-        <v>46934.0</v>
+        <v>47046.0</v>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
-          <t>presque 4 ans</t>
+          <t>presque 8 ans</t>
         </is>
       </c>
       <c r="I72" s="0" t="n">
-        <v>8000000.0</v>
+        <v>44400000.0</v>
       </c>
       <c r="J72" s="0" t="n">
-        <v>8000000</v>
+        <v>44400000</v>
       </c>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement</t>
+          <t>AICS IT - Agenzia Italiana per la Cooperazione Allo Sviluppo</t>
         </is>
       </c>
       <c r="N72" s="0"/>
       <c r="O72" s="0" t="inlineStr">
         <is>
-          <t>Développement économique et appui au secteur privé</t>
+          <t>Agriculture</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>734</v>
+        <v>853</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Appui au développement durable dans le secteur de l'agriculture et de la pêche artisanale en Tunisie</t>
+          <t>Société civile pour un Tourisme Alternatif Novateur et Inclusif en Tunisie</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
-          <t>ADAPT</t>
+          <t>TANIT</t>
         </is>
       </c>
       <c r="D73" s="0" t="n">
-        <v>416672</v>
+        <v>451233</v>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="F73" s="2">
-        <v>44186.0</v>
+        <v>45292.0</v>
       </c>
       <c r="G73" s="2">
-        <v>47046.0</v>
+        <v>46203.0</v>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
-          <t>presque 8 ans</t>
+          <t>plus de 2 ans</t>
         </is>
       </c>
       <c r="I73" s="0" t="n">
-        <v>44400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="J73" s="0" t="n">
-        <v>44400000</v>
+        <v>1067341</v>
       </c>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
-          <t>AICS IT - Agenzia Italiana per la Cooperazione Allo Sviluppo</t>
+          <t>LI - Leaders International</t>
         </is>
       </c>
       <c r="N73" s="0"/>
       <c r="O73" s="0" t="inlineStr">
         <is>
-          <t>Agriculture</t>
+          <t>Droits humains et société civile</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>853</v>
+        <v>593</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Société civile pour un Tourisme Alternatif Novateur et Inclusif en Tunisie</t>
+          <t>Programme de Relance de l'Investissement et de Modernisation des Exploitations Agricoles</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
-          <t>TANIT</t>
+          <t>PRIMEA</t>
         </is>
       </c>
       <c r="D74" s="0" t="n">
-        <v>451233</v>
+        <v>390746</v>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
           <t>Terminé</t>
         </is>
       </c>
       <c r="F74" s="2">
-        <v>45292.0</v>
+        <v>43096.0</v>
       </c>
       <c r="G74" s="2">
-        <v>46203.0</v>
+        <v>45961.0</v>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
-          <t>plus de 2 ans</t>
+          <t>presque 8 ans</t>
         </is>
       </c>
       <c r="I74" s="0" t="n">
-        <v>800000.0</v>
+        <v>14300000.0</v>
       </c>
       <c r="J74" s="0" t="n">
-        <v>1067341</v>
+        <v>14300000</v>
       </c>
       <c r="K74" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
-          <t>LI - Leaders International</t>
+          <t>AFD - Agence Française de Développement</t>
         </is>
       </c>
       <c r="N74" s="0"/>
       <c r="O74" s="0" t="inlineStr">
         <is>
-          <t>Droits humains et société civile</t>
+          <t>Agriculture</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>593</v>
+        <v>727</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Programme de Relance de l'Investissement et de Modernisation des Exploitations Agricoles</t>
+          <t>Programme d'appui aux Médias en Tunisie II</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
-          <t>PRIMEA</t>
+          <t>PAMT 2</t>
         </is>
       </c>
       <c r="D75" s="0" t="n">
-        <v>390746</v>
+        <v>423254</v>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
           <t>Terminé</t>
         </is>
       </c>
       <c r="F75" s="2">
-        <v>43096.0</v>
+        <v>44266.0</v>
       </c>
       <c r="G75" s="2">
-        <v>45961.0</v>
+        <v>46091.0</v>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
-          <t>presque 8 ans</t>
+          <t>presque 5 ans</t>
         </is>
       </c>
       <c r="I75" s="0" t="n">
-        <v>14300000.0</v>
+        <v>5298080.0</v>
       </c>
       <c r="J75" s="0" t="n">
-        <v>14300000</v>
+        <v>5298080</v>
       </c>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement</t>
+          <t>CFI - Canal France International</t>
         </is>
       </c>
       <c r="N75" s="0"/>
       <c r="O75" s="0" t="inlineStr">
         <is>
-          <t>Agriculture</t>
+          <t>Médias &amp; Culture</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>727</v>
+        <v>873</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Programme d'appui aux Médias en Tunisie II</t>
+          <t>Promotion du régime de l'autoentrepreneur</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
-          <t>PAMT 2</t>
+          <t/>
         </is>
       </c>
       <c r="D76" s="0" t="n">
-        <v>423254</v>
+        <v>446447</v>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
           <t>Terminé</t>
         </is>
       </c>
       <c r="F76" s="2">
-        <v>44266.0</v>
+        <v>45201.0</v>
       </c>
       <c r="G76" s="2">
-        <v>46091.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
-          <t>presque 5 ans</t>
+          <t>plus de 2 ans</t>
         </is>
       </c>
       <c r="I76" s="0" t="n">
-        <v>5298080.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="J76" s="0" t="n">
-        <v>5298080</v>
+        <v>1000000</v>
       </c>
       <c r="K76" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
-          <t>CFI - Canal France International</t>
+          <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE</t>
         </is>
       </c>
       <c r="N76" s="0"/>
       <c r="O76" s="0" t="inlineStr">
         <is>
-          <t>Médias &amp; Culture</t>
+          <t>Emploi et formation professionnelle</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>873</v>
+        <v>891</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>Promotion du régime de l'autoentrepreneur</t>
+          <t>Modernisation des Établissements Scolaires II</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D77" s="0" t="n">
-        <v>446447</v>
+        <v>447367</v>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="F77" s="2">
-        <v>45201.0</v>
+        <v>45280.0</v>
       </c>
       <c r="G77" s="2">
-        <v>46113.0</v>
+        <v>47471.0</v>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
-          <t>plus de 2 ans</t>
+          <t>presque 6 ans</t>
         </is>
       </c>
       <c r="I77" s="0" t="n">
-        <v>1000000.0</v>
+        <v>25560000.0</v>
       </c>
       <c r="J77" s="0" t="n">
-        <v>1000000</v>
+        <v>80560000</v>
       </c>
       <c r="K77" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
-          <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE</t>
+          <t>EIB - EUROPEAN INVESTMENT BANK</t>
         </is>
       </c>
       <c r="N77" s="0"/>
       <c r="O77" s="0" t="inlineStr">
         <is>
-          <t>Emploi et formation professionnelle</t>
+          <t>Education, recherche, innovation</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>891</v>
+        <v>512</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Modernisation des Établissements Scolaires II</t>
+          <t>Appui à la Gouvernance Locale Ettamkeen Elmahalli</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D78" s="0" t="n">
-        <v>447367</v>
+        <v>411533</v>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F78" s="2">
-        <v>45280.0</v>
+        <v>43831.0</v>
       </c>
       <c r="G78" s="2">
-        <v>47471.0</v>
+        <v>46873.0</v>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
-          <t>presque 6 ans</t>
+          <t>plus de 8 ans</t>
         </is>
       </c>
       <c r="I78" s="0" t="n">
-        <v>25560000.0</v>
+        <v>55000000.0</v>
       </c>
       <c r="J78" s="0" t="n">
-        <v>80560000</v>
+        <v>55000000</v>
       </c>
       <c r="K78" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
-          <t>EIB - EUROPEAN INVESTMENT BANK</t>
+          <t>CPSCL - CAISSE DES PRETS ET DE SOUTIEN DES COLLECTIVITES LOCALES</t>
         </is>
       </c>
       <c r="N78" s="0"/>
       <c r="O78" s="0" t="inlineStr">
         <is>
-          <t>Education, recherche, innovation</t>
+          <t>Développement régional et local</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>512</v>
+        <v>872</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Gouvernance Locale Ettamkeen Elmahalli</t>
+          <t>La qualité et l'équité du système éducatif sont améliorées au profit des apprenants, des enseignants et du personnel d'appui</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D79" s="0" t="n">
-        <v>411533</v>
+        <v>451101</v>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F79" s="2">
-        <v>43831.0</v>
+        <v>45292.0</v>
       </c>
       <c r="G79" s="2">
-        <v>46873.0</v>
+        <v>47483.0</v>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
-          <t>plus de 8 ans</t>
+          <t>presque 6 ans</t>
         </is>
       </c>
       <c r="I79" s="0" t="n">
-        <v>55000000.0</v>
+        <v>26600000.0</v>
       </c>
       <c r="J79" s="0" t="n">
-        <v>55000000</v>
+        <v>30100000</v>
       </c>
       <c r="K79" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
-          <t>CPSCL - CAISSE DES PRETS ET DE SOUTIEN DES COLLECTIVITES LOCALES</t>
+          <t>UNICEF - United Nations of International Children's Emergency Fund</t>
         </is>
       </c>
       <c r="N79" s="0"/>
       <c r="O79" s="0" t="inlineStr">
         <is>
-          <t>Développement régional et local</t>
+          <t>Education, recherche, innovation</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>872</v>
+        <v>831</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>La qualité et l'équité du système éducatif sont améliorées au profit des apprenants, des enseignants et du personnel d'appui</t>
+          <t>Programme pour la mise en oeuvre de la stratégie nationale de l'amélioration de l'intermédiation sur le marché de l'emploi - II</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D80" s="0" t="n">
-        <v>451101</v>
+        <v>433176</v>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F80" s="2">
-        <v>45292.0</v>
+        <v>44708.0</v>
       </c>
       <c r="G80" s="2">
-        <v>47483.0</v>
+        <v>46540.0</v>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
-          <t>presque 6 ans</t>
+          <t>environ 5 ans</t>
         </is>
       </c>
       <c r="I80" s="0" t="n">
-        <v>26600000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="J80" s="0" t="n">
-        <v>30100000</v>
+        <v>4000000</v>
       </c>
       <c r="K80" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
-          <t>UNICEF - United Nations of International Children's Emergency Fund</t>
+          <t>BIRD - INTERNATIONAL BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
         </is>
       </c>
       <c r="N80" s="0"/>
       <c r="O80" s="0" t="inlineStr">
         <is>
-          <t>Education, recherche, innovation</t>
+          <t>Emploi et formation professionnelle</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>831</v>
+        <v>725</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>Programme pour la mise en oeuvre de la stratégie nationale de l'amélioration de l'intermédiation sur le marché de l'emploi - II</t>
+          <t>Renforcement de la Société Civile Émergente</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ROSE</t>
         </is>
       </c>
       <c r="D81" s="0" t="n">
-        <v>433176</v>
+        <v>421101</v>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="F81" s="2">
-        <v>44708.0</v>
+        <v>44256.0</v>
       </c>
       <c r="G81" s="2">
-        <v>46540.0</v>
+        <v>46081.0</v>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
-          <t>environ 5 ans</t>
+          <t>presque 5 ans</t>
         </is>
       </c>
       <c r="I81" s="0" t="n">
-        <v>4000000.0</v>
+        <v>8200000.0</v>
       </c>
       <c r="J81" s="0" t="n">
-        <v>4000000</v>
+        <v>9111111</v>
       </c>
       <c r="K81" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
-          <t>BIRD - INTERNATIONAL BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
+          <t>OXF NOVIB - STICHTING OXFAM NOVIB</t>
         </is>
       </c>
       <c r="N81" s="0"/>
       <c r="O81" s="0" t="inlineStr">
         <is>
-          <t>Emploi et formation professionnelle</t>
+          <t>Droits humains et société civile</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>725</v>
+        <v>859</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de la Société Civile Émergente</t>
+          <t>Assistance technique au programme d'appui à l'action environnementale 2021</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
-          <t>ROSE</t>
+          <t/>
         </is>
       </c>
       <c r="D82" s="0" t="n">
-        <v>421101</v>
+        <v>449715</v>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="F82" s="2">
-        <v>44256.0</v>
+        <v>45299.0</v>
       </c>
       <c r="G82" s="2">
-        <v>46081.0</v>
+        <v>47125.0</v>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
           <t>presque 5 ans</t>
         </is>
       </c>
       <c r="I82" s="0" t="n">
-        <v>8200000.0</v>
+        <v>2362750.0</v>
       </c>
       <c r="J82" s="0" t="n">
-        <v>9111111</v>
+        <v>2362750</v>
       </c>
       <c r="K82" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
-          <t>OXF NOVIB - STICHTING OXFAM NOVIB</t>
+          <t>IIMC - INTEGRATION INTERNATIONAL MANAGEMENT CONSULTANTS GMBH</t>
         </is>
       </c>
       <c r="N82" s="0"/>
       <c r="O82" s="0" t="inlineStr">
         <is>
-          <t>Droits humains et société civile</t>
+          <t>Environnement, développement durable et eau</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>859</v>
+        <v>480</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique au programme d'appui à l'action environnementale 2021</t>
+          <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>IPDLI</t>
         </is>
       </c>
       <c r="D83" s="0" t="n">
-        <v>449715</v>
+        <v>390535</v>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F83" s="2">
-        <v>45299.0</v>
+        <v>43070.0</v>
       </c>
       <c r="G83" s="2">
-        <v>47125.0</v>
+        <v>46387.0</v>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
-          <t>presque 5 ans</t>
+          <t>environ 9 ans</t>
         </is>
       </c>
       <c r="I83" s="0" t="n">
-        <v>2362750.0</v>
+        <v>11675000.0</v>
       </c>
       <c r="J83" s="0" t="n">
-        <v>2362750</v>
+        <v>18175000</v>
       </c>
       <c r="K83" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
-          <t>IIMC - INTEGRATION INTERNATIONAL MANAGEMENT CONSULTANTS GMBH</t>
+          <t>ILO - INTERNATIONAL LABOUR ORGANIZATION</t>
         </is>
       </c>
       <c r="N83" s="0"/>
       <c r="O83" s="0" t="inlineStr">
         <is>
-          <t>Environnement, développement durable et eau</t>
+          <t>Développement régional et local</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>480</v>
+        <v>573</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Initiative Pilote de Développement Local Intégré</t>
+          <t>Programme d'Appui à la Politique de la Ville</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
-          <t>IPDLI</t>
+          <t>PROVILLE 2</t>
         </is>
       </c>
       <c r="D84" s="0" t="n">
-        <v>390535</v>
+        <v>403670</v>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F84" s="2">
-        <v>43070.0</v>
+        <v>43455.0</v>
       </c>
       <c r="G84" s="2">
-        <v>46387.0</v>
+        <v>47299.0</v>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
-          <t>environ 9 ans</t>
+          <t>plus de 10 ans</t>
         </is>
       </c>
       <c r="I84" s="0" t="n">
-        <v>11675000.0</v>
+        <v>30690000.0</v>
       </c>
       <c r="J84" s="0" t="n">
-        <v>18175000</v>
+        <v>30690000</v>
       </c>
       <c r="K84" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
-          <t>ILO - INTERNATIONAL LABOUR ORGANIZATION</t>
+          <t>AFD - Agence Française de Développement</t>
         </is>
       </c>
       <c r="N84" s="0"/>
       <c r="O84" s="0" t="inlineStr">
         <is>
           <t>Développement régional et local</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>573</v>
+        <v>766</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Programme d'Appui à la Politique de la Ville</t>
+          <t>Projet de Développement Agricole et Rural Autour des Lacs collinaires - Upscale phase</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
-          <t>PROVILLE 2</t>
+          <t>DARAL</t>
         </is>
       </c>
       <c r="D85" s="0" t="n">
-        <v>403670</v>
+        <v>429330</v>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F85" s="2">
-        <v>43455.0</v>
+        <v>44928.0</v>
       </c>
       <c r="G85" s="2">
-        <v>47299.0</v>
+        <v>47484.0</v>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
-          <t>plus de 10 ans</t>
+          <t>presque 7 ans</t>
         </is>
       </c>
       <c r="I85" s="0" t="n">
-        <v>30690000.0</v>
+        <v>15560000.0</v>
       </c>
       <c r="J85" s="0" t="n">
-        <v>30690000</v>
+        <v>38560000</v>
       </c>
       <c r="K85" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement</t>
+          <t>KFW - KREDITANSTALT FUR WIEDERAUFBAU</t>
         </is>
       </c>
       <c r="N85" s="0"/>
       <c r="O85" s="0" t="inlineStr">
-        <is>
-[...59 lines deleted...]
-      <c r="O86" s="0" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:R86"/>
+  <dimension ref="A1:R85"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="10" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="40" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="30" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="30" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="30" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="30" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="30" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="30" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="30" min="9" max="9" bestFit="1" customWidth="1"/>
     <col width="30" min="10" max="10" bestFit="1" customWidth="1"/>
     <col width="30" min="11" max="11" bestFit="1" customWidth="1"/>
     <col width="30" min="12" max="12" bestFit="1" customWidth="1"/>
     <col width="30" min="13" max="13" bestFit="1" customWidth="1"/>
     <col width="30" min="14" max="14" bestFit="1" customWidth="1"/>
     <col width="30" min="15" max="15" bestFit="1" customWidth="1"/>
     <col width="30" min="16" max="16" bestFit="1" customWidth="1"/>
     <col width="30" min="17" max="17" bestFit="1" customWidth="1"/>
     <col width="30" min="18" max="18" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -11812,65 +11751,65 @@
         </is>
       </c>
       <c r="O68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P68" s="0" t="inlineStr">
         <is>
           <t>AICS IT - Agenzia Italiana per la Cooperazione Allo Sviluppo (500000.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>529</v>
+        <v>642</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Appui aux services de contrôle officiels des produits animaux et végétaux en Tunisie</t>
+          <t>Appui budgétaire au Programme d'appui à la compétitivité et aux exportations</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PACE</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
-          <t>FAO - THE FOOD AND AGRICULTURE ORGANIZATION OF THE UNITED NATIONS</t>
+          <t>GVT Tun - République Tunisienne</t>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
           <t/>
@@ -11902,65 +11841,65 @@
         </is>
       </c>
       <c r="O69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>642</v>
+        <v>917</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Appui budgétaire au Programme d'appui à la compétitivité et aux exportations</t>
+          <t>Hannibal project</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
-          <t>PACE</t>
+          <t/>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
-          <t>GVT Tun - République Tunisienne</t>
+          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
           <t/>
@@ -11976,81 +11915,81 @@
           <t/>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P70" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT (190000000.0 EUR - pret)</t>
         </is>
       </c>
       <c r="Q70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Hannibal project</t>
+          <t>Soutien au programme de relance des T/PME tunisiennes dans un contexte post-crises</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>RAWAFED+</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
-          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
+          <t>AFD - Agence Française de Développement</t>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
           <t/>
@@ -12066,81 +12005,81 @@
           <t/>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P71" s="0" t="inlineStr">
         <is>
-          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT (190000000.0 EUR - pret)</t>
+          <t/>
         </is>
       </c>
       <c r="Q71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>915</v>
+        <v>734</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>Soutien au programme de relance des T/PME tunisiennes dans un contexte post-crises</t>
+          <t>Appui au développement durable dans le secteur de l'agriculture et de la pêche artisanale en Tunisie</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
-          <t>RAWAFED+</t>
+          <t>ADAPT</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement</t>
+          <t>AICS IT - Agenzia Italiana per la Cooperazione Allo Sviluppo</t>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
           <t/>
@@ -12172,65 +12111,65 @@
         </is>
       </c>
       <c r="O72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>734</v>
+        <v>853</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Appui au développement durable dans le secteur de l'agriculture et de la pêche artisanale en Tunisie</t>
+          <t>Société civile pour un Tourisme Alternatif Novateur et Inclusif en Tunisie</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
-          <t>ADAPT</t>
+          <t>TANIT</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
-          <t>AICS IT - Agenzia Italiana per la Cooperazione Allo Sviluppo</t>
+          <t>LI - Leaders International</t>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
           <t/>
@@ -12246,81 +12185,81 @@
           <t/>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P73" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>LI - Leaders International (267341.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>853</v>
+        <v>593</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Société civile pour un Tourisme Alternatif Novateur et Inclusif en Tunisie</t>
+          <t>Programme de Relance de l'Investissement et de Modernisation des Exploitations Agricoles</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
-          <t>TANIT</t>
+          <t>PRIMEA</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
-          <t>LI - Leaders International</t>
+          <t>AFD - Agence Française de Développement</t>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
           <t/>
@@ -12336,81 +12275,81 @@
           <t/>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P74" s="0" t="inlineStr">
         <is>
-          <t>LI - Leaders International (267341.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="Q74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>593</v>
+        <v>727</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Programme de Relance de l'Investissement et de Modernisation des Exploitations Agricoles</t>
+          <t>Programme d'appui aux Médias en Tunisie II</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
-          <t>PRIMEA</t>
+          <t>PAMT 2</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement</t>
+          <t>CFI - Canal France International</t>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
           <t/>
@@ -12442,65 +12381,65 @@
         </is>
       </c>
       <c r="O75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>727</v>
+        <v>873</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Programme d'appui aux Médias en Tunisie II</t>
+          <t>Promotion du régime de l'autoentrepreneur</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
-          <t>PAMT 2</t>
+          <t/>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
-          <t>CFI - Canal France International</t>
+          <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE</t>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
           <t/>
@@ -12532,65 +12471,65 @@
         </is>
       </c>
       <c r="O76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>873</v>
+        <v>891</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>Promotion du régime de l'autoentrepreneur</t>
+          <t>Modernisation des Établissements Scolaires II</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
-          <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE</t>
+          <t>EIB - EUROPEAN INVESTMENT BANK</t>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
           <t/>
@@ -12606,81 +12545,81 @@
           <t/>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P77" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GVT Tun - République Tunisienne (15000000.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q77" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>EIB - EUROPEAN INVESTMENT BANK (40000000.0 EUR - pret)</t>
         </is>
       </c>
       <c r="R77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>891</v>
+        <v>512</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Modernisation des Établissements Scolaires II</t>
+          <t>Appui à la Gouvernance Locale Ettamkeen Elmahalli</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
-          <t>EIB - EUROPEAN INVESTMENT BANK</t>
+          <t>CPSCL - CAISSE DES PRETS ET DE SOUTIEN DES COLLECTIVITES LOCALES</t>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
           <t/>
@@ -12696,81 +12635,81 @@
           <t/>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P78" s="0" t="inlineStr">
         <is>
-          <t>GVT Tun - République Tunisienne (15000000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="Q78" s="0" t="inlineStr">
         <is>
-          <t>EIB - EUROPEAN INVESTMENT BANK (40000000.0 EUR - pret)</t>
+          <t/>
         </is>
       </c>
       <c r="R78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>512</v>
+        <v>872</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Gouvernance Locale Ettamkeen Elmahalli</t>
+          <t>La qualité et l'équité du système éducatif sont améliorées au profit des apprenants, des enseignants et du personnel d'appui</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
-          <t>CPSCL - CAISSE DES PRETS ET DE SOUTIEN DES COLLECTIVITES LOCALES</t>
+          <t>UNICEF - United Nations of International Children's Emergency Fund</t>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
           <t/>
@@ -12786,81 +12725,81 @@
           <t/>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P79" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>UNICEF - United Nations of International Children's Emergency Fund (3500000.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>872</v>
+        <v>831</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>La qualité et l'équité du système éducatif sont améliorées au profit des apprenants, des enseignants et du personnel d'appui</t>
+          <t>Programme pour la mise en oeuvre de la stratégie nationale de l'amélioration de l'intermédiation sur le marché de l'emploi - II</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
-          <t>UNICEF - United Nations of International Children's Emergency Fund</t>
+          <t>BIRD - INTERNATIONAL BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
           <t/>
@@ -12876,81 +12815,81 @@
           <t/>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P80" s="0" t="inlineStr">
         <is>
-          <t>UNICEF - United Nations of International Children's Emergency Fund (3500000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="Q80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>831</v>
+        <v>725</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>Programme pour la mise en oeuvre de la stratégie nationale de l'amélioration de l'intermédiation sur le marché de l'emploi - II</t>
+          <t>Renforcement de la Société Civile Émergente</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ROSE</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
-          <t>BIRD - INTERNATIONAL BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
+          <t>OXF NOVIB - STICHTING OXFAM NOVIB</t>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
           <t/>
@@ -12966,81 +12905,81 @@
           <t/>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P81" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>OXF NOVIB - STICHTING OXFAM NOVIB (751111.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q81" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ASF - AVOCATS SANS FRONTIERES - BELGIQUEASBL (160000.0 EUR - don)</t>
         </is>
       </c>
       <c r="R81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>725</v>
+        <v>859</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de la Société Civile Émergente</t>
+          <t>Assistance technique au programme d'appui à l'action environnementale 2021</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
-          <t>ROSE</t>
+          <t/>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
-          <t>OXF NOVIB - STICHTING OXFAM NOVIB</t>
+          <t>IIMC - INTEGRATION INTERNATIONAL MANAGEMENT CONSULTANTS GMBH</t>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
           <t/>
@@ -13056,81 +12995,81 @@
           <t/>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P82" s="0" t="inlineStr">
         <is>
-          <t>OXF NOVIB - STICHTING OXFAM NOVIB (751111.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="Q82" s="0" t="inlineStr">
         <is>
-          <t>ASF - AVOCATS SANS FRONTIERES - BELGIQUEASBL (160000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="R82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>859</v>
+        <v>480</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique au programme d'appui à l'action environnementale 2021</t>
+          <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>IPDLI</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
-          <t>IIMC - INTEGRATION INTERNATIONAL MANAGEMENT CONSULTANTS GMBH</t>
+          <t>ILO - INTERNATIONAL LABOUR ORGANIZATION</t>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
           <t/>
@@ -13146,86 +13085,86 @@
           <t/>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P83" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>DDC-Bureau de la Coopération Suisse (6500000.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>480</v>
+        <v>573</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Initiative Pilote de Développement Local Intégré</t>
+          <t>Programme d'Appui à la Politique de la Ville</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
-          <t>IPDLI</t>
+          <t>PROVILLE 2</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
-          <t>ILO - INTERNATIONAL LABOUR ORGANIZATION</t>
+          <t>AFD - Agence Française de Développement</t>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>EIB - EUROPEAN INVESTMENT BANK</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J84" s="0" t="inlineStr">
         <is>
           <t/>
@@ -13236,86 +13175,86 @@
           <t/>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P84" s="0" t="inlineStr">
         <is>
-          <t>DDC-Bureau de la Coopération Suisse (6500000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="Q84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>573</v>
+        <v>766</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Programme d'Appui à la Politique de la Ville</t>
+          <t>Projet de Développement Agricole et Rural Autour des Lacs collinaires - Upscale phase</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
-          <t>PROVILLE 2</t>
+          <t>DARAL</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement</t>
+          <t>KFW - KREDITANSTALT FUR WIEDERAUFBAU</t>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t>EIB - EUROPEAN INVESTMENT BANK</t>
+          <t/>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J85" s="0" t="inlineStr">
         <is>
           <t/>
@@ -13326,169 +13265,79 @@
           <t/>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P85" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>KFW - KREDITANSTALT FUR WIEDERAUFBAU (23000000.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R85" s="0" t="inlineStr">
-        <is>
-[...88 lines deleted...]
-      <c r="R86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:G86"/>
+  <dimension ref="A1:G85"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="10" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="40" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="30" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="15" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="15" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="30" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="34.65" min="7" max="7" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>ID Projet</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Titre Projet</t>
         </is>
       </c>
@@ -15441,585 +15290,556 @@
           <t>Renforcement des chaînes de valeurs dans les domaines de l'artisanat et du design</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>Creative Tunisia 1.0</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F68" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G68" s="0"/>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>529</v>
+        <v>642</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Appui aux services de contrôle officiels des produits animaux et végétaux en Tunisie</t>
+          <t>Appui budgétaire au Programme d'appui à la compétitivité et aux exportations</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PACE</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
-          <t>Agriculture</t>
+          <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F69" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G69" s="0"/>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>642</v>
+        <v>917</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Appui budgétaire au Programme d'appui à la compétitivité et aux exportations</t>
+          <t>Hannibal project</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
-          <t>PACE</t>
+          <t/>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F70" s="0" t="n">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="G70" s="0"/>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Hannibal project</t>
+          <t>Soutien au programme de relance des T/PME tunisiennes dans un contexte post-crises</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>RAWAFED+</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F71" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G71" s="0"/>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>915</v>
+        <v>734</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>Soutien au programme de relance des T/PME tunisiennes dans un contexte post-crises</t>
+          <t>Appui au développement durable dans le secteur de l'agriculture et de la pêche artisanale en Tunisie</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
-          <t>RAWAFED+</t>
+          <t>ADAPT</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
-          <t>Développement économique et appui au secteur privé</t>
+          <t>Agriculture</t>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F72" s="0" t="n">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="G72" s="0"/>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>734</v>
+        <v>853</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Appui au développement durable dans le secteur de l'agriculture et de la pêche artisanale en Tunisie</t>
+          <t>Société civile pour un Tourisme Alternatif Novateur et Inclusif en Tunisie</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
-          <t>ADAPT</t>
+          <t>TANIT</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
-          <t>Agriculture</t>
+          <t>Droits humains et société civile</t>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F73" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G73" s="0"/>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>853</v>
+        <v>593</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Société civile pour un Tourisme Alternatif Novateur et Inclusif en Tunisie</t>
+          <t>Programme de Relance de l'Investissement et de Modernisation des Exploitations Agricoles</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
-          <t>TANIT</t>
+          <t>PRIMEA</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
-          <t>Droits humains et société civile</t>
+          <t>Agriculture</t>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F74" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G74" s="0"/>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>593</v>
+        <v>727</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Programme de Relance de l'Investissement et de Modernisation des Exploitations Agricoles</t>
+          <t>Programme d'appui aux Médias en Tunisie II</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
-          <t>PRIMEA</t>
+          <t>PAMT 2</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
-          <t>Agriculture</t>
+          <t>Médias &amp; Culture</t>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F75" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G75" s="0"/>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>727</v>
+        <v>873</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Programme d'appui aux Médias en Tunisie II</t>
+          <t>Promotion du régime de l'autoentrepreneur</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
-          <t>PAMT 2</t>
+          <t/>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
-          <t>Médias &amp; Culture</t>
+          <t>Emploi et formation professionnelle</t>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F76" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G76" s="0"/>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>873</v>
+        <v>891</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>Promotion du régime de l'autoentrepreneur</t>
+          <t>Modernisation des Établissements Scolaires II</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
-          <t>Emploi et formation professionnelle</t>
+          <t>Education, recherche, innovation</t>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F77" s="0" t="n">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="G77" s="0"/>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>891</v>
+        <v>512</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Modernisation des Établissements Scolaires II</t>
+          <t>Appui à la Gouvernance Locale Ettamkeen Elmahalli</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
-          <t>Education, recherche, innovation</t>
+          <t>Développement régional et local</t>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F78" s="0" t="n">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="G78" s="0"/>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>512</v>
+        <v>872</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Gouvernance Locale Ettamkeen Elmahalli</t>
+          <t>La qualité et l'équité du système éducatif sont améliorées au profit des apprenants, des enseignants et du personnel d'appui</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
-          <t>Développement régional et local</t>
+          <t>Education, recherche, innovation</t>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F79" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G79" s="0"/>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>872</v>
+        <v>831</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>La qualité et l'équité du système éducatif sont améliorées au profit des apprenants, des enseignants et du personnel d'appui</t>
+          <t>Programme pour la mise en oeuvre de la stratégie nationale de l'amélioration de l'intermédiation sur le marché de l'emploi - II</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
-          <t>Education, recherche, innovation</t>
+          <t>Emploi et formation professionnelle</t>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F80" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G80" s="0"/>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>831</v>
+        <v>725</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>Programme pour la mise en oeuvre de la stratégie nationale de l'amélioration de l'intermédiation sur le marché de l'emploi - II</t>
+          <t>Renforcement de la Société Civile Émergente</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ROSE</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
-          <t>Emploi et formation professionnelle</t>
+          <t>Droits humains et société civile</t>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F81" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G81" s="0"/>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>725</v>
+        <v>859</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de la Société Civile Émergente</t>
+          <t>Assistance technique au programme d'appui à l'action environnementale 2021</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
-          <t>ROSE</t>
+          <t/>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
-          <t>Droits humains et société civile</t>
+          <t>Environnement, développement durable et eau</t>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F82" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G82" s="0"/>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>859</v>
+        <v>480</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique au programme d'appui à l'action environnementale 2021</t>
+          <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>IPDLI</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
-          <t>Environnement, développement durable et eau</t>
+          <t>Développement régional et local</t>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F83" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G83" s="0"/>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>480</v>
+        <v>573</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Initiative Pilote de Développement Local Intégré</t>
+          <t>Programme d'Appui à la Politique de la Ville</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
-          <t>IPDLI</t>
+          <t>PROVILLE 2</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t>Développement régional et local</t>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F84" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G84" s="0"/>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>573</v>
+        <v>766</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Programme d'Appui à la Politique de la Ville</t>
+          <t>Projet de Développement Agricole et Rural Autour des Lacs collinaires - Upscale phase</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
-          <t>PROVILLE 2</t>
+          <t>DARAL</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
-          <t>Développement régional et local</t>
+          <t>Agriculture</t>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F85" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G85" s="0"/>
-    </row>
-[...27 lines deleted...]
-      <c r="G86" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:J172"/>
+  <dimension ref="A1:J171"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="10" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="40" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="20" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="30" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="30" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="30" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="15" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="15" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="10" min="9" max="9" bestFit="1" customWidth="1"/>
     <col width="18.15" min="10" max="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>ID Projet</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
@@ -20847,1409 +20667,1379 @@
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
           <t>Creative Tunisia 1.0</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E135" s="0"/>
       <c r="F135" s="0"/>
       <c r="G135" s="0"/>
       <c r="H135" s="0"/>
       <c r="I135" s="0"/>
       <c r="J135" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="n">
-        <v>529</v>
+        <v>642</v>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
-          <t>Appui aux services de contrôle officiels des produits animaux et végétaux en Tunisie</t>
+          <t>Appui budgétaire au Programme d'appui à la compétitivité et aux exportations</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PACE</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E136" s="0"/>
       <c r="F136" s="0"/>
       <c r="G136" s="0"/>
       <c r="H136" s="0"/>
       <c r="I136" s="0"/>
       <c r="J136" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="n">
-        <v>642</v>
+        <v>915</v>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
-          <t>Appui budgétaire au Programme d'appui à la compétitivité et aux exportations</t>
+          <t>Soutien au programme de relance des T/PME tunisiennes dans un contexte post-crises</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
-          <t>PACE</t>
+          <t>RAWAFED+</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E137" s="0"/>
       <c r="F137" s="0"/>
       <c r="G137" s="0"/>
       <c r="H137" s="0"/>
       <c r="I137" s="0"/>
       <c r="J137" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="n">
-        <v>915</v>
+        <v>734</v>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
-          <t>Soutien au programme de relance des T/PME tunisiennes dans un contexte post-crises</t>
+          <t>Appui au développement durable dans le secteur de l'agriculture et de la pêche artisanale en Tunisie</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
-          <t>RAWAFED+</t>
+          <t>ADAPT</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E138" s="0"/>
       <c r="F138" s="0"/>
       <c r="G138" s="0"/>
       <c r="H138" s="0"/>
       <c r="I138" s="0"/>
       <c r="J138" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="n">
-        <v>734</v>
+        <v>853</v>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
-          <t>Appui au développement durable dans le secteur de l'agriculture et de la pêche artisanale en Tunisie</t>
+          <t>Société civile pour un Tourisme Alternatif Novateur et Inclusif en Tunisie</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
-          <t>ADAPT</t>
+          <t>TANIT</t>
         </is>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E139" s="0"/>
       <c r="F139" s="0"/>
       <c r="G139" s="0"/>
       <c r="H139" s="0"/>
       <c r="I139" s="0"/>
       <c r="J139" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="n">
-        <v>853</v>
+        <v>593</v>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
-          <t>Société civile pour un Tourisme Alternatif Novateur et Inclusif en Tunisie</t>
+          <t>Programme de Relance de l'Investissement et de Modernisation des Exploitations Agricoles</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
-          <t>TANIT</t>
+          <t>PRIMEA</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E140" s="0"/>
       <c r="F140" s="0"/>
       <c r="G140" s="0"/>
       <c r="H140" s="0"/>
       <c r="I140" s="0"/>
       <c r="J140" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="n">
-        <v>593</v>
+        <v>727</v>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
-          <t>Programme de Relance de l'Investissement et de Modernisation des Exploitations Agricoles</t>
+          <t>Programme d'appui aux Médias en Tunisie II</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
-          <t>PRIMEA</t>
+          <t>PAMT 2</t>
         </is>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E141" s="0"/>
       <c r="F141" s="0"/>
       <c r="G141" s="0"/>
       <c r="H141" s="0"/>
       <c r="I141" s="0"/>
       <c r="J141" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="n">
-        <v>727</v>
+        <v>873</v>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
-          <t>Programme d'appui aux Médias en Tunisie II</t>
+          <t>Promotion du régime de l'autoentrepreneur</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
-          <t>PAMT 2</t>
+          <t/>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E142" s="0"/>
       <c r="F142" s="0"/>
       <c r="G142" s="0"/>
       <c r="H142" s="0"/>
       <c r="I142" s="0"/>
       <c r="J142" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="n">
-        <v>873</v>
+        <v>891</v>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
-          <t>Promotion du régime de l'autoentrepreneur</t>
+          <t>Modernisation des Établissements Scolaires II</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E143" s="0"/>
       <c r="F143" s="0"/>
       <c r="G143" s="0"/>
       <c r="H143" s="0"/>
       <c r="I143" s="0"/>
       <c r="J143" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="n">
-        <v>891</v>
+        <v>512</v>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
-          <t>Modernisation des Établissements Scolaires II</t>
+          <t>Appui à la Gouvernance Locale Ettamkeen Elmahalli</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D144" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E144" s="0"/>
       <c r="F144" s="0"/>
       <c r="G144" s="0"/>
       <c r="H144" s="0"/>
       <c r="I144" s="0"/>
       <c r="J144" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="n">
-        <v>512</v>
+        <v>872</v>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Gouvernance Locale Ettamkeen Elmahalli</t>
+          <t>La qualité et l'équité du système éducatif sont améliorées au profit des apprenants, des enseignants et du personnel d'appui</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E145" s="0"/>
       <c r="F145" s="0"/>
       <c r="G145" s="0"/>
       <c r="H145" s="0"/>
       <c r="I145" s="0"/>
       <c r="J145" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="n">
-        <v>872</v>
+        <v>831</v>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
-          <t>La qualité et l'équité du système éducatif sont améliorées au profit des apprenants, des enseignants et du personnel d'appui</t>
+          <t>Programme pour la mise en oeuvre de la stratégie nationale de l'amélioration de l'intermédiation sur le marché de l'emploi - II</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E146" s="0"/>
       <c r="F146" s="0"/>
       <c r="G146" s="0"/>
       <c r="H146" s="0"/>
       <c r="I146" s="0"/>
       <c r="J146" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="n">
-        <v>831</v>
+        <v>725</v>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
-          <t>Programme pour la mise en oeuvre de la stratégie nationale de l'amélioration de l'intermédiation sur le marché de l'emploi - II</t>
+          <t>Renforcement de la Société Civile Émergente</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ROSE</t>
         </is>
       </c>
       <c r="D147" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E147" s="0"/>
       <c r="F147" s="0"/>
       <c r="G147" s="0"/>
       <c r="H147" s="0"/>
       <c r="I147" s="0"/>
       <c r="J147" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="n">
-        <v>725</v>
+        <v>859</v>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de la Société Civile Émergente</t>
+          <t>Assistance technique au programme d'appui à l'action environnementale 2021</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
-          <t>ROSE</t>
+          <t/>
         </is>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E148" s="0"/>
       <c r="F148" s="0"/>
       <c r="G148" s="0"/>
       <c r="H148" s="0"/>
       <c r="I148" s="0"/>
       <c r="J148" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="n">
-        <v>859</v>
+        <v>480</v>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique au programme d'appui à l'action environnementale 2021</t>
+          <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>IPDLI</t>
         </is>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E149" s="0"/>
-      <c r="F149" s="0"/>
+      <c r="E149" s="0" t="inlineStr">
+        <is>
+          <t>Jendouba</t>
+        </is>
+      </c>
+      <c r="F149" s="0" t="inlineStr">
+        <is>
+          <t>Jaouaouada</t>
+        </is>
+      </c>
       <c r="G149" s="0"/>
-      <c r="H149" s="0"/>
-      <c r="I149" s="0"/>
+      <c r="H149" s="0" t="n">
+        <v>36.640377</v>
+      </c>
+      <c r="I149" s="0" t="n">
+        <v>8.538513</v>
+      </c>
       <c r="J149" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="n">
         <v>480</v>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
           <t>Jendouba</t>
         </is>
       </c>
       <c r="F150" s="0" t="inlineStr">
         <is>
-          <t>Jaouaouada</t>
+          <t>El Galaa El Mâaden Forgassen</t>
         </is>
       </c>
       <c r="G150" s="0"/>
       <c r="H150" s="0" t="n">
-        <v>36.640377</v>
+        <v>36.56316</v>
       </c>
       <c r="I150" s="0" t="n">
-        <v>8.538513</v>
+        <v>8.437853</v>
       </c>
       <c r="J150" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="n">
         <v>480</v>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D151" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
           <t>Jendouba</t>
         </is>
       </c>
       <c r="F151" s="0" t="inlineStr">
         <is>
-          <t>El Galaa El Mâaden Forgassen</t>
+          <t>Balta Bou Aouane</t>
         </is>
       </c>
       <c r="G151" s="0"/>
       <c r="H151" s="0" t="n">
-        <v>36.56316</v>
+        <v>36.691889</v>
       </c>
       <c r="I151" s="0" t="n">
-        <v>8.437853</v>
+        <v>8.911361</v>
       </c>
       <c r="J151" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="n">
         <v>480</v>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
-          <t>Jendouba</t>
+          <t>Gafsa</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
-          <t>Balta Bou Aouane</t>
+          <t>Gafsa</t>
         </is>
       </c>
       <c r="G152" s="0"/>
       <c r="H152" s="0" t="n">
-        <v>36.691889</v>
+        <v>34.504568</v>
       </c>
       <c r="I152" s="0" t="n">
-        <v>8.911361</v>
+        <v>8.747416</v>
       </c>
       <c r="J152" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="n">
         <v>480</v>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
           <t>Gafsa</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
-          <t>Gafsa</t>
+          <t>Sanouche</t>
         </is>
       </c>
       <c r="G153" s="0"/>
       <c r="H153" s="0" t="n">
-        <v>34.504568</v>
+        <v>34.482281</v>
       </c>
       <c r="I153" s="0" t="n">
-        <v>8.747416</v>
+        <v>9.090874</v>
       </c>
       <c r="J153" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="n">
         <v>480</v>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
           <t>Gafsa</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
-          <t>Sanouche</t>
+          <t>Sned</t>
         </is>
       </c>
       <c r="G154" s="0"/>
       <c r="H154" s="0" t="n">
-        <v>34.482281</v>
+        <v>34.567472</v>
       </c>
       <c r="I154" s="0" t="n">
-        <v>9.090874</v>
+        <v>9.203776</v>
       </c>
       <c r="J154" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="n">
         <v>480</v>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
           <t>Gafsa</t>
         </is>
       </c>
       <c r="F155" s="0" t="inlineStr">
         <is>
-          <t>Sned</t>
+          <t>Sidi Aïch</t>
         </is>
       </c>
       <c r="G155" s="0"/>
       <c r="H155" s="0" t="n">
-        <v>34.567472</v>
+        <v>34.685083</v>
       </c>
       <c r="I155" s="0" t="n">
-        <v>9.203776</v>
+        <v>8.827096</v>
       </c>
       <c r="J155" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="n">
         <v>480</v>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
           <t>Gafsa</t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
-          <t>Sidi Aïch</t>
+          <t>Sidi Boubaker</t>
         </is>
       </c>
       <c r="G156" s="0"/>
       <c r="H156" s="0" t="n">
-        <v>34.685083</v>
+        <v>34.665539</v>
       </c>
       <c r="I156" s="0" t="n">
-        <v>8.827096</v>
+        <v>8.382543</v>
       </c>
       <c r="J156" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="n">
         <v>480</v>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>Gafsa</t>
+          <t>Kasserine</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
-          <t>Sidi Boubaker</t>
+          <t>Bouzguam</t>
         </is>
       </c>
       <c r="G157" s="0"/>
       <c r="H157" s="0" t="n">
-        <v>34.665539</v>
+        <v>35.168832</v>
       </c>
       <c r="I157" s="0" t="n">
-        <v>8.382543</v>
+        <v>8.871898</v>
       </c>
       <c r="J157" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="n">
         <v>480</v>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
           <t>Kasserine</t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
         <is>
-          <t>Bouzguam</t>
+          <t>Ech-Charaya Machrek Ech-Chams</t>
         </is>
       </c>
       <c r="G158" s="0"/>
       <c r="H158" s="0" t="n">
-        <v>35.168832</v>
+        <v>35.336231</v>
       </c>
       <c r="I158" s="0" t="n">
-        <v>8.871898</v>
+        <v>9.003041</v>
       </c>
       <c r="J158" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="n">
         <v>480</v>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>Kasserine</t>
+          <t>Kebili</t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
-          <t>Ech-Charaya Machrek Ech-Chams</t>
+          <t>Faouar</t>
         </is>
       </c>
       <c r="G159" s="0"/>
       <c r="H159" s="0" t="n">
-        <v>35.336231</v>
+        <v>33.074187</v>
       </c>
       <c r="I159" s="0" t="n">
-        <v>9.003041</v>
+        <v>8.584211</v>
       </c>
       <c r="J159" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="n">
         <v>480</v>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
           <t>Kebili</t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
-          <t>Faouar</t>
+          <t>Bechelli Jersine El Blidete</t>
         </is>
       </c>
       <c r="G160" s="0"/>
       <c r="H160" s="0" t="n">
-        <v>33.074187</v>
+        <v>33.603403</v>
       </c>
       <c r="I160" s="0" t="n">
-        <v>8.584211</v>
+        <v>8.806355</v>
       </c>
       <c r="J160" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="n">
         <v>480</v>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>Kebili</t>
+          <t>Béja</t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
-          <t>Bechelli Jersine El Blidete</t>
+          <t>Testour</t>
         </is>
       </c>
       <c r="G161" s="0"/>
       <c r="H161" s="0" t="n">
-        <v>33.603403</v>
+        <v>36.577143</v>
       </c>
       <c r="I161" s="0" t="n">
-        <v>8.806355</v>
+        <v>9.397057</v>
       </c>
       <c r="J161" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="n">
         <v>480</v>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>Béja</t>
+          <t>Tataouine</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
-          <t>Testour</t>
+          <t>Bir Lahmar</t>
         </is>
       </c>
       <c r="G162" s="0"/>
       <c r="H162" s="0" t="n">
-        <v>36.577143</v>
+        <v>33.149476</v>
       </c>
       <c r="I162" s="0" t="n">
-        <v>9.397057</v>
+        <v>10.45022</v>
       </c>
       <c r="J162" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="n">
         <v>480</v>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
           <t>Tataouine</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
-          <t>Bir Lahmar</t>
+          <t>Smar</t>
         </is>
       </c>
       <c r="G163" s="0"/>
       <c r="H163" s="0" t="n">
-        <v>33.149476</v>
+        <v>32.772726</v>
       </c>
       <c r="I163" s="0" t="n">
-        <v>10.45022</v>
+        <v>10.969016</v>
       </c>
       <c r="J163" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="n">
         <v>480</v>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
           <t>Tataouine</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
-          <t>Smar</t>
+          <t>Tataouine</t>
         </is>
       </c>
       <c r="G164" s="0"/>
       <c r="H164" s="0" t="n">
-        <v>32.772726</v>
+        <v>32.785777</v>
       </c>
       <c r="I164" s="0" t="n">
-        <v>10.969016</v>
+        <v>10.183415</v>
       </c>
       <c r="J164" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="n">
         <v>480</v>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E165" s="0" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="E165" s="0"/>
+      <c r="F165" s="0"/>
       <c r="G165" s="0"/>
       <c r="H165" s="0" t="n">
-        <v>32.785777</v>
+        <v>36.846032</v>
       </c>
       <c r="I165" s="0" t="n">
-        <v>10.183415</v>
+        <v>10.269483</v>
       </c>
       <c r="J165" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="n">
-        <v>480</v>
+        <v>573</v>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
-          <t>Initiative Pilote de Développement Local Intégré</t>
+          <t>Programme d'Appui à la Politique de la Ville</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
-          <t>IPDLI</t>
+          <t>PROVILLE 2</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E166" s="0"/>
       <c r="F166" s="0"/>
       <c r="G166" s="0"/>
-      <c r="H166" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H166" s="0"/>
+      <c r="I166" s="0"/>
       <c r="J166" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="n">
-        <v>573</v>
+        <v>766</v>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
-          <t>Programme d'Appui à la Politique de la Ville</t>
+          <t>Projet de Développement Agricole et Rural Autour des Lacs collinaires - Upscale phase</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
-          <t>PROVILLE 2</t>
+          <t>DARAL</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E167" s="0"/>
+      <c r="E167" s="0" t="inlineStr">
+        <is>
+          <t>Sidi Bouzid</t>
+        </is>
+      </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0"/>
-      <c r="H167" s="0"/>
-      <c r="I167" s="0"/>
+      <c r="H167" s="0" t="n">
+        <v>34.866</v>
+      </c>
+      <c r="I167" s="0" t="n">
+        <v>9.550143</v>
+      </c>
       <c r="J167" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="n">
         <v>766</v>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
           <t>Projet de Développement Agricole et Rural Autour des Lacs collinaires - Upscale phase</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
           <t>DARAL</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>Sidi Bouzid</t>
+          <t>Kasserine</t>
         </is>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0"/>
       <c r="H168" s="0" t="n">
-        <v>34.866</v>
+        <v>35.218</v>
       </c>
       <c r="I168" s="0" t="n">
-        <v>9.550143</v>
+        <v>8.753083</v>
       </c>
       <c r="J168" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="n">
         <v>766</v>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
           <t>Projet de Développement Agricole et Rural Autour des Lacs collinaires - Upscale phase</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
           <t>DARAL</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>Kasserine</t>
+          <t>Siliana</t>
         </is>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0"/>
       <c r="H169" s="0" t="n">
-        <v>35.218</v>
+        <v>36.053</v>
       </c>
       <c r="I169" s="0" t="n">
-        <v>8.753083</v>
+        <v>9.337393</v>
       </c>
       <c r="J169" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="n">
         <v>766</v>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
           <t>Projet de Développement Agricole et Rural Autour des Lacs collinaires - Upscale phase</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>DARAL</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>Siliana</t>
+          <t>Jendouba</t>
         </is>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0"/>
       <c r="H170" s="0" t="n">
-        <v>36.053</v>
+        <v>36.634</v>
       </c>
       <c r="I170" s="0" t="n">
-        <v>9.337393</v>
+        <v>8.702096</v>
       </c>
       <c r="J170" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="n">
         <v>766</v>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
           <t>Projet de Développement Agricole et Rural Autour des Lacs collinaires - Upscale phase</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
           <t>DARAL</t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
-          <t>Jendouba</t>
+          <t>Kairouan</t>
         </is>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0"/>
       <c r="H171" s="0" t="n">
-        <v>36.634</v>
+        <v>35.616</v>
       </c>
       <c r="I171" s="0" t="n">
-        <v>8.702096</v>
+        <v>9.863148</v>
       </c>
       <c r="J171" s="0" t="inlineStr">
-        <is>
-[...36 lines deleted...]
-      <c r="J172" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:I86"/>
+  <dimension ref="A1:I85"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="10" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="40" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="20" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="20" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="20" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="15" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="20" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="20" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="28.049999999999997" min="9" max="9" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>ID Projet</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Titre Projet</t>
@@ -24482,637 +24272,604 @@
         <is>
           <t>Creative Tunisia 1.0</t>
         </is>
       </c>
       <c r="D68" s="0" t="n">
         <v>9000000</v>
       </c>
       <c r="E68" s="0" t="n">
         <v>8500000.0</v>
       </c>
       <c r="F68" s="0" t="n">
         <v>500000.0</v>
       </c>
       <c r="G68" s="0" t="n">
         <v>94.44</v>
       </c>
       <c r="H68" s="0" t="n">
         <v>7240476</v>
       </c>
       <c r="I68" s="0" t="n">
         <v>1759524</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>529</v>
+        <v>642</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Appui aux services de contrôle officiels des produits animaux et végétaux en Tunisie</t>
+          <t>Appui budgétaire au Programme d'appui à la compétitivité et aux exportations</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PACE</t>
         </is>
       </c>
       <c r="D69" s="0" t="n">
-        <v>6000000</v>
+        <v>52750000</v>
       </c>
       <c r="E69" s="0" t="n">
-        <v>6000000.0</v>
+        <v>52750000.0</v>
       </c>
       <c r="F69" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G69" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H69" s="0" t="n">
-        <v>4605166</v>
+        <v>46247500</v>
       </c>
       <c r="I69" s="0" t="n">
-        <v>1394834</v>
+        <v>6502500</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>642</v>
+        <v>917</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Appui budgétaire au Programme d'appui à la compétitivité et aux exportations</t>
+          <t>Hannibal project</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
-          <t>PACE</t>
+          <t/>
         </is>
       </c>
       <c r="D70" s="0" t="n">
-        <v>52750000</v>
+        <v>201520000</v>
       </c>
       <c r="E70" s="0" t="n">
-        <v>52750000.0</v>
+        <v>11520000.0</v>
       </c>
       <c r="F70" s="0" t="n">
-        <v>0.0</v>
+        <v>190000000.0</v>
       </c>
       <c r="G70" s="0" t="n">
-        <v>100.0</v>
+        <v>5.72</v>
       </c>
       <c r="H70" s="0" t="n">
-        <v>46247500</v>
+        <v>0</v>
       </c>
       <c r="I70" s="0" t="n">
-        <v>6502500</v>
+        <v>201520000</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Hannibal project</t>
+          <t>Soutien au programme de relance des T/PME tunisiennes dans un contexte post-crises</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>RAWAFED+</t>
         </is>
       </c>
       <c r="D71" s="0" t="n">
-        <v>201520000</v>
+        <v>8000000</v>
       </c>
       <c r="E71" s="0" t="n">
-        <v>11520000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="F71" s="0" t="n">
-        <v>190000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G71" s="0" t="n">
-        <v>5.72</v>
+        <v>100.0</v>
       </c>
       <c r="H71" s="0" t="n">
-        <v>0</v>
+        <v>1515463</v>
       </c>
       <c r="I71" s="0" t="n">
-        <v>201520000</v>
+        <v>6484537</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>915</v>
+        <v>734</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>Soutien au programme de relance des T/PME tunisiennes dans un contexte post-crises</t>
+          <t>Appui au développement durable dans le secteur de l'agriculture et de la pêche artisanale en Tunisie</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
-          <t>RAWAFED+</t>
+          <t>ADAPT</t>
         </is>
       </c>
       <c r="D72" s="0" t="n">
-        <v>8000000</v>
+        <v>44400000</v>
       </c>
       <c r="E72" s="0" t="n">
-        <v>8000000.0</v>
+        <v>44400000.0</v>
       </c>
       <c r="F72" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G72" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H72" s="0" t="n">
-        <v>1515463</v>
+        <v>12094028</v>
       </c>
       <c r="I72" s="0" t="n">
-        <v>6484537</v>
+        <v>32305972</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>734</v>
+        <v>853</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Appui au développement durable dans le secteur de l'agriculture et de la pêche artisanale en Tunisie</t>
+          <t>Société civile pour un Tourisme Alternatif Novateur et Inclusif en Tunisie</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
-          <t>ADAPT</t>
+          <t>TANIT</t>
         </is>
       </c>
       <c r="D73" s="0" t="n">
-        <v>44400000</v>
+        <v>1067341</v>
       </c>
       <c r="E73" s="0" t="n">
-        <v>44400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="F73" s="0" t="n">
-        <v>0.0</v>
+        <v>267341.0</v>
       </c>
       <c r="G73" s="0" t="n">
-        <v>100.0</v>
+        <v>74.95</v>
       </c>
       <c r="H73" s="0" t="n">
-        <v>12094028</v>
+        <v>277326</v>
       </c>
       <c r="I73" s="0" t="n">
-        <v>32305972</v>
+        <v>790015</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>853</v>
+        <v>593</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Société civile pour un Tourisme Alternatif Novateur et Inclusif en Tunisie</t>
+          <t>Programme de Relance de l'Investissement et de Modernisation des Exploitations Agricoles</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
-          <t>TANIT</t>
+          <t>PRIMEA</t>
         </is>
       </c>
       <c r="D74" s="0" t="n">
-        <v>1067341</v>
+        <v>14300000</v>
       </c>
       <c r="E74" s="0" t="n">
-        <v>800000.0</v>
+        <v>14300000.0</v>
       </c>
       <c r="F74" s="0" t="n">
-        <v>267341.0</v>
+        <v>0.0</v>
       </c>
       <c r="G74" s="0" t="n">
-        <v>74.95</v>
+        <v>100.0</v>
       </c>
       <c r="H74" s="0" t="n">
-        <v>277326</v>
+        <v>7800000</v>
       </c>
       <c r="I74" s="0" t="n">
-        <v>790015</v>
+        <v>6500000</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>593</v>
+        <v>727</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Programme de Relance de l'Investissement et de Modernisation des Exploitations Agricoles</t>
+          <t>Programme d'appui aux Médias en Tunisie II</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
-          <t>PRIMEA</t>
+          <t>PAMT 2</t>
         </is>
       </c>
       <c r="D75" s="0" t="n">
-        <v>14300000</v>
+        <v>5298080</v>
       </c>
       <c r="E75" s="0" t="n">
-        <v>14300000.0</v>
+        <v>5298080.0</v>
       </c>
       <c r="F75" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G75" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H75" s="0" t="n">
-        <v>7800000</v>
+        <v>1767036</v>
       </c>
       <c r="I75" s="0" t="n">
-        <v>6500000</v>
+        <v>3531044</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>727</v>
+        <v>873</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Programme d'appui aux Médias en Tunisie II</t>
+          <t>Promotion du régime de l'autoentrepreneur</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
-          <t>PAMT 2</t>
+          <t/>
         </is>
       </c>
       <c r="D76" s="0" t="n">
-        <v>5298080</v>
+        <v>1000000</v>
       </c>
       <c r="E76" s="0" t="n">
-        <v>5298080.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="F76" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G76" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H76" s="0" t="n">
-        <v>1767036</v>
+        <v>490245</v>
       </c>
       <c r="I76" s="0" t="n">
-        <v>3531044</v>
+        <v>509755</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>873</v>
+        <v>891</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>Promotion du régime de l'autoentrepreneur</t>
+          <t>Modernisation des Établissements Scolaires II</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D77" s="0" t="n">
-        <v>1000000</v>
+        <v>80560000</v>
       </c>
       <c r="E77" s="0" t="n">
-        <v>1000000.0</v>
+        <v>25560000.0</v>
       </c>
       <c r="F77" s="0" t="n">
-        <v>0.0</v>
+        <v>55000000.0</v>
       </c>
       <c r="G77" s="0" t="n">
-        <v>100.0</v>
+        <v>31.73</v>
       </c>
       <c r="H77" s="0" t="n">
-        <v>490245</v>
+        <v>4620000</v>
       </c>
       <c r="I77" s="0" t="n">
-        <v>509755</v>
+        <v>75940000</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>891</v>
+        <v>512</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Modernisation des Établissements Scolaires II</t>
+          <t>Appui à la Gouvernance Locale Ettamkeen Elmahalli</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D78" s="0" t="n">
-        <v>80560000</v>
+        <v>55000000</v>
       </c>
       <c r="E78" s="0" t="n">
-        <v>25560000.0</v>
+        <v>55000000.0</v>
       </c>
       <c r="F78" s="0" t="n">
-        <v>55000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G78" s="0" t="n">
-        <v>31.73</v>
+        <v>100.0</v>
       </c>
       <c r="H78" s="0" t="n">
-        <v>4620000</v>
+        <v>49500000</v>
       </c>
       <c r="I78" s="0" t="n">
-        <v>75940000</v>
+        <v>5500000</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>512</v>
+        <v>872</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Gouvernance Locale Ettamkeen Elmahalli</t>
+          <t>La qualité et l'équité du système éducatif sont améliorées au profit des apprenants, des enseignants et du personnel d'appui</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D79" s="0" t="n">
-        <v>55000000</v>
+        <v>30100000</v>
       </c>
       <c r="E79" s="0" t="n">
-        <v>55000000.0</v>
+        <v>26600000.0</v>
       </c>
       <c r="F79" s="0" t="n">
-        <v>0.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="G79" s="0" t="n">
-        <v>100.0</v>
+        <v>88.37</v>
       </c>
       <c r="H79" s="0" t="n">
-        <v>49500000</v>
+        <v>2378089</v>
       </c>
       <c r="I79" s="0" t="n">
-        <v>5500000</v>
+        <v>27721911</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>872</v>
+        <v>831</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>La qualité et l'équité du système éducatif sont améliorées au profit des apprenants, des enseignants et du personnel d'appui</t>
+          <t>Programme pour la mise en oeuvre de la stratégie nationale de l'amélioration de l'intermédiation sur le marché de l'emploi - II</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D80" s="0" t="n">
-        <v>30100000</v>
+        <v>4000000</v>
       </c>
       <c r="E80" s="0" t="n">
-        <v>26600000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="F80" s="0" t="n">
-        <v>3500000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G80" s="0" t="n">
-        <v>88.37</v>
+        <v>100.0</v>
       </c>
       <c r="H80" s="0" t="n">
-        <v>2378089</v>
+        <v>4000000</v>
       </c>
       <c r="I80" s="0" t="n">
-        <v>27721911</v>
+        <v>0</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>831</v>
+        <v>725</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>Programme pour la mise en oeuvre de la stratégie nationale de l'amélioration de l'intermédiation sur le marché de l'emploi - II</t>
+          <t>Renforcement de la Société Civile Émergente</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ROSE</t>
         </is>
       </c>
       <c r="D81" s="0" t="n">
-        <v>4000000</v>
+        <v>9111111</v>
       </c>
       <c r="E81" s="0" t="n">
-        <v>4000000.0</v>
+        <v>8200000.0</v>
       </c>
       <c r="F81" s="0" t="n">
-        <v>0.0</v>
+        <v>911111.0</v>
       </c>
       <c r="G81" s="0" t="n">
-        <v>100.0</v>
+        <v>90.0</v>
       </c>
       <c r="H81" s="0" t="n">
-        <v>4000000</v>
+        <v>1059455</v>
       </c>
       <c r="I81" s="0" t="n">
-        <v>0</v>
+        <v>8051656</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>725</v>
+        <v>859</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de la Société Civile Émergente</t>
+          <t>Assistance technique au programme d'appui à l'action environnementale 2021</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
-          <t>ROSE</t>
+          <t/>
         </is>
       </c>
       <c r="D82" s="0" t="n">
-        <v>9111111</v>
+        <v>2362750</v>
       </c>
       <c r="E82" s="0" t="n">
-        <v>8200000.0</v>
+        <v>2362750.0</v>
       </c>
       <c r="F82" s="0" t="n">
-        <v>911111.0</v>
+        <v>0.0</v>
       </c>
       <c r="G82" s="0" t="n">
-        <v>90.0</v>
+        <v>100.0</v>
       </c>
       <c r="H82" s="0" t="n">
-        <v>1059455</v>
+        <v>472550</v>
       </c>
       <c r="I82" s="0" t="n">
-        <v>8051656</v>
+        <v>1890200</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>859</v>
+        <v>480</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique au programme d'appui à l'action environnementale 2021</t>
+          <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>IPDLI</t>
         </is>
       </c>
       <c r="D83" s="0" t="n">
-        <v>2362750</v>
+        <v>18175000</v>
       </c>
       <c r="E83" s="0" t="n">
-        <v>2362750.0</v>
+        <v>11675000.0</v>
       </c>
       <c r="F83" s="0" t="n">
-        <v>0.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="G83" s="0" t="n">
-        <v>100.0</v>
+        <v>64.24</v>
       </c>
       <c r="H83" s="0" t="n">
-        <v>472550</v>
+        <v>10000000</v>
       </c>
       <c r="I83" s="0" t="n">
-        <v>1890200</v>
+        <v>8175000</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>480</v>
+        <v>573</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Initiative Pilote de Développement Local Intégré</t>
+          <t>Programme d'Appui à la Politique de la Ville</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
-          <t>IPDLI</t>
+          <t>PROVILLE 2</t>
         </is>
       </c>
       <c r="D84" s="0" t="n">
-        <v>18175000</v>
+        <v>30690000</v>
       </c>
       <c r="E84" s="0" t="n">
-        <v>11675000.0</v>
+        <v>30690000.0</v>
       </c>
       <c r="F84" s="0" t="n">
-        <v>6500000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G84" s="0" t="n">
-        <v>64.24</v>
+        <v>100.0</v>
       </c>
       <c r="H84" s="0" t="n">
-        <v>10000000</v>
+        <v>7740000</v>
       </c>
       <c r="I84" s="0" t="n">
-        <v>8175000</v>
+        <v>22950000</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>573</v>
+        <v>766</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Programme d'Appui à la Politique de la Ville</t>
+          <t>Projet de Développement Agricole et Rural Autour des Lacs collinaires - Upscale phase</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
-          <t>PROVILLE 2</t>
+          <t>DARAL</t>
         </is>
       </c>
       <c r="D85" s="0" t="n">
-        <v>30690000</v>
+        <v>38560000</v>
       </c>
       <c r="E85" s="0" t="n">
-        <v>30690000.0</v>
+        <v>15560000.0</v>
       </c>
       <c r="F85" s="0" t="n">
-        <v>0.0</v>
+        <v>23000000.0</v>
       </c>
       <c r="G85" s="0" t="n">
-        <v>100.0</v>
+        <v>40.35</v>
       </c>
       <c r="H85" s="0" t="n">
-        <v>7740000</v>
+        <v>1575000</v>
       </c>
       <c r="I85" s="0" t="n">
-        <v>22950000</v>
-[...31 lines deleted...]
-      <c r="I86" s="0" t="n">
         <v>36985000</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>