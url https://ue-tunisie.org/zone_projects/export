--- v4 (2026-08-15)
+++ v5 (2026-09-04)
@@ -363,51 +363,51 @@
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:O85"/>
+  <dimension ref="A1:O87"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="10" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="40" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="15" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="15" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="15" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="15" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="15" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="15" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="15" min="9" max="9" bestFit="1" customWidth="1"/>
     <col width="10" min="10" max="10" bestFit="1" customWidth="1"/>
     <col width="10" min="11" max="11" bestFit="1" customWidth="1"/>
     <col width="30" min="12" max="12" bestFit="1" customWidth="1"/>
     <col width="30" min="13" max="13" bestFit="1" customWidth="1"/>
     <col width="30" min="14" max="14" bestFit="1" customWidth="1"/>
     <col width="58.300000000000004" min="15" max="15" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
@@ -526,289 +526,289 @@
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t>AFD - Agence Française de Développement</t>
         </is>
       </c>
       <c r="N2" s="0"/>
       <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Environnement, développement durable et eau</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
-        <v>483</v>
+        <v>748</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>Programme contribuant à la dépollution de la Méditerranée (DEPOLMED)</t>
+          <t>Appui à la Modernisation de l’Industrie Tunisienne</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
-          <t>DEPOLMED</t>
+          <t>AMIT</t>
         </is>
       </c>
       <c r="D3" s="0" t="n">
-        <v>379972</v>
+        <v>428148</v>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F3" s="2">
-        <v>42736.0</v>
+        <v>44593.0</v>
       </c>
       <c r="G3" s="2">
-        <v>47483.0</v>
+        <v>46446.0</v>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
-          <t>presque 13 ans</t>
+          <t>environ 5 ans</t>
         </is>
       </c>
       <c r="I3" s="0" t="n">
-        <v>10750000.0</v>
+        <v>10553971.0</v>
       </c>
       <c r="J3" s="0" t="n">
-        <v>140350000</v>
+        <v>12212290</v>
       </c>
       <c r="K3" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement</t>
+          <t>GIZ - Coopération Allemande</t>
         </is>
       </c>
       <c r="N3" s="0"/>
       <c r="O3" s="0" t="inlineStr">
         <is>
-          <t>Environnement, développement durable et eau</t>
+          <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
-        <v>689</v>
+        <v>483</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>Programme d'Amélioration des performances dans le réseau de la Société Nationale d'Exploitation et de Distribution des Eaux</t>
+          <t>Programme contribuant à la dépollution de la Méditerranée (DEPOLMED)</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
-          <t>PAP SONEDE</t>
+          <t>DEPOLMED</t>
         </is>
       </c>
       <c r="D4" s="0" t="n">
-        <v>412460</v>
+        <v>379972</v>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F4" s="2">
-        <v>44200.0</v>
+        <v>42736.0</v>
       </c>
       <c r="G4" s="2">
-        <v>47121.0</v>
+        <v>47483.0</v>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
-          <t>presque 8 ans</t>
+          <t>presque 13 ans</t>
         </is>
       </c>
       <c r="I4" s="0" t="n">
-        <v>12400000.0</v>
+        <v>10750000.0</v>
       </c>
       <c r="J4" s="0" t="n">
-        <v>82850000</v>
+        <v>140350000</v>
       </c>
       <c r="K4" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
-          <t>KFW - KREDITANSTALT FUR WIEDERAUFBAU</t>
+          <t>AFD - Agence Française de Développement</t>
         </is>
       </c>
       <c r="N4" s="0"/>
       <c r="O4" s="0" t="inlineStr">
         <is>
           <t>Environnement, développement durable et eau</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
-        <v>692</v>
+        <v>689</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>Programme d'amélioration du système de stockage, de transfert et de protection contre les inondations en Tunisie (Programme STPCI)</t>
+          <t>Programme d'Amélioration des performances dans le réseau de la Société Nationale d'Exploitation et de Distribution des Eaux</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t>STPCI</t>
+          <t>PAP SONEDE</t>
         </is>
       </c>
       <c r="D5" s="0" t="n">
-        <v>412269</v>
+        <v>412460</v>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F5" s="2">
         <v>44200.0</v>
       </c>
       <c r="G5" s="2">
-        <v>47486.0</v>
+        <v>47121.0</v>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
-          <t>presque 9 ans</t>
+          <t>presque 8 ans</t>
         </is>
       </c>
       <c r="I5" s="0" t="n">
-        <v>40860000.0</v>
+        <v>12400000.0</v>
       </c>
       <c r="J5" s="0" t="n">
-        <v>327410000</v>
+        <v>82850000</v>
       </c>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
           <t>KFW - KREDITANSTALT FUR WIEDERAUFBAU</t>
         </is>
       </c>
       <c r="N5" s="0"/>
       <c r="O5" s="0" t="inlineStr">
         <is>
           <t>Environnement, développement durable et eau</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
-        <v>517</v>
+        <v>692</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>Financement d’initiatives régionales pour le développement économique</t>
+          <t>Programme d'amélioration du système de stockage, de transfert et de protection contre les inondations en Tunisie (Programme STPCI)</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
-          <t>IRADA</t>
+          <t>STPCI</t>
         </is>
       </c>
       <c r="D6" s="0" t="n">
-        <v>401726</v>
+        <v>412269</v>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="F6" s="2">
-        <v>43439.0</v>
+        <v>44200.0</v>
       </c>
       <c r="G6" s="2">
-        <v>45995.0</v>
+        <v>47486.0</v>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
-          <t>presque 7 ans</t>
+          <t>presque 9 ans</t>
         </is>
       </c>
       <c r="I6" s="0" t="n">
-        <v>8000000.0</v>
+        <v>40860000.0</v>
       </c>
       <c r="J6" s="0" t="n">
-        <v>8000000</v>
+        <v>327410000</v>
       </c>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
-          <t>ODS - OFFICE DE DEVELOPPEMENT DU SUD</t>
+          <t>KFW - KREDITANSTALT FUR WIEDERAUFBAU</t>
         </is>
       </c>
       <c r="N6" s="0"/>
       <c r="O6" s="0" t="inlineStr">
         <is>
-          <t>Développement économique et appui au secteur privé</t>
+          <t>Environnement, développement durable et eau</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
         <v>825</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Suivi et documentation de l'avancement des réformes vers un système alimentaire durable, soutenues  par les programmes d'Appui au Développement Rural (PADR) et d'Appui à la Compétitivité et aux Exportations (PACE)</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>Avancement des réformes vers un système alimentaire durable</t>
         </is>
       </c>
       <c r="D7" s="0" t="n">
         <v>425501</v>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
@@ -1014,899 +1014,899 @@
       </c>
       <c r="K10" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
           <t>ANPR - Agence Nationale de la promotion de la recherche scientifique</t>
         </is>
       </c>
       <c r="N10" s="0"/>
       <c r="O10" s="0" t="inlineStr">
         <is>
           <t>Education, recherche, innovation</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="n">
-        <v>836</v>
+        <v>1014</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>Programme de lutte contre les violences basées sur le genre en Tunisie</t>
+          <t>Programme d'appui au secteur de la Santé en Tunisie</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Essaha Aziza</t>
         </is>
       </c>
       <c r="D11" s="0" t="n">
-        <v>436955</v>
+        <v>1</v>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="F11" s="2">
-        <v>44927.0</v>
+        <v>43685.0</v>
       </c>
       <c r="G11" s="2">
-        <v>46234.0</v>
+        <v>46293.0</v>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
-          <t>plus de 3 ans</t>
+          <t>environ 7 ans</t>
         </is>
       </c>
       <c r="I11" s="0" t="n">
-        <v>6000000.0</v>
+        <v>70000000.0</v>
       </c>
       <c r="J11" s="0" t="n">
-        <v>6215000</v>
+        <v>71000000</v>
       </c>
       <c r="K11" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
-          <t>ENABEL - Agence de développement du gouvernement fédéral belge</t>
+          <t>Ministère de la santé</t>
         </is>
       </c>
       <c r="N11" s="0"/>
       <c r="O11" s="0" t="inlineStr">
         <is>
-          <t>Égalité Femmes-Hommes</t>
+          <t>Santé</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="n">
-        <v>1014</v>
+        <v>836</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Programme d'appui au secteur de la Santé en Tunisie</t>
+          <t>Programme de lutte contre les violences basées sur le genre en Tunisie</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t>Essaha Aziza</t>
+          <t>SILA</t>
         </is>
       </c>
       <c r="D12" s="0" t="n">
-        <v>1</v>
+        <v>436955</v>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F12" s="2">
-        <v>43685.0</v>
+        <v>44927.0</v>
       </c>
       <c r="G12" s="2">
-        <v>46293.0</v>
+        <v>46599.0</v>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
-          <t>environ 7 ans</t>
+          <t>plus de 4 ans</t>
         </is>
       </c>
       <c r="I12" s="0" t="n">
-        <v>70000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="J12" s="0" t="n">
-        <v>71000000</v>
+        <v>6215000</v>
       </c>
       <c r="K12" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
-          <t>Ministère de la santé</t>
+          <t>ENABEL - Agence de développement du gouvernement fédéral belge</t>
         </is>
       </c>
       <c r="N12" s="0"/>
       <c r="O12" s="0" t="inlineStr">
         <is>
-          <t>Santé</t>
+          <t>Égalité Femmes-Hommes</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="n">
-        <v>830</v>
+        <v>905</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>Appui Bureau Erasmus+ Tunisie</t>
+          <t>Assistance technique de la BEI pour l’identification et la formulation d’un portefeuille de projets d’investissement en Tunisie</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D13" s="0" t="n">
-        <v>432657</v>
+        <v>459189</v>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="F13" s="2">
-        <v>44721.0</v>
+        <v>45627.0</v>
       </c>
       <c r="G13" s="2">
-        <v>46089.0</v>
+        <v>47208.0</v>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
-          <t>plus de 3 ans</t>
+          <t>plus de 4 ans</t>
         </is>
       </c>
       <c r="I13" s="0" t="n">
-        <v>400000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="J13" s="0" t="n">
-        <v>400000</v>
+        <v>5000000</v>
       </c>
       <c r="K13" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
-          <t>ANPR - Agence Nationale de la promotion de la recherche scientifique</t>
+          <t>EIB - EUROPEAN INVESTMENT BANK</t>
         </is>
       </c>
       <c r="N13" s="0"/>
       <c r="O13" s="0" t="inlineStr">
         <is>
-          <t>Education, recherche, innovation</t>
+          <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="n">
-        <v>905</v>
+        <v>756</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique de la BEI pour l’identification et la formulation d’un portefeuille de projets d’investissement en Tunisie</t>
+          <t>Pour une réponse intégrée aux violences fondées sur le genre</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>EMNA</t>
         </is>
       </c>
       <c r="D14" s="0" t="n">
-        <v>459189</v>
+        <v>428588</v>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F14" s="2">
-        <v>45627.0</v>
+        <v>44531.0</v>
       </c>
       <c r="G14" s="2">
-        <v>47208.0</v>
+        <v>46568.0</v>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
-          <t>plus de 4 ans</t>
+          <t>plus de 5 ans</t>
         </is>
       </c>
       <c r="I14" s="0" t="n">
-        <v>5000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="J14" s="0" t="n">
-        <v>5000000</v>
+        <v>2300000</v>
       </c>
       <c r="K14" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L14" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
-          <t>EIB - EUROPEAN INVESTMENT BANK</t>
+          <t>UNFPA - UNITED NATIONS POPULATION FUND</t>
         </is>
       </c>
       <c r="N14" s="0"/>
       <c r="O14" s="0" t="inlineStr">
         <is>
-          <t>Développement économique et appui au secteur privé</t>
+          <t>Égalité Femmes-Hommes</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="n">
-        <v>829</v>
+        <v>828</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>Contribution financière à la participation de la Tunisie au programme Horizon Europe</t>
+          <t>Science With And For Youth</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SWAFY</t>
         </is>
       </c>
       <c r="D15" s="0" t="n">
-        <v>432538</v>
+        <v>432485</v>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="F15" s="2">
-        <v>44721.0</v>
+        <v>44715.0</v>
       </c>
       <c r="G15" s="2">
-        <v>46181.0</v>
+        <v>46540.0</v>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
-          <t>presque 4 ans</t>
+          <t>presque 5 ans</t>
         </is>
       </c>
       <c r="I15" s="0" t="n">
-        <v>5500000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="J15" s="0" t="n">
-        <v>8461538</v>
+        <v>9500000</v>
       </c>
       <c r="K15" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
-          <t>GVT Tun - République Tunisienne</t>
+          <t>ANPR - Agence Nationale de la promotion de la recherche scientifique</t>
         </is>
       </c>
       <c r="N15" s="0"/>
       <c r="O15" s="0" t="inlineStr">
         <is>
           <t>Education, recherche, innovation</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>862</v>
+        <v>577</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>NesTounes - Vers un espace public tunisien informé, inclusif et pluraliste : garantir la place des droits socio-économiques dans la couverture médiatique</t>
+          <t>Programme intégré pour la dépollution du lac de Bizerte</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Lake Bizerte</t>
         </is>
       </c>
       <c r="D16" s="0" t="n">
-        <v>445238</v>
+        <v>355439</v>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="F16" s="2">
-        <v>45108.0</v>
+        <v>42004.0</v>
       </c>
       <c r="G16" s="2">
-        <v>46203.0</v>
+        <v>46386.0</v>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
-          <t>presque 3 ans</t>
+          <t>presque 12 ans</t>
         </is>
       </c>
       <c r="I16" s="0" t="n">
-        <v>1499782.0</v>
+        <v>15416000.0</v>
       </c>
       <c r="J16" s="0" t="n">
-        <v>1672688</v>
+        <v>82331000</v>
       </c>
       <c r="K16" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
-          <t>RSF - Association Reporters Sans Frontieres</t>
+          <t>EIB - EUROPEAN INVESTMENT BANK</t>
         </is>
       </c>
       <c r="N16" s="0"/>
       <c r="O16" s="0" t="inlineStr">
         <is>
-          <t>Médias &amp; Culture</t>
+          <t>Environnement, développement durable et eau</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>577</v>
+        <v>761</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>Programme intégré pour la dépollution du lac de Bizerte</t>
+          <t>Elargir la Couverture Sanitaire Universelle dans le cadre de l'Appui à l'inclusion sociale en Tunisie</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t>Lake Bizerte</t>
+          <t/>
         </is>
       </c>
       <c r="D17" s="0" t="n">
-        <v>355439</v>
+        <v>430183</v>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="F17" s="2">
-        <v>42004.0</v>
+        <v>44547.0</v>
       </c>
       <c r="G17" s="2">
-        <v>46386.0</v>
+        <v>46007.0</v>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
-          <t>presque 12 ans</t>
+          <t>presque 4 ans</t>
         </is>
       </c>
       <c r="I17" s="0" t="n">
-        <v>15416000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="J17" s="0" t="n">
-        <v>82331000</v>
+        <v>1598842</v>
       </c>
       <c r="K17" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
-          <t>EIB - EUROPEAN INVESTMENT BANK</t>
+          <t>OMS - Organistation Mondiale de la Santé</t>
         </is>
       </c>
       <c r="N17" s="0"/>
       <c r="O17" s="0" t="inlineStr">
         <is>
-          <t>Environnement, développement durable et eau</t>
+          <t>Santé</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>761</v>
+        <v>1015</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Elargir la Couverture Sanitaire Universelle dans le cadre de l'Appui à l'inclusion sociale en Tunisie</t>
+          <t>REDEVAB</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D18" s="0" t="n">
-        <v>430183</v>
+        <v>700002065</v>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="F18" s="2">
-        <v>44547.0</v>
+        <v>45475.0</v>
       </c>
       <c r="G18" s="2">
-        <v>46007.0</v>
+        <v>46935.0</v>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
           <t>presque 4 ans</t>
         </is>
       </c>
       <c r="I18" s="0" t="n">
-        <v>1500000.0</v>
+        <v>4630000.0</v>
       </c>
       <c r="J18" s="0" t="n">
-        <v>1598842</v>
+        <v>4630000</v>
       </c>
       <c r="K18" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
-          <t>OMS - Organistation Mondiale de la Santé</t>
+          <t>OECD - ORGANISATION FOR ECONOMIC CO-OPERATION AND DEVELOPMENT</t>
         </is>
       </c>
       <c r="N18" s="0"/>
       <c r="O18" s="0" t="inlineStr">
         <is>
-          <t>Santé</t>
+          <t>Démocratie et gouvernance</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>1015</v>
+        <v>758</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>REDEVAB</t>
+          <t>Amélioration de la performance énergétique des établissements de santé de Gafsa et Sidi Bouzid</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D19" s="0" t="n">
-        <v>700002065</v>
+        <v>414053</v>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F19" s="2">
-        <v>45475.0</v>
+        <v>44743.0</v>
       </c>
       <c r="G19" s="2">
-        <v>46935.0</v>
+        <v>46326.0</v>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
-          <t>presque 4 ans</t>
+          <t>plus de 4 ans</t>
         </is>
       </c>
       <c r="I19" s="0" t="n">
-        <v>4630000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="J19" s="0" t="n">
-        <v>4630000</v>
+        <v>158000000</v>
       </c>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
-          <t>OECD - ORGANISATION FOR ECONOMIC CO-OPERATION AND DEVELOPMENT</t>
+          <t>AFD - Agence Française de Développement</t>
         </is>
       </c>
       <c r="N19" s="0"/>
       <c r="O19" s="0" t="inlineStr">
         <is>
-          <t>Démocratie et gouvernance</t>
+          <t>Changement climatique et énergie</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>758</v>
+        <v>731</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>Amélioration de la performance énergétique des établissements de santé de Gafsa et Sidi Bouzid</t>
+          <t>Projet de réforme et de restructuration de la STEG</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>STEG</t>
         </is>
       </c>
       <c r="D20" s="0" t="n">
-        <v>414053</v>
+        <v>421088</v>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F20" s="2">
-        <v>44743.0</v>
+        <v>44188.0</v>
       </c>
       <c r="G20" s="2">
-        <v>46326.0</v>
+        <v>47413.0</v>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
-          <t>plus de 4 ans</t>
+          <t>presque 9 ans</t>
         </is>
       </c>
       <c r="I20" s="0" t="n">
-        <v>2000000.0</v>
+        <v>22960000.0</v>
       </c>
       <c r="J20" s="0" t="n">
-        <v>158000000</v>
+        <v>325070000</v>
       </c>
       <c r="K20" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement</t>
+          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
         </is>
       </c>
       <c r="N20" s="0"/>
       <c r="O20" s="0" t="inlineStr">
         <is>
           <t>Changement climatique et énergie</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>748</v>
+        <v>842</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Modernisation de l’Industrie Tunisienne</t>
+          <t>Greenov'i</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t>AMIT</t>
+          <t>Greenov'i</t>
         </is>
       </c>
       <c r="D21" s="0" t="n">
-        <v>428148</v>
+        <v>440504</v>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="F21" s="2">
-        <v>44593.0</v>
+        <v>44958.0</v>
       </c>
       <c r="G21" s="2">
-        <v>46234.0</v>
+        <v>46783.0</v>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
-          <t>plus de 4 ans</t>
+          <t>presque 5 ans</t>
         </is>
       </c>
       <c r="I21" s="0" t="n">
-        <v>10553971.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="J21" s="0" t="n">
-        <v>12212290</v>
+        <v>12000000</v>
       </c>
       <c r="K21" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
-          <t>GIZ - Coopération Allemande</t>
+          <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE</t>
         </is>
       </c>
       <c r="N21" s="0"/>
       <c r="O21" s="0" t="inlineStr">
         <is>
-          <t>Développement économique et appui au secteur privé</t>
+          <t>Environnement, développement durable et eau</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>731</v>
+        <v>1026</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>Projet de réforme et de restructuration de la STEG</t>
+          <t>EDMEJ GIZ - Promotion de l'Inclusion Financière et Socio-Economique en Tunisie</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>STEG</t>
+          <t>EDMEJ</t>
         </is>
       </c>
       <c r="D22" s="0" t="n">
-        <v>421088</v>
+        <v>449308</v>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F22" s="2">
-        <v>44188.0</v>
+        <v>45292.0</v>
       </c>
       <c r="G22" s="2">
-        <v>47413.0</v>
+        <v>46783.0</v>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
-          <t>presque 9 ans</t>
+          <t>environ 4 ans</t>
         </is>
       </c>
       <c r="I22" s="0" t="n">
-        <v>22960000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="J22" s="0" t="n">
-        <v>325070000</v>
+        <v>7250000</v>
       </c>
       <c r="K22" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
-          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
+          <t>GIZ - Coopération Allemande</t>
         </is>
       </c>
       <c r="N22" s="0"/>
       <c r="O22" s="0" t="inlineStr">
         <is>
-          <t>Changement climatique et énergie</t>
+          <t>Emploi et formation professionnelle</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>842</v>
+        <v>1020</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>Greenov'i</t>
+          <t>THAMM Plus OFII: Accroître l'employabilité et les voies de mobilité légale entre la Tunisie et la France en appui au Partenariat des Talents</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>Greenov'i</t>
+          <t>THAMM+ OFII</t>
         </is>
       </c>
       <c r="D23" s="0" t="n">
-        <v>440504</v>
+        <v>489025</v>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F23" s="2">
-        <v>44958.0</v>
+        <v>46023.0</v>
       </c>
       <c r="G23" s="2">
-        <v>46783.0</v>
+        <v>47483.0</v>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
-          <t>presque 5 ans</t>
+          <t>presque 4 ans</t>
         </is>
       </c>
       <c r="I23" s="0" t="n">
-        <v>12000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="J23" s="0" t="n">
-        <v>12000000</v>
+        <v>4000000</v>
       </c>
       <c r="K23" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
-          <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE</t>
+          <t>OFII - Office Français de l’Immigration et de l’Intégration</t>
         </is>
       </c>
       <c r="N23" s="0"/>
       <c r="O23" s="0" t="inlineStr">
         <is>
-          <t>Environnement, développement durable et eau</t>
+          <t>Migration et mobilité</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>515</v>
+        <v>862</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
+          <t>NesTounes - Vers un espace public tunisien informé, inclusif et pluraliste : garantir la place des droits socio-économiques dans la couverture médiatique</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>IRADA</t>
+          <t/>
         </is>
       </c>
       <c r="D24" s="0" t="n">
-        <v>400818</v>
+        <v>445238</v>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="F24" s="2">
-        <v>43466.0</v>
+        <v>45108.0</v>
       </c>
       <c r="G24" s="2">
-        <v>46005.0</v>
+        <v>46387.0</v>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
-          <t>presque 7 ans</t>
+          <t>plus de 3 ans</t>
         </is>
       </c>
       <c r="I24" s="0" t="n">
-        <v>10000000.0</v>
+        <v>1499782.0</v>
       </c>
       <c r="J24" s="0" t="n">
-        <v>10000000</v>
+        <v>1672688</v>
       </c>
       <c r="K24" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
-          <t>ATFP - AGENCE TUNISIENNE DE FORMATION PROFESSIONNELLE</t>
+          <t>RSF - Association Reporters Sans Frontieres</t>
         </is>
       </c>
       <c r="N24" s="0"/>
       <c r="O24" s="0" t="inlineStr">
         <is>
-          <t>Emploi et formation professionnelle</t>
+          <t>Médias &amp; Culture</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
         <v>728</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>VALorisation de l’Eau URbain à travers des actions et instruments innovateurs</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>VALEUR-Gabes</t>
         </is>
       </c>
       <c r="D25" s="0" t="n">
         <v>417915</v>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
@@ -2312,62 +2312,62 @@
       <c r="O31" s="0" t="inlineStr">
         <is>
           <t>Droits humains et société civile</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
         <v>707</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>Appui budgétaire du programme d´appui à l´inclusion sociale en Tunisie</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>PAIS</t>
         </is>
       </c>
       <c r="D32" s="0" t="n">
         <v>418579</v>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="F32" s="2">
         <v>44057.0</v>
       </c>
       <c r="G32" s="2">
-        <v>46247.0</v>
+        <v>47162.0</v>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
-          <t>presque 6 ans</t>
+          <t>plus de 8 ans</t>
         </is>
       </c>
       <c r="I32" s="0" t="n">
         <v>78000000.0</v>
       </c>
       <c r="J32" s="0" t="n">
         <v>78000000</v>
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
           <t>GVT Tun - République Tunisienne</t>
         </is>
       </c>
       <c r="N32" s="0"/>
       <c r="O32" s="0" t="inlineStr">
@@ -2722,2930 +2722,3052 @@
       </c>
       <c r="K38" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
           <t>ana yakedh - ANA YAKEDH - IWATCH</t>
         </is>
       </c>
       <c r="N38" s="0"/>
       <c r="O38" s="0" t="inlineStr">
         <is>
           <t>Droits humains et société civile</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="n">
-        <v>503</v>
+        <v>830</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>IRADA - Unité de gestion du programme</t>
+          <t>Appui Bureau Erasmus+ Tunisie</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ERASMUS+</t>
         </is>
       </c>
       <c r="D39" s="0" t="n">
-        <v>382686</v>
+        <v>432657</v>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
           <t>Terminé</t>
         </is>
       </c>
       <c r="F39" s="2">
-        <v>42736.0</v>
+        <v>44721.0</v>
       </c>
       <c r="G39" s="2">
-        <v>46187.0</v>
+        <v>46181.0</v>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
-          <t>plus de 9 ans</t>
+          <t>presque 4 ans</t>
         </is>
       </c>
       <c r="I39" s="0" t="n">
-        <v>5134330.0</v>
+        <v>400000.0</v>
       </c>
       <c r="J39" s="0" t="n">
-        <v>5134330</v>
+        <v>400000</v>
       </c>
       <c r="K39" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
-          <t>GVT Tun - République Tunisienne</t>
+          <t>ANPR - Agence Nationale de la promotion de la recherche scientifique</t>
         </is>
       </c>
       <c r="N39" s="0"/>
       <c r="O39" s="0" t="inlineStr">
         <is>
-          <t>Développement économique et appui au secteur privé</t>
+          <t>Education, recherche, innovation</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="n">
-        <v>904</v>
+        <v>829</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>ELMED+: Owners' Engineering</t>
+          <t>Contribution financière à la participation de la Tunisie au programme Horizon Europe</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>HORIZON EUROPE</t>
         </is>
       </c>
       <c r="D40" s="0" t="n">
-        <v>459167</v>
+        <v>432538</v>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="F40" s="2">
-        <v>45638.0</v>
+        <v>44721.0</v>
       </c>
       <c r="G40" s="2">
-        <v>47828.0</v>
+        <v>46181.0</v>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
-          <t>presque 6 ans</t>
+          <t>presque 4 ans</t>
         </is>
       </c>
       <c r="I40" s="0" t="n">
-        <v>12480000.0</v>
+        <v>5500000.0</v>
       </c>
       <c r="J40" s="0" t="n">
-        <v>48680000</v>
+        <v>8461538</v>
       </c>
       <c r="K40" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L40" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
-          <t>EIB - EUROPEAN INVESTMENT BANK</t>
+          <t>GVT Tun - République Tunisienne</t>
         </is>
       </c>
       <c r="N40" s="0"/>
       <c r="O40" s="0" t="inlineStr">
         <is>
-          <t>Changement climatique et énergie</t>
+          <t>Education, recherche, innovation</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
-        <v>760</v>
+        <v>515</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique ''Appui au Programme Tounes Wijhetouna: Programme d'appui à la diversification du tourisme, au développement de l'artisanat et à la valorisation du patrimoine''</t>
+          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
-          <t>TW</t>
+          <t>IRADA</t>
         </is>
       </c>
       <c r="D41" s="0" t="n">
-        <v>429061</v>
+        <v>400818</v>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="F41" s="2">
-        <v>44532.0</v>
+        <v>43466.0</v>
       </c>
       <c r="G41" s="2">
-        <v>46105.0</v>
+        <v>46735.0</v>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
-          <t>plus de 4 ans</t>
+          <t>presque 9 ans</t>
         </is>
       </c>
       <c r="I41" s="0" t="n">
-        <v>300000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="J41" s="0" t="n">
-        <v>300000</v>
+        <v>10000000</v>
       </c>
       <c r="K41" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
-          <t>GOPA WORLDWIDE CONSULTANTS GMBH</t>
+          <t>ATFP - AGENCE TUNISIENNE DE FORMATION PROFESSIONNELLE</t>
         </is>
       </c>
       <c r="N41" s="0"/>
       <c r="O41" s="0" t="inlineStr">
         <is>
-          <t>Développement économique et appui au secteur privé</t>
+          <t>Emploi et formation professionnelle</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>847</v>
+        <v>904</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>Appui aux initiatives destinées à analyser les données et choix économiques, à nourrir le débat public et à formuler des propositions sur les politiques économiques</t>
+          <t>ELMED+: Owners' Engineering</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
-          <t>Savoirs éco</t>
+          <t/>
         </is>
       </c>
       <c r="D42" s="0" t="n">
-        <v>439382</v>
+        <v>459167</v>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F42" s="2">
-        <v>44958.0</v>
+        <v>45638.0</v>
       </c>
       <c r="G42" s="2">
-        <v>46265.0</v>
+        <v>47828.0</v>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
-          <t>plus de 3 ans</t>
+          <t>presque 6 ans</t>
         </is>
       </c>
       <c r="I42" s="0" t="n">
-        <v>4500000.0</v>
+        <v>12480000.0</v>
       </c>
       <c r="J42" s="0" t="n">
-        <v>4500000</v>
+        <v>48680000</v>
       </c>
       <c r="K42" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L42" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="M42" s="0" t="inlineStr">
         <is>
-          <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE</t>
+          <t>EIB - EUROPEAN INVESTMENT BANK</t>
         </is>
       </c>
       <c r="N42" s="0"/>
       <c r="O42" s="0" t="inlineStr">
         <is>
-          <t>Développement économique et appui au secteur privé</t>
+          <t>Changement climatique et énergie</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
-        <v>827</v>
+        <v>760</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>Mise en ouvre du Fonds Municipal de Compétence Générale (FMCG) et renforcement du rôle de la FNCT dans l'appui aux communes pour l'amélioration des services de base</t>
+          <t>Assistance technique ''Appui au Programme Tounes Wijhetouna: Programme d'appui à la diversification du tourisme, au développement de l'artisanat et à la valorisation du patrimoine''</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>TW</t>
         </is>
       </c>
       <c r="D43" s="0" t="n">
-        <v>432122</v>
+        <v>429061</v>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="F43" s="2">
-        <v>44713.0</v>
+        <v>44532.0</v>
       </c>
       <c r="G43" s="2">
-        <v>46538.0</v>
+        <v>46105.0</v>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
-          <t>presque 5 ans</t>
+          <t>plus de 4 ans</t>
         </is>
       </c>
       <c r="I43" s="0" t="n">
-        <v>6500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="J43" s="0" t="n">
-        <v>10059262</v>
+        <v>300000</v>
       </c>
       <c r="K43" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L43" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M43" s="0" t="inlineStr">
         <is>
-          <t>FNCT - Fédération Nationale des Communes Tunisiennes</t>
+          <t>GOPA WORLDWIDE CONSULTANTS GMBH</t>
         </is>
       </c>
       <c r="N43" s="0"/>
       <c r="O43" s="0" t="inlineStr">
         <is>
-          <t>Développement régional et local</t>
+          <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
-        <v>834</v>
+        <v>847</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>Renforcement du dispositif national d'encadrement vétérinaire de la santé animale</t>
+          <t>Appui aux initiatives destinées à analyser les données et choix économiques, à nourrir le débat public et à formuler des propositions sur les politiques économiques</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Savoirs éco</t>
         </is>
       </c>
       <c r="D44" s="0" t="n">
-        <v>433530</v>
+        <v>439382</v>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
           <t>Terminé</t>
         </is>
       </c>
       <c r="F44" s="2">
-        <v>44805.0</v>
+        <v>44958.0</v>
       </c>
       <c r="G44" s="2">
-        <v>45900.0</v>
+        <v>46265.0</v>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
-          <t>presque 3 ans</t>
+          <t>plus de 3 ans</t>
         </is>
       </c>
       <c r="I44" s="0" t="n">
-        <v>1500000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="J44" s="0" t="n">
-        <v>1500000</v>
+        <v>4500000</v>
       </c>
       <c r="K44" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L44" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
-          <t>GVT Tun - République Tunisienne</t>
+          <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE</t>
         </is>
       </c>
       <c r="N44" s="0"/>
       <c r="O44" s="0" t="inlineStr">
         <is>
-          <t>Agriculture</t>
+          <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
-        <v>826</v>
+        <v>503</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>Contribution financière à la participation de la Tunisie au programme Europe Créative</t>
+          <t>IRADA - Unité de gestion du programme</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D45" s="0" t="n">
-        <v>431877</v>
+        <v>382686</v>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="F45" s="2">
-        <v>44721.0</v>
+        <v>42736.0</v>
       </c>
       <c r="G45" s="2">
-        <v>46181.0</v>
+        <v>46370.0</v>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
-          <t>presque 4 ans</t>
+          <t>presque 10 ans</t>
         </is>
       </c>
       <c r="I45" s="0" t="n">
-        <v>600000.0</v>
+        <v>32000000.0</v>
       </c>
       <c r="J45" s="0" t="n">
-        <v>857142</v>
+        <v>32000000</v>
       </c>
       <c r="K45" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L45" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="M45" s="0" t="inlineStr">
         <is>
           <t>GVT Tun - République Tunisienne</t>
         </is>
       </c>
       <c r="N45" s="0"/>
       <c r="O45" s="0" t="inlineStr">
         <is>
-          <t>Médias &amp; Culture</t>
+          <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
-        <v>851</v>
+        <v>826</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>Dialogue, Expérimentations, Formations pour l'Inclusion Sociale</t>
+          <t>Contribution financière à la participation de la Tunisie au programme Europe Créative</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
-          <t>DEFIS</t>
+          <t/>
         </is>
       </c>
       <c r="D46" s="0" t="n">
-        <v>442673</v>
+        <v>431877</v>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="F46" s="2">
-        <v>45170.0</v>
+        <v>44721.0</v>
       </c>
       <c r="G46" s="2">
-        <v>46996.0</v>
+        <v>46181.0</v>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
-          <t>presque 5 ans</t>
+          <t>presque 4 ans</t>
         </is>
       </c>
       <c r="I46" s="0" t="n">
-        <v>7500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="J46" s="0" t="n">
-        <v>7894737</v>
+        <v>857142</v>
       </c>
       <c r="K46" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
-          <t>HI - ASSOCIATION FEDERATION HANDICAP INTERNATIONAL</t>
+          <t>GVT Tun - République Tunisienne</t>
         </is>
       </c>
       <c r="N46" s="0"/>
       <c r="O46" s="0" t="inlineStr">
         <is>
-          <t>Développement régional et local</t>
+          <t>Médias &amp; Culture</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="n">
-        <v>860</v>
+        <v>827</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>Projet d'Appui à la Gouvernance Environnementale et Climatique pour une Transition Ecologique en Tunisie</t>
+          <t>Mise en ouvre du Fonds Municipal de Compétence Générale (FMCG) et renforcement du rôle de la FNCT dans l'appui aux communes pour l'amélioration des services de base</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
-          <t>PAGECTE</t>
+          <t/>
         </is>
       </c>
       <c r="D47" s="0" t="n">
-        <v>700001843</v>
+        <v>432122</v>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F47" s="2">
-        <v>45323.0</v>
+        <v>44713.0</v>
       </c>
       <c r="G47" s="2">
-        <v>46784.0</v>
+        <v>46538.0</v>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
-          <t>environ 4 ans</t>
+          <t>presque 5 ans</t>
         </is>
       </c>
       <c r="I47" s="0" t="n">
-        <v>11000000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="J47" s="0" t="n">
-        <v>12800000</v>
+        <v>10059262</v>
       </c>
       <c r="K47" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
-          <t>GIZ - Coopération Allemande</t>
+          <t>FNCT - Fédération Nationale des Communes Tunisiennes</t>
         </is>
       </c>
       <c r="N47" s="0"/>
       <c r="O47" s="0" t="inlineStr">
         <is>
-          <t>Environnement, développement durable et eau</t>
+          <t>Développement régional et local</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="n">
-        <v>861</v>
+        <v>851</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>''On en parle! Tunisie 360°'' Soutenir la production et la diffusion de contenus favorisant l'Interactivité et l'engagement du public sur les questions socio-économiques</t>
+          <t>Dialogue, Expérimentations, Formations pour l'Inclusion Sociale</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>DEFIS</t>
         </is>
       </c>
       <c r="D48" s="0" t="n">
-        <v>444839</v>
+        <v>442673</v>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F48" s="2">
-        <v>45047.0</v>
+        <v>45170.0</v>
       </c>
       <c r="G48" s="2">
-        <v>46507.0</v>
+        <v>46996.0</v>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
-          <t>presque 4 ans</t>
+          <t>presque 5 ans</t>
         </is>
       </c>
       <c r="I48" s="0" t="n">
-        <v>1500000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="J48" s="0" t="n">
-        <v>1775000</v>
+        <v>7894737</v>
       </c>
       <c r="K48" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L48" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M48" s="0" t="inlineStr">
         <is>
-          <t>DW - DEUTSCHE WELLE</t>
+          <t>HI - ASSOCIATION FEDERATION HANDICAP INTERNATIONAL</t>
         </is>
       </c>
       <c r="N48" s="0"/>
       <c r="O48" s="0" t="inlineStr">
         <is>
-          <t>Médias &amp; Culture</t>
+          <t>Développement régional et local</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="n">
-        <v>846</v>
+        <v>860</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>Appui aux communes dans leur processus de développement territorial</t>
+          <t>Projet d'Appui à la Gouvernance Environnementale et Climatique pour une Transition Ecologique en Tunisie</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PAGECTE</t>
         </is>
       </c>
       <c r="D49" s="0" t="n">
-        <v>431503</v>
+        <v>700001843</v>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F49" s="2">
-        <v>44706.0</v>
+        <v>45323.0</v>
       </c>
       <c r="G49" s="2">
-        <v>46531.0</v>
+        <v>46784.0</v>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
-          <t>presque 5 ans</t>
+          <t>environ 4 ans</t>
         </is>
       </c>
       <c r="I49" s="0" t="n">
-        <v>5000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="J49" s="0" t="n">
-        <v>5000000</v>
+        <v>12800000</v>
       </c>
       <c r="K49" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
-          <t>IBF - IBF INTERNATIONAL CONSULTING</t>
+          <t>GIZ - Coopération Allemande</t>
         </is>
       </c>
       <c r="N49" s="0"/>
       <c r="O49" s="0" t="inlineStr">
         <is>
-          <t>Développement régional et local</t>
+          <t>Environnement, développement durable et eau</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
-        <v>849</v>
+        <v>517</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>Programme d’appui aux mesures d’atténuation du COVID-19 et de relance économique</t>
+          <t>Financement d’initiatives régionales pour le développement économique</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>IRADA</t>
         </is>
       </c>
       <c r="D50" s="0" t="n">
-        <v>437736</v>
+        <v>401726</v>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
           <t>Terminé</t>
         </is>
       </c>
       <c r="F50" s="2">
-        <v>44853.0</v>
+        <v>43439.0</v>
       </c>
       <c r="G50" s="2">
-        <v>45948.0</v>
+        <v>46177.0</v>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
-          <t>presque 3 ans</t>
+          <t>plus de 7 ans</t>
         </is>
       </c>
       <c r="I50" s="0" t="n">
-        <v>100000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="J50" s="0" t="n">
-        <v>100000000</v>
+        <v>8000000</v>
       </c>
       <c r="K50" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
-          <t>GVT Tun - République Tunisienne</t>
+          <t>ODS - OFFICE DE DEVELOPPEMENT DU SUD</t>
         </is>
       </c>
       <c r="N50" s="0"/>
       <c r="O50" s="0" t="inlineStr">
         <is>
           <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
-        <v>848</v>
+        <v>505</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>Programme de soutien au développement économique durable local pour l'emploi des jeunes</t>
+          <t>Appui à la gestion durable des ressources halieutiques et aquacoles</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
-          <t>IRADAYouth</t>
+          <t/>
         </is>
       </c>
       <c r="D51" s="0" t="n">
-        <v>432935</v>
+        <v>404297</v>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F51" s="2">
-        <v>44715.0</v>
+        <v>43466.0</v>
       </c>
       <c r="G51" s="2">
-        <v>46540.0</v>
+        <v>46768.0</v>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
-          <t>presque 5 ans</t>
+          <t>environ 9 ans</t>
         </is>
       </c>
       <c r="I51" s="0" t="n">
-        <v>5000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="J51" s="0" t="n">
-        <v>5000000</v>
+        <v>6000000</v>
       </c>
       <c r="K51" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L51" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
-          <t>CGDR - Commissariat général au développement régional - CGDR</t>
+          <t>AFD - Agence Française de Développement</t>
         </is>
       </c>
       <c r="N51" s="0"/>
       <c r="O51" s="0" t="inlineStr">
         <is>
-          <t>Développement régional et local</t>
+          <t>Agriculture</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
-        <v>747</v>
+        <v>861</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>Participation &amp; Inclusion des Jeunes Tunisien(ne)s à travers la Création, l’Accès à la Culture et au Sport au Niveau Local</t>
+          <t>''On en parle! Tunisie 360°'' Soutenir la production et la diffusion de contenus favorisant l'Interactivité et l'engagement du public sur les questions socio-économiques</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
-          <t>EU4Youth</t>
+          <t/>
         </is>
       </c>
       <c r="D52" s="0" t="n">
-        <v>429529</v>
+        <v>444839</v>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F52" s="2">
-        <v>44578.0</v>
+        <v>45047.0</v>
       </c>
       <c r="G52" s="2">
-        <v>46403.0</v>
+        <v>46507.0</v>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
-          <t>presque 5 ans</t>
+          <t>presque 4 ans</t>
         </is>
       </c>
       <c r="I52" s="0" t="n">
-        <v>15000000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="J52" s="0" t="n">
-        <v>15000000</v>
+        <v>1775000</v>
       </c>
       <c r="K52" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L52" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M52" s="0" t="inlineStr">
         <is>
-          <t>AECID - The Spanish Agency for International Development Cooperation</t>
+          <t>DW - DEUTSCHE WELLE</t>
         </is>
       </c>
       <c r="N52" s="0"/>
       <c r="O52" s="0" t="inlineStr">
         <is>
-          <t>Démocratie et gouvernance</t>
+          <t>Médias &amp; Culture</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
-        <v>871</v>
+        <v>846</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>Projet d'Amélioration et de Renforcement des compétences linguistiques des élèves en Tunisie</t>
+          <t>Appui aux communes dans leur processus de développement territorial</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
-          <t>PARLE</t>
+          <t/>
         </is>
       </c>
       <c r="D53" s="0" t="n">
-        <v>451022</v>
+        <v>431503</v>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F53" s="2">
-        <v>45292.0</v>
+        <v>44706.0</v>
       </c>
       <c r="G53" s="2">
-        <v>46752.0</v>
+        <v>46531.0</v>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
-          <t>presque 4 ans</t>
+          <t>presque 5 ans</t>
         </is>
       </c>
       <c r="I53" s="0" t="n">
-        <v>8000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="J53" s="0" t="n">
-        <v>14000000</v>
+        <v>5000000</v>
       </c>
       <c r="K53" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
-          <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE</t>
+          <t>IBF - IBF INTERNATIONAL CONSULTING</t>
         </is>
       </c>
       <c r="N53" s="0"/>
       <c r="O53" s="0" t="inlineStr">
         <is>
-          <t>Education, recherche, innovation</t>
+          <t>Développement régional et local</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
-        <v>854</v>
+        <v>849</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>Bâtir un modèle économique durable pour l'élargissement du réseau Initiative Tunisie à tous les entrepreneurs</t>
+          <t>Programme d’appui aux mesures d’atténuation du COVID-19 et de relance économique</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D54" s="0" t="n">
-        <v>451930</v>
+        <v>437736</v>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="F54" s="2">
-        <v>45292.0</v>
+        <v>44853.0</v>
       </c>
       <c r="G54" s="2">
-        <v>46387.0</v>
+        <v>45948.0</v>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
           <t>presque 3 ans</t>
         </is>
       </c>
       <c r="I54" s="0" t="n">
-        <v>720000.0</v>
+        <v>100000000.0</v>
       </c>
       <c r="J54" s="0" t="n">
-        <v>800000</v>
+        <v>100000000</v>
       </c>
       <c r="K54" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L54" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
-          <t>AIT - ASSOCIATION INITIATIVE TUNISIE</t>
+          <t>GVT Tun - République Tunisienne</t>
         </is>
       </c>
       <c r="N54" s="0"/>
       <c r="O54" s="0" t="inlineStr">
         <is>
-          <t>Droits humains et société civile</t>
+          <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
-        <v>867</v>
+        <v>848</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>Amélioration de l'adéquation entre la formation, l'enseignement supérieur et la recherche aux besoins socio-économique en Tunisie</t>
+          <t>Programme de soutien au développement économique durable local pour l'emploi des jeunes</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
-          <t>PASE</t>
+          <t>IRADAYouth</t>
         </is>
       </c>
       <c r="D55" s="0" t="n">
-        <v>700001845</v>
+        <v>432935</v>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F55" s="2">
-        <v>45292.0</v>
+        <v>44715.0</v>
       </c>
       <c r="G55" s="2">
-        <v>46935.0</v>
+        <v>46540.0</v>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
-          <t>plus de 4 ans</t>
+          <t>presque 5 ans</t>
         </is>
       </c>
       <c r="I55" s="0" t="n">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="J55" s="0" t="n">
-        <v>22500000</v>
+        <v>5000000</v>
       </c>
       <c r="K55" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L55" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
-          <t>GIZ - Coopération Allemande</t>
+          <t>CGDR - Commissariat général au développement régional - CGDR</t>
         </is>
       </c>
       <c r="N55" s="0"/>
       <c r="O55" s="0" t="inlineStr">
         <is>
-          <t>Education, recherche, innovation</t>
+          <t>Développement régional et local</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>Mobilité Active et Intelligente à Sfax à travers des actions et initiatives novatrices en matière d’économie d’énergie et de résilience aux changements climatiques.</t>
+          <t>Participation &amp; Inclusion des Jeunes Tunisien(ne)s à travers la Création, l’Accès à la Culture et au Sport au Niveau Local</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
-          <t>MAIS</t>
+          <t>EU4Youth</t>
         </is>
       </c>
       <c r="D56" s="0" t="n">
-        <v>429943</v>
+        <v>429529</v>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="F56" s="2">
-        <v>44562.0</v>
+        <v>44578.0</v>
       </c>
       <c r="G56" s="2">
-        <v>46022.0</v>
+        <v>46403.0</v>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
-          <t>presque 4 ans</t>
+          <t>presque 5 ans</t>
         </is>
       </c>
       <c r="I56" s="0" t="n">
-        <v>2515221.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="J56" s="0" t="n">
-        <v>5183346</v>
+        <v>15000000</v>
       </c>
       <c r="K56" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L56" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="M56" s="0" t="inlineStr">
         <is>
-          <t>AL SFAX - MUNICIPALITE DE SFAX</t>
+          <t>AECID - The Spanish Agency for International Development Cooperation</t>
         </is>
       </c>
       <c r="N56" s="0"/>
       <c r="O56" s="0" t="inlineStr">
         <is>
-          <t>Changement climatique et énergie</t>
+          <t>Démocratie et gouvernance</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
-        <v>736</v>
+        <v>529</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>Politique jeunesse et participation des jeunes dans les politiques publiques en Tunisie</t>
+          <t>Appui aux services de contrôle officiels des produits animaux et végétaux en Tunisie</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
-          <t>Fe3il.a </t>
+          <t/>
         </is>
       </c>
       <c r="D57" s="0" t="n">
-        <v>423050</v>
+        <v>404352</v>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="F57" s="2">
-        <v>44385.0</v>
+        <v>43678.0</v>
       </c>
       <c r="G57" s="2">
-        <v>46210.0</v>
+        <v>46752.0</v>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
-          <t>presque 5 ans</t>
+          <t>plus de 8 ans</t>
         </is>
       </c>
       <c r="I57" s="0" t="n">
-        <v>9000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="J57" s="0" t="n">
-        <v>9129718</v>
+        <v>6000000</v>
       </c>
       <c r="K57" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
-          <t>VGN - VNG INTERNATIONAL BV</t>
+          <t>FAO - THE FOOD AND AGRICULTURE ORGANIZATION OF THE UNITED NATIONS</t>
         </is>
       </c>
       <c r="N57" s="0"/>
       <c r="O57" s="0" t="inlineStr">
         <is>
-          <t>Démocratie et gouvernance</t>
+          <t>Agriculture</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
-        <v>716</v>
+        <v>871</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>Valoriser les potentialités touristiques, les savoir-faire et les terroirs avec le réseau Initiative Tunisie</t>
+          <t>Projet d'Amélioration et de Renforcement des compétences linguistiques des élèves en Tunisie</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
-          <t>Initiative TN</t>
+          <t>PARLE</t>
         </is>
       </c>
       <c r="D58" s="0" t="n">
-        <v>421418</v>
+        <v>451022</v>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="F58" s="2">
-        <v>44197.0</v>
+        <v>45292.0</v>
       </c>
       <c r="G58" s="2">
-        <v>46203.0</v>
+        <v>46752.0</v>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
-          <t>plus de 5 ans</t>
+          <t>presque 4 ans</t>
         </is>
       </c>
       <c r="I58" s="0" t="n">
-        <v>2411166.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="J58" s="0" t="n">
-        <v>2411166</v>
+        <v>14000000</v>
       </c>
       <c r="K58" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
-          <t>AIT - ASSOCIATION INITIATIVE TUNISIE</t>
+          <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE</t>
         </is>
       </c>
       <c r="N58" s="0"/>
       <c r="O58" s="0" t="inlineStr">
         <is>
-          <t>Développement régional et local</t>
+          <t>Education, recherche, innovation</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>478</v>
+        <v>854</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>JEUN'ESS: Promotion de l'économie sociale et solidaire et création d'emplois décents pour la jeunesse tunisienne</t>
+          <t>Bâtir un modèle économique durable pour l'élargissement du réseau Initiative Tunisie à tous les entrepreneurs</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
-          <t>JEUN'ESS</t>
+          <t/>
         </is>
       </c>
       <c r="D59" s="0" t="n">
-        <v>408330</v>
+        <v>451930</v>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="F59" s="2">
-        <v>43709.0</v>
+        <v>45292.0</v>
       </c>
       <c r="G59" s="2">
-        <v>46053.0</v>
+        <v>46387.0</v>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
-          <t>plus de 6 ans</t>
+          <t>presque 3 ans</t>
         </is>
       </c>
       <c r="I59" s="0" t="n">
-        <v>9000000.0</v>
+        <v>720000.0</v>
       </c>
       <c r="J59" s="0" t="n">
-        <v>9198800</v>
+        <v>800000</v>
       </c>
       <c r="K59" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
-          <t>ILO - INTERNATIONAL LABOUR ORGANIZATION</t>
+          <t>AIT - ASSOCIATION INITIATIVE TUNISIE</t>
         </is>
       </c>
       <c r="N59" s="0"/>
       <c r="O59" s="0" t="inlineStr">
         <is>
-          <t>Emploi et formation professionnelle</t>
+          <t>Droits humains et société civile</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
-        <v>828</v>
+        <v>867</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>Science With And For Youth</t>
+          <t>Amélioration de l'adéquation entre la formation, l'enseignement supérieur et la recherche aux besoins socio-économique en Tunisie</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
-          <t>SWAFY</t>
+          <t>PASE</t>
         </is>
       </c>
       <c r="D60" s="0" t="n">
-        <v>432485</v>
+        <v>700001845</v>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="F60" s="2">
-        <v>44715.0</v>
+        <v>45292.0</v>
       </c>
       <c r="G60" s="2">
-        <v>46175.0</v>
+        <v>46935.0</v>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
-          <t>presque 4 ans</t>
+          <t>plus de 4 ans</t>
         </is>
       </c>
       <c r="I60" s="0" t="n">
-        <v>9000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="J60" s="0" t="n">
-        <v>9500000</v>
+        <v>22500000</v>
       </c>
       <c r="K60" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
-          <t>ANPR - Agence Nationale de la promotion de la recherche scientifique</t>
+          <t>GIZ - Coopération Allemande</t>
         </is>
       </c>
       <c r="N60" s="0"/>
       <c r="O60" s="0" t="inlineStr">
         <is>
           <t>Education, recherche, innovation</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
-        <v>756</v>
+        <v>746</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>Pour une réponse intégrée aux violences fondées sur le genre</t>
+          <t>Mobilité Active et Intelligente à Sfax à travers des actions et initiatives novatrices en matière d’économie d’énergie et de résilience aux changements climatiques.</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>MAIS</t>
         </is>
       </c>
       <c r="D61" s="0" t="n">
-        <v>428588</v>
+        <v>429943</v>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="F61" s="2">
-        <v>44531.0</v>
+        <v>44562.0</v>
       </c>
       <c r="G61" s="2">
-        <v>46568.0</v>
+        <v>46022.0</v>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
-          <t>plus de 5 ans</t>
+          <t>presque 4 ans</t>
         </is>
       </c>
       <c r="I61" s="0" t="n">
-        <v>2000000.0</v>
+        <v>2515221.0</v>
       </c>
       <c r="J61" s="0" t="n">
-        <v>2300000</v>
+        <v>5183346</v>
       </c>
       <c r="K61" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
-          <t>UNFPA - UNITED NATIONS POPULATION FUND</t>
+          <t>AL SFAX - MUNICIPALITE DE SFAX</t>
         </is>
       </c>
       <c r="N61" s="0"/>
       <c r="O61" s="0" t="inlineStr">
         <is>
-          <t>Égalité Femmes-Hommes</t>
+          <t>Changement climatique et énergie</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
-        <v>729</v>
+        <v>716</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>Appui au Programme Tounes Wijhetouna: Programme d'appui à la diversification du tourisme, au développement de l'artisanat et à la valorisation du patrimoine</t>
+          <t>Valoriser les potentialités touristiques, les savoir-faire et les terroirs avec le réseau Initiative Tunisie</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
-          <t>TW</t>
+          <t>Initiative TN</t>
         </is>
       </c>
       <c r="D62" s="0" t="n">
-        <v>417108</v>
+        <v>421418</v>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="F62" s="2">
-        <v>44280.0</v>
+        <v>44197.0</v>
       </c>
       <c r="G62" s="2">
-        <v>46470.0</v>
+        <v>46203.0</v>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
-          <t>presque 6 ans</t>
+          <t>plus de 5 ans</t>
         </is>
       </c>
       <c r="I62" s="0" t="n">
-        <v>5649815.0</v>
+        <v>2411166.0</v>
       </c>
       <c r="J62" s="0" t="n">
-        <v>5649815</v>
+        <v>2411166</v>
       </c>
       <c r="K62" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
-          <t>GOPA WORLDWIDE CONSULTANTS GMBH</t>
+          <t>AIT - ASSOCIATION INITIATIVE TUNISIE</t>
         </is>
       </c>
       <c r="N62" s="0"/>
       <c r="O62" s="0" t="inlineStr">
         <is>
-          <t>Médias &amp; Culture</t>
+          <t>Développement régional et local</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>858</v>
+        <v>478</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de la résilience alimentaire de la Tunisie</t>
+          <t>JEUN'ESS: Promotion de l'économie sociale et solidaire et création d'emplois décents pour la jeunesse tunisienne</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>JEUN'ESS</t>
         </is>
       </c>
       <c r="D63" s="0" t="n">
-        <v>448269</v>
+        <v>408330</v>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="F63" s="2">
-        <v>45280.0</v>
+        <v>43709.0</v>
       </c>
       <c r="G63" s="2">
-        <v>46740.0</v>
+        <v>46053.0</v>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
-          <t>presque 4 ans</t>
+          <t>plus de 6 ans</t>
         </is>
       </c>
       <c r="I63" s="0" t="n">
-        <v>20488000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="J63" s="0" t="n">
-        <v>88488000</v>
+        <v>9198800</v>
       </c>
       <c r="K63" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
-          <t>EIB - EUROPEAN INVESTMENT BANK</t>
+          <t>ILO - INTERNATIONAL LABOUR ORGANIZATION</t>
         </is>
       </c>
       <c r="N63" s="0"/>
       <c r="O63" s="0" t="inlineStr">
         <is>
-          <t>Agriculture</t>
+          <t>Emploi et formation professionnelle</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>863</v>
+        <v>729</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>Appui aux initiatives médiatiques permettant d'alimenter le débat dans le domaine socio-économique</t>
+          <t>Appui au Programme Tounes Wijhetouna: Programme d'appui à la diversification du tourisme, au développement de l'artisanat et à la valorisation du patrimoine</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>TW</t>
         </is>
       </c>
       <c r="D64" s="0" t="n">
-        <v>445239</v>
+        <v>417108</v>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F64" s="2">
-        <v>45219.0</v>
+        <v>44280.0</v>
       </c>
       <c r="G64" s="2">
-        <v>46314.0</v>
+        <v>46470.0</v>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
-          <t>presque 3 ans</t>
+          <t>presque 6 ans</t>
         </is>
       </c>
       <c r="I64" s="0" t="n">
-        <v>858625.0</v>
+        <v>5649815.0</v>
       </c>
       <c r="J64" s="0" t="n">
-        <v>954026</v>
+        <v>5649815</v>
       </c>
       <c r="K64" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
-          <t>ARTICLE 19 - ARTICLE 19 LBG</t>
+          <t>GOPA WORLDWIDE CONSULTANTS GMBH</t>
         </is>
       </c>
       <c r="N64" s="0"/>
       <c r="O64" s="0" t="inlineStr">
         <is>
           <t>Médias &amp; Culture</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>843</v>
+        <v>736</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>ADAPT Céréale</t>
+          <t>Politique jeunesse et participation des jeunes dans les politiques publiques en Tunisie</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Fe3il.a </t>
         </is>
       </c>
       <c r="D65" s="0" t="n">
-        <v>441595</v>
+        <v>423050</v>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F65" s="2">
-        <v>44972.0</v>
+        <v>44385.0</v>
       </c>
       <c r="G65" s="2">
-        <v>46735.0</v>
+        <v>46394.0</v>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
-          <t>presque 5 ans</t>
+          <t>plus de 5 ans</t>
         </is>
       </c>
       <c r="I65" s="0" t="n">
-        <v>24800000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="J65" s="0" t="n">
-        <v>24800000</v>
+        <v>9129718</v>
       </c>
       <c r="K65" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
-          <t>AICS IT - Agenzia Italiana per la Cooperazione Allo Sviluppo</t>
+          <t>VGN - VNG INTERNATIONAL BV</t>
         </is>
       </c>
       <c r="N65" s="0"/>
       <c r="O65" s="0" t="inlineStr">
         <is>
-          <t>Agriculture</t>
+          <t>Démocratie et gouvernance</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>906</v>
+        <v>863</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>Green Local Currency Intermediated Lending in Tunisia via TCX Fund</t>
+          <t>Appui aux initiatives médiatiques permettant d'alimenter le débat dans le domaine socio-économique</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D66" s="0" t="n">
-        <v>483922</v>
+        <v>445239</v>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F66" s="2">
-        <v>45855.0</v>
+        <v>45219.0</v>
       </c>
       <c r="G66" s="2">
-        <v>49506.0</v>
+        <v>46446.0</v>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
-          <t>presque 10 ans</t>
+          <t>plus de 3 ans</t>
         </is>
       </c>
       <c r="I66" s="0" t="n">
-        <v>20850000.0</v>
+        <v>858625.0</v>
       </c>
       <c r="J66" s="0" t="n">
-        <v>20850000</v>
+        <v>954026</v>
       </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
-          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
+          <t>ARTICLE 19 - ARTICLE 19 LBG</t>
         </is>
       </c>
       <c r="N66" s="0"/>
       <c r="O66" s="0" t="inlineStr">
         <is>
-          <t>Changement climatique et énergie</t>
+          <t>Médias &amp; Culture</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>505</v>
+        <v>858</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Appui à la gestion durable des ressources halieutiques et aquacoles</t>
+          <t>Renforcement de la résilience alimentaire de la Tunisie</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D67" s="0" t="n">
-        <v>404297</v>
+        <v>448269</v>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="F67" s="2">
-        <v>43466.0</v>
+        <v>45280.0</v>
       </c>
       <c r="G67" s="2">
-        <v>45961.0</v>
+        <v>46740.0</v>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
-          <t>presque 7 ans</t>
+          <t>presque 4 ans</t>
         </is>
       </c>
       <c r="I67" s="0" t="n">
-        <v>6000000.0</v>
+        <v>20488000.0</v>
       </c>
       <c r="J67" s="0" t="n">
-        <v>6000000</v>
+        <v>88488000</v>
       </c>
       <c r="K67" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement</t>
+          <t>EIB - EUROPEAN INVESTMENT BANK</t>
         </is>
       </c>
       <c r="N67" s="0"/>
       <c r="O67" s="0" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>669</v>
+        <v>843</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des chaînes de valeurs dans les domaines de l'artisanat et du design</t>
+          <t>ADAPT Céréale</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
-          <t>Creative Tunisia 1.0</t>
+          <t/>
         </is>
       </c>
       <c r="D68" s="0" t="n">
-        <v>407506</v>
+        <v>441595</v>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="F68" s="2">
-        <v>43709.0</v>
+        <v>44972.0</v>
       </c>
       <c r="G68" s="2">
-        <v>46203.0</v>
+        <v>46735.0</v>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
-          <t>presque 7 ans</t>
+          <t>presque 5 ans</t>
         </is>
       </c>
       <c r="I68" s="0" t="n">
-        <v>8500000.0</v>
+        <v>24800000.0</v>
       </c>
       <c r="J68" s="0" t="n">
-        <v>9000000</v>
+        <v>24800000</v>
       </c>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
-          <t>UNIDO - UNITED NATIONS INDUSTRIAL DEVELOPMENT ORGANIZATION</t>
+          <t>AICS IT - Agenzia Italiana per la Cooperazione Allo Sviluppo</t>
         </is>
       </c>
       <c r="N68" s="0"/>
       <c r="O68" s="0" t="inlineStr">
         <is>
-          <t>Développement économique et appui au secteur privé</t>
+          <t>Agriculture</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>642</v>
+        <v>906</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Appui budgétaire au Programme d'appui à la compétitivité et aux exportations</t>
+          <t>Green Local Currency Intermediated Lending in Tunisia via TCX Fund</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
-          <t>PACE</t>
+          <t/>
         </is>
       </c>
       <c r="D69" s="0" t="n">
-        <v>403150</v>
+        <v>483922</v>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F69" s="2">
-        <v>43420.0</v>
+        <v>45855.0</v>
       </c>
       <c r="G69" s="2">
-        <v>46721.0</v>
+        <v>49506.0</v>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
-          <t>environ 9 ans</t>
+          <t>presque 10 ans</t>
         </is>
       </c>
       <c r="I69" s="0" t="n">
-        <v>52750000.0</v>
+        <v>20850000.0</v>
       </c>
       <c r="J69" s="0" t="n">
-        <v>52750000</v>
+        <v>20850000</v>
       </c>
       <c r="K69" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
-          <t>GVT Tun - République Tunisienne</t>
+          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
         </is>
       </c>
       <c r="N69" s="0"/>
       <c r="O69" s="0" t="inlineStr">
         <is>
-          <t>Développement économique et appui au secteur privé</t>
+          <t>Changement climatique et énergie</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>917</v>
+        <v>669</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Hannibal project</t>
+          <t>Renforcement des chaînes de valeurs dans les domaines de l'artisanat et du design</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Creative Tunisia 1.0</t>
         </is>
       </c>
       <c r="D70" s="0" t="n">
-        <v>700003713</v>
+        <v>407506</v>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="F70" s="2">
-        <v>45931.0</v>
+        <v>43709.0</v>
       </c>
       <c r="G70" s="2">
-        <v>49217.0</v>
+        <v>46203.0</v>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
-          <t>presque 9 ans</t>
+          <t>presque 7 ans</t>
         </is>
       </c>
       <c r="I70" s="0" t="n">
-        <v>11520000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="J70" s="0" t="n">
-        <v>201520000</v>
+        <v>9000000</v>
       </c>
       <c r="K70" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
-          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
+          <t>UNIDO - UNITED NATIONS INDUSTRIAL DEVELOPMENT ORGANIZATION</t>
         </is>
       </c>
       <c r="N70" s="0"/>
       <c r="O70" s="0" t="inlineStr">
         <is>
           <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>915</v>
+        <v>642</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Soutien au programme de relance des T/PME tunisiennes dans un contexte post-crises</t>
+          <t>Appui budgétaire au Programme d'appui à la compétitivité et aux exportations</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
-          <t>RAWAFED+</t>
+          <t>PACE</t>
         </is>
       </c>
       <c r="D71" s="0" t="n">
-        <v>700002093</v>
+        <v>403150</v>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F71" s="2">
-        <v>45474.0</v>
+        <v>43420.0</v>
       </c>
       <c r="G71" s="2">
-        <v>46934.0</v>
+        <v>46721.0</v>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
-          <t>presque 4 ans</t>
+          <t>environ 9 ans</t>
         </is>
       </c>
       <c r="I71" s="0" t="n">
-        <v>8000000.0</v>
+        <v>52750000.0</v>
       </c>
       <c r="J71" s="0" t="n">
-        <v>8000000</v>
+        <v>52750000</v>
       </c>
       <c r="K71" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement</t>
+          <t>GVT Tun - République Tunisienne</t>
         </is>
       </c>
       <c r="N71" s="0"/>
       <c r="O71" s="0" t="inlineStr">
         <is>
           <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>734</v>
+        <v>917</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>Appui au développement durable dans le secteur de l'agriculture et de la pêche artisanale en Tunisie</t>
+          <t>Hannibal project</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
-          <t>ADAPT</t>
+          <t/>
         </is>
       </c>
       <c r="D72" s="0" t="n">
-        <v>416672</v>
+        <v>700003713</v>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F72" s="2">
-        <v>44186.0</v>
+        <v>45931.0</v>
       </c>
       <c r="G72" s="2">
-        <v>47046.0</v>
+        <v>49217.0</v>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
-          <t>presque 8 ans</t>
+          <t>presque 9 ans</t>
         </is>
       </c>
       <c r="I72" s="0" t="n">
-        <v>44400000.0</v>
+        <v>11520000.0</v>
       </c>
       <c r="J72" s="0" t="n">
-        <v>44400000</v>
+        <v>201520000</v>
       </c>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
-          <t>AICS IT - Agenzia Italiana per la Cooperazione Allo Sviluppo</t>
+          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
         </is>
       </c>
       <c r="N72" s="0"/>
       <c r="O72" s="0" t="inlineStr">
         <is>
-          <t>Agriculture</t>
+          <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>853</v>
+        <v>915</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Société civile pour un Tourisme Alternatif Novateur et Inclusif en Tunisie</t>
+          <t>Soutien au programme de relance des T/PME tunisiennes dans un contexte post-crises</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
-          <t>TANIT</t>
+          <t>RAWAFED+</t>
         </is>
       </c>
       <c r="D73" s="0" t="n">
-        <v>451233</v>
+        <v>700002093</v>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="F73" s="2">
-        <v>45292.0</v>
+        <v>45474.0</v>
       </c>
       <c r="G73" s="2">
-        <v>46203.0</v>
+        <v>46934.0</v>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
-          <t>plus de 2 ans</t>
+          <t>presque 4 ans</t>
         </is>
       </c>
       <c r="I73" s="0" t="n">
-        <v>800000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="J73" s="0" t="n">
-        <v>1067341</v>
+        <v>8000000</v>
       </c>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
-          <t>LI - Leaders International</t>
+          <t>AFD - Agence Française de Développement</t>
         </is>
       </c>
       <c r="N73" s="0"/>
       <c r="O73" s="0" t="inlineStr">
         <is>
-          <t>Droits humains et société civile</t>
+          <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>593</v>
+        <v>734</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Programme de Relance de l'Investissement et de Modernisation des Exploitations Agricoles</t>
+          <t>Appui au développement durable dans le secteur de l'agriculture et de la pêche artisanale en Tunisie</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
-          <t>PRIMEA</t>
+          <t>ADAPT</t>
         </is>
       </c>
       <c r="D74" s="0" t="n">
-        <v>390746</v>
+        <v>416672</v>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="F74" s="2">
-        <v>43096.0</v>
+        <v>44186.0</v>
       </c>
       <c r="G74" s="2">
-        <v>45961.0</v>
+        <v>47046.0</v>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
           <t>presque 8 ans</t>
         </is>
       </c>
       <c r="I74" s="0" t="n">
-        <v>14300000.0</v>
+        <v>44400000.0</v>
       </c>
       <c r="J74" s="0" t="n">
-        <v>14300000</v>
+        <v>44400000</v>
       </c>
       <c r="K74" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement</t>
+          <t>AICS IT - Agenzia Italiana per la Cooperazione Allo Sviluppo</t>
         </is>
       </c>
       <c r="N74" s="0"/>
       <c r="O74" s="0" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>727</v>
+        <v>593</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Programme d'appui aux Médias en Tunisie II</t>
+          <t>Programme de Relance de l'Investissement et de Modernisation des Exploitations Agricoles</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
-          <t>PAMT 2</t>
+          <t>PRIMEA</t>
         </is>
       </c>
       <c r="D75" s="0" t="n">
-        <v>423254</v>
+        <v>390746</v>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="F75" s="2">
-        <v>44266.0</v>
+        <v>43096.0</v>
       </c>
       <c r="G75" s="2">
-        <v>46091.0</v>
+        <v>46768.0</v>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
-          <t>presque 5 ans</t>
+          <t>environ 10 ans</t>
         </is>
       </c>
       <c r="I75" s="0" t="n">
-        <v>5298080.0</v>
+        <v>14300000.0</v>
       </c>
       <c r="J75" s="0" t="n">
-        <v>5298080</v>
+        <v>14300000</v>
       </c>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
-          <t>CFI - Canal France International</t>
+          <t>AFD - Agence Française de Développement</t>
         </is>
       </c>
       <c r="N75" s="0"/>
       <c r="O75" s="0" t="inlineStr">
         <is>
-          <t>Médias &amp; Culture</t>
+          <t>Agriculture</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>873</v>
+        <v>853</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Promotion du régime de l'autoentrepreneur</t>
+          <t>Société civile pour un Tourisme Alternatif Novateur et Inclusif en Tunisie</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>TANIT</t>
         </is>
       </c>
       <c r="D76" s="0" t="n">
-        <v>446447</v>
+        <v>451233</v>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="F76" s="2">
-        <v>45201.0</v>
+        <v>45292.0</v>
       </c>
       <c r="G76" s="2">
-        <v>46113.0</v>
+        <v>48091.0</v>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
-          <t>plus de 2 ans</t>
+          <t>plus de 7 ans</t>
         </is>
       </c>
       <c r="I76" s="0" t="n">
-        <v>1000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="J76" s="0" t="n">
-        <v>1000000</v>
+        <v>1067341</v>
       </c>
       <c r="K76" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
-          <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE</t>
+          <t>LI - Leaders International</t>
         </is>
       </c>
       <c r="N76" s="0"/>
       <c r="O76" s="0" t="inlineStr">
         <is>
-          <t>Emploi et formation professionnelle</t>
+          <t>Droits humains et société civile</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>891</v>
+        <v>727</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>Modernisation des Établissements Scolaires II</t>
+          <t>Programme d'appui aux Médias en Tunisie II</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PAMT 2</t>
         </is>
       </c>
       <c r="D77" s="0" t="n">
-        <v>447367</v>
+        <v>423254</v>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="F77" s="2">
-        <v>45280.0</v>
+        <v>44266.0</v>
       </c>
       <c r="G77" s="2">
-        <v>47471.0</v>
+        <v>46173.0</v>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
-          <t>presque 6 ans</t>
+          <t>environ 5 ans</t>
         </is>
       </c>
       <c r="I77" s="0" t="n">
-        <v>25560000.0</v>
+        <v>5298080.0</v>
       </c>
       <c r="J77" s="0" t="n">
-        <v>80560000</v>
+        <v>5298080</v>
       </c>
       <c r="K77" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
-          <t>EIB - EUROPEAN INVESTMENT BANK</t>
+          <t>CFI - Canal France International</t>
         </is>
       </c>
       <c r="N77" s="0"/>
       <c r="O77" s="0" t="inlineStr">
         <is>
-          <t>Education, recherche, innovation</t>
+          <t>Médias &amp; Culture</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>512</v>
+        <v>873</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Gouvernance Locale Ettamkeen Elmahalli</t>
+          <t>Promotion du régime de l'autoentrepreneur</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D78" s="0" t="n">
-        <v>411533</v>
+        <v>446447</v>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="F78" s="2">
-        <v>43831.0</v>
+        <v>45201.0</v>
       </c>
       <c r="G78" s="2">
-        <v>46873.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
-          <t>plus de 8 ans</t>
+          <t>plus de 2 ans</t>
         </is>
       </c>
       <c r="I78" s="0" t="n">
-        <v>55000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="J78" s="0" t="n">
-        <v>55000000</v>
+        <v>1000000</v>
       </c>
       <c r="K78" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
-          <t>CPSCL - CAISSE DES PRETS ET DE SOUTIEN DES COLLECTIVITES LOCALES</t>
+          <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE</t>
         </is>
       </c>
       <c r="N78" s="0"/>
       <c r="O78" s="0" t="inlineStr">
         <is>
-          <t>Développement régional et local</t>
+          <t>Emploi et formation professionnelle</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>872</v>
+        <v>891</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>La qualité et l'équité du système éducatif sont améliorées au profit des apprenants, des enseignants et du personnel d'appui</t>
+          <t>Modernisation des Établissements Scolaires II</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PMES II</t>
         </is>
       </c>
       <c r="D79" s="0" t="n">
-        <v>451101</v>
+        <v>447367</v>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F79" s="2">
-        <v>45292.0</v>
+        <v>45280.0</v>
       </c>
       <c r="G79" s="2">
-        <v>47483.0</v>
+        <v>47471.0</v>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
           <t>presque 6 ans</t>
         </is>
       </c>
       <c r="I79" s="0" t="n">
-        <v>26600000.0</v>
+        <v>25560000.0</v>
       </c>
       <c r="J79" s="0" t="n">
-        <v>30100000</v>
+        <v>80560000</v>
       </c>
       <c r="K79" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
-          <t>UNICEF - United Nations of International Children's Emergency Fund</t>
+          <t>EIB - EUROPEAN INVESTMENT BANK</t>
         </is>
       </c>
       <c r="N79" s="0"/>
       <c r="O79" s="0" t="inlineStr">
         <is>
           <t>Education, recherche, innovation</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>831</v>
+        <v>512</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>Programme pour la mise en oeuvre de la stratégie nationale de l'amélioration de l'intermédiation sur le marché de l'emploi - II</t>
+          <t>Appui à la Gouvernance Locale Ettamkeen Elmahalli</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D80" s="0" t="n">
-        <v>433176</v>
+        <v>411533</v>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F80" s="2">
-        <v>44708.0</v>
+        <v>43831.0</v>
       </c>
       <c r="G80" s="2">
-        <v>46540.0</v>
+        <v>46873.0</v>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
-          <t>environ 5 ans</t>
+          <t>plus de 8 ans</t>
         </is>
       </c>
       <c r="I80" s="0" t="n">
-        <v>4000000.0</v>
+        <v>55000000.0</v>
       </c>
       <c r="J80" s="0" t="n">
-        <v>4000000</v>
+        <v>55000000</v>
       </c>
       <c r="K80" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
-          <t>BIRD - INTERNATIONAL BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
+          <t>CPSCL - CAISSE DES PRETS ET DE SOUTIEN DES COLLECTIVITES LOCALES</t>
         </is>
       </c>
       <c r="N80" s="0"/>
       <c r="O80" s="0" t="inlineStr">
         <is>
-          <t>Emploi et formation professionnelle</t>
+          <t>Développement régional et local</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>725</v>
+        <v>872</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de la Société Civile Émergente</t>
+          <t>La qualité et l'équité du système éducatif sont améliorées au profit des apprenants, des enseignants et du personnel d'appui</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
-          <t>ROSE</t>
+          <t/>
         </is>
       </c>
       <c r="D81" s="0" t="n">
-        <v>421101</v>
+        <v>451101</v>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="F81" s="2">
-        <v>44256.0</v>
+        <v>45292.0</v>
       </c>
       <c r="G81" s="2">
-        <v>46081.0</v>
+        <v>47483.0</v>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
-          <t>presque 5 ans</t>
+          <t>presque 6 ans</t>
         </is>
       </c>
       <c r="I81" s="0" t="n">
-        <v>8200000.0</v>
+        <v>26600000.0</v>
       </c>
       <c r="J81" s="0" t="n">
-        <v>9111111</v>
+        <v>30100000</v>
       </c>
       <c r="K81" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
-          <t>OXF NOVIB - STICHTING OXFAM NOVIB</t>
+          <t>UNICEF - United Nations of International Children's Emergency Fund</t>
         </is>
       </c>
       <c r="N81" s="0"/>
       <c r="O81" s="0" t="inlineStr">
         <is>
-          <t>Droits humains et société civile</t>
+          <t>Education, recherche, innovation</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>859</v>
+        <v>831</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique au programme d'appui à l'action environnementale 2021</t>
+          <t>Programme pour la mise en oeuvre de la stratégie nationale de l'amélioration de l'intermédiation sur le marché de l'emploi - II</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D82" s="0" t="n">
-        <v>449715</v>
+        <v>433176</v>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F82" s="2">
-        <v>45299.0</v>
+        <v>44708.0</v>
       </c>
       <c r="G82" s="2">
-        <v>47125.0</v>
+        <v>46540.0</v>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
-          <t>presque 5 ans</t>
+          <t>environ 5 ans</t>
         </is>
       </c>
       <c r="I82" s="0" t="n">
-        <v>2362750.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="J82" s="0" t="n">
-        <v>2362750</v>
+        <v>4000000</v>
       </c>
       <c r="K82" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
-          <t>IIMC - INTEGRATION INTERNATIONAL MANAGEMENT CONSULTANTS GMBH</t>
+          <t>BIRD - INTERNATIONAL BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
         </is>
       </c>
       <c r="N82" s="0"/>
       <c r="O82" s="0" t="inlineStr">
         <is>
-          <t>Environnement, développement durable et eau</t>
+          <t>Emploi et formation professionnelle</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>480</v>
+        <v>725</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Initiative Pilote de Développement Local Intégré</t>
+          <t>Renforcement de la Société Civile Émergente</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
-          <t>IPDLI</t>
+          <t>ROSE</t>
         </is>
       </c>
       <c r="D83" s="0" t="n">
-        <v>390535</v>
+        <v>421101</v>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="F83" s="2">
-        <v>43070.0</v>
+        <v>44256.0</v>
       </c>
       <c r="G83" s="2">
-        <v>46387.0</v>
+        <v>46081.0</v>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
-          <t>environ 9 ans</t>
+          <t>presque 5 ans</t>
         </is>
       </c>
       <c r="I83" s="0" t="n">
-        <v>11675000.0</v>
+        <v>8200000.0</v>
       </c>
       <c r="J83" s="0" t="n">
-        <v>18175000</v>
+        <v>9111111</v>
       </c>
       <c r="K83" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
-          <t>ILO - INTERNATIONAL LABOUR ORGANIZATION</t>
+          <t>OXF NOVIB - STICHTING OXFAM NOVIB</t>
         </is>
       </c>
       <c r="N83" s="0"/>
       <c r="O83" s="0" t="inlineStr">
         <is>
-          <t>Développement régional et local</t>
+          <t>Droits humains et société civile</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>573</v>
+        <v>859</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Programme d'Appui à la Politique de la Ville</t>
+          <t>Assistance technique au programme d'appui à l'action environnementale 2021</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
-          <t>PROVILLE 2</t>
+          <t/>
         </is>
       </c>
       <c r="D84" s="0" t="n">
-        <v>403670</v>
+        <v>449715</v>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F84" s="2">
-        <v>43455.0</v>
+        <v>45299.0</v>
       </c>
       <c r="G84" s="2">
-        <v>47299.0</v>
+        <v>47125.0</v>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
-          <t>plus de 10 ans</t>
+          <t>presque 5 ans</t>
         </is>
       </c>
       <c r="I84" s="0" t="n">
-        <v>30690000.0</v>
+        <v>2362750.0</v>
       </c>
       <c r="J84" s="0" t="n">
-        <v>30690000</v>
+        <v>2362750</v>
       </c>
       <c r="K84" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement</t>
+          <t>IIMC - INTEGRATION INTERNATIONAL MANAGEMENT CONSULTANTS GMBH</t>
         </is>
       </c>
       <c r="N84" s="0"/>
       <c r="O84" s="0" t="inlineStr">
         <is>
-          <t>Développement régional et local</t>
+          <t>Environnement, développement durable et eau</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>766</v>
+        <v>480</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Projet de Développement Agricole et Rural Autour des Lacs collinaires - Upscale phase</t>
+          <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
-          <t>DARAL</t>
+          <t>IPDLI</t>
         </is>
       </c>
       <c r="D85" s="0" t="n">
-        <v>429330</v>
+        <v>390535</v>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F85" s="2">
-        <v>44928.0</v>
+        <v>43070.0</v>
       </c>
       <c r="G85" s="2">
-        <v>47484.0</v>
+        <v>46387.0</v>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
-          <t>presque 7 ans</t>
+          <t>environ 9 ans</t>
         </is>
       </c>
       <c r="I85" s="0" t="n">
-        <v>15560000.0</v>
+        <v>11675000.0</v>
       </c>
       <c r="J85" s="0" t="n">
-        <v>38560000</v>
+        <v>18175000</v>
       </c>
       <c r="K85" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
-          <t>KFW - KREDITANSTALT FUR WIEDERAUFBAU</t>
+          <t>ILO - INTERNATIONAL LABOUR ORGANIZATION</t>
         </is>
       </c>
       <c r="N85" s="0"/>
       <c r="O85" s="0" t="inlineStr">
+        <is>
+          <t>Développement régional et local</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="0" t="n">
+        <v>573</v>
+      </c>
+      <c r="B86" s="0" t="inlineStr">
+        <is>
+          <t>Programme d'Appui à la Politique de la Ville</t>
+        </is>
+      </c>
+      <c r="C86" s="0" t="inlineStr">
+        <is>
+          <t>PROVILLE 2</t>
+        </is>
+      </c>
+      <c r="D86" s="0" t="n">
+        <v>403670</v>
+      </c>
+      <c r="E86" s="0" t="inlineStr">
+        <is>
+          <t>En cours</t>
+        </is>
+      </c>
+      <c r="F86" s="2">
+        <v>43455.0</v>
+      </c>
+      <c r="G86" s="2">
+        <v>47299.0</v>
+      </c>
+      <c r="H86" s="0" t="inlineStr">
+        <is>
+          <t>plus de 10 ans</t>
+        </is>
+      </c>
+      <c r="I86" s="0" t="n">
+        <v>30690000.0</v>
+      </c>
+      <c r="J86" s="0" t="n">
+        <v>30690000</v>
+      </c>
+      <c r="K86" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L86" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="M86" s="0" t="inlineStr">
+        <is>
+          <t>AFD - Agence Française de Développement</t>
+        </is>
+      </c>
+      <c r="N86" s="0"/>
+      <c r="O86" s="0" t="inlineStr">
+        <is>
+          <t>Développement régional et local</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="0" t="n">
+        <v>766</v>
+      </c>
+      <c r="B87" s="0" t="inlineStr">
+        <is>
+          <t>Projet de Développement Agricole et Rural Autour des Lacs collinaires - Upscale phase</t>
+        </is>
+      </c>
+      <c r="C87" s="0" t="inlineStr">
+        <is>
+          <t>DARAL</t>
+        </is>
+      </c>
+      <c r="D87" s="0" t="n">
+        <v>429330</v>
+      </c>
+      <c r="E87" s="0" t="inlineStr">
+        <is>
+          <t>En cours</t>
+        </is>
+      </c>
+      <c r="F87" s="2">
+        <v>44928.0</v>
+      </c>
+      <c r="G87" s="2">
+        <v>47484.0</v>
+      </c>
+      <c r="H87" s="0" t="inlineStr">
+        <is>
+          <t>presque 7 ans</t>
+        </is>
+      </c>
+      <c r="I87" s="0" t="n">
+        <v>15560000.0</v>
+      </c>
+      <c r="J87" s="0" t="n">
+        <v>38560000</v>
+      </c>
+      <c r="K87" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L87" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="M87" s="0" t="inlineStr">
+        <is>
+          <t>KFW - KREDITANSTALT FUR WIEDERAUFBAU</t>
+        </is>
+      </c>
+      <c r="N87" s="0"/>
+      <c r="O87" s="0" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:R85"/>
+  <dimension ref="A1:R87"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="10" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="40" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="30" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="30" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="30" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="30" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="30" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="30" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="30" min="9" max="9" bestFit="1" customWidth="1"/>
     <col width="30" min="10" max="10" bestFit="1" customWidth="1"/>
     <col width="30" min="11" max="11" bestFit="1" customWidth="1"/>
     <col width="30" min="12" max="12" bestFit="1" customWidth="1"/>
     <col width="30" min="13" max="13" bestFit="1" customWidth="1"/>
     <col width="30" min="14" max="14" bestFit="1" customWidth="1"/>
     <col width="30" min="15" max="15" bestFit="1" customWidth="1"/>
     <col width="30" min="16" max="16" bestFit="1" customWidth="1"/>
     <col width="30" min="17" max="17" bestFit="1" customWidth="1"/>
     <col width="30" min="18" max="18" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -5811,70 +5933,70 @@
         </is>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P2" s="0" t="inlineStr">
         <is>
           <t>AFD - Agence Française de Développement (60000000.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
-        <v>483</v>
+        <v>748</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>Programme contribuant à la dépollution de la Méditerranée (DEPOLMED)</t>
+          <t>Appui à la Modernisation de l’Industrie Tunisienne</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
-          <t>DEPOLMED</t>
+          <t>AMIT</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement</t>
+          <t>GIZ - Coopération Allemande</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GIZ - Coopération Allemande</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J3" s="0" t="inlineStr">
         <is>
           <t/>
@@ -5885,81 +6007,81 @@
           <t/>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P3" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement (60000000.0 EUR - don)</t>
+          <t>BMZ - Ministère Fédéral Allemand de la Coopération Economique et du Développement (1658319.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q3" s="0" t="inlineStr">
         <is>
-          <t>EIB - EUROPEAN INVESTMENT BANK (69600000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="R3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
-        <v>689</v>
+        <v>483</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>Programme d'Amélioration des performances dans le réseau de la Société Nationale d'Exploitation et de Distribution des Eaux</t>
+          <t>Programme contribuant à la dépollution de la Méditerranée (DEPOLMED)</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
-          <t>PAP SONEDE</t>
+          <t>DEPOLMED</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
-          <t>KFW - KREDITANSTALT FUR WIEDERAUFBAU</t>
+          <t>AFD - Agence Française de Développement</t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t/>
@@ -5975,76 +6097,76 @@
           <t/>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P4" s="0" t="inlineStr">
         <is>
-          <t>TU - Tunisie (16650000.0 EUR - don)</t>
+          <t>AFD - Agence Française de Développement (60000000.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q4" s="0" t="inlineStr">
         <is>
-          <t>KFW - KREDITANSTALT FUR WIEDERAUFBAU (53800000.0 EUR - pret)</t>
+          <t>EIB - EUROPEAN INVESTMENT BANK (69600000.0 EUR - don)</t>
         </is>
       </c>
       <c r="R4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
-        <v>692</v>
+        <v>689</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>Programme d'amélioration du système de stockage, de transfert et de protection contre les inondations en Tunisie (Programme STPCI)</t>
+          <t>Programme d'Amélioration des performances dans le réseau de la Société Nationale d'Exploitation et de Distribution des Eaux</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t>STPCI</t>
+          <t>PAP SONEDE</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t>KFW - KREDITANSTALT FUR WIEDERAUFBAU</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
           <t/>
@@ -6065,81 +6187,81 @@
           <t/>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P5" s="0" t="inlineStr">
         <is>
-          <t>KFW - KREDITANSTALT FUR WIEDERAUFBAU (286550000.0 EUR - don)</t>
+          <t>TU - Tunisie (16650000.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q5" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>KFW - KREDITANSTALT FUR WIEDERAUFBAU (53800000.0 EUR - pret)</t>
         </is>
       </c>
       <c r="R5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
-        <v>517</v>
+        <v>692</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>Financement d’initiatives régionales pour le développement économique</t>
+          <t>Programme d'amélioration du système de stockage, de transfert et de protection contre les inondations en Tunisie (Programme STPCI)</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
-          <t>IRADA</t>
+          <t>STPCI</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
-          <t>ODS - OFFICE DE DEVELOPPEMENT DU SUD</t>
+          <t>KFW - KREDITANSTALT FUR WIEDERAUFBAU</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
           <t/>
@@ -6155,51 +6277,51 @@
           <t/>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P6" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>KFW - KREDITANSTALT FUR WIEDERAUFBAU (286550000.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
         <v>825</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Suivi et documentation de l'avancement des réformes vers un système alimentaire durable, soutenues  par les programmes d'Appui au Développement Rural (PADR) et d'Appui à la Compétitivité et aux Exportations (PACE)</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>Avancement des réformes vers un système alimentaire durable</t>
@@ -6531,245 +6653,245 @@
         </is>
       </c>
       <c r="O10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P10" s="0" t="inlineStr">
         <is>
           <t>ANPR - Agence Nationale de la promotion de la recherche scientifique (578890.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="n">
-        <v>836</v>
+        <v>1014</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>Programme de lutte contre les violences basées sur le genre en Tunisie</t>
+          <t>Programme d'appui au secteur de la Santé en Tunisie</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Essaha Aziza</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
-          <t>ENABEL - Agence de développement du gouvernement fédéral belge</t>
+          <t>Ministère de la santé</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GE MEDICAL SYSTEMS SCS</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>COM.INT SP - COM.INT SPA</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>EPOS - EPOS HEALTH MANAGEMENT GMBH</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FTS - FOCUS TECHNOLOGY SOLUTIONS</t>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Althea - ALTHEA ITALIA SPA</t>
         </is>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>BSAES - BIOETHIC SHELTER AND EMERGENCY SRL</t>
         </is>
       </c>
       <c r="K11" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>MDM - MEDECINS DU MONDE - DOKTERS VAN DEWERELD</t>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GOPA WORLDWIDE CONSULTANTS GMBH</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ISEGS - INTERNATIONAL SOS EUROPE GOVERNMENT SERVICES SRL</t>
         </is>
       </c>
       <c r="N11" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>INTERTECH - INTERTECH GROUP SAL</t>
         </is>
       </c>
       <c r="O11" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Particip - PARTICIP GMBH</t>
         </is>
       </c>
       <c r="P11" s="0" t="inlineStr">
         <is>
-          <t>AECID - The Spanish Agency for International Development Cooperation (215000.0 EUR - don)</t>
+          <t>MDM - MEDECINS DU MONDE - DOKTERS VAN DEWERELD (1000000.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="n">
-        <v>1014</v>
+        <v>836</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Programme d'appui au secteur de la Santé en Tunisie</t>
+          <t>Programme de lutte contre les violences basées sur le genre en Tunisie</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t>Essaha Aziza</t>
+          <t>SILA</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
-          <t>Ministère de la santé</t>
+          <t>ENABEL - Agence de développement du gouvernement fédéral belge</t>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
-          <t>GE MEDICAL SYSTEMS SCS</t>
+          <t/>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
-          <t>COM.INT SP - COM.INT SPA</t>
+          <t/>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
-          <t>EPOS - EPOS HEALTH MANAGEMENT GMBH</t>
+          <t/>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
-          <t>FTS - FOCUS TECHNOLOGY SOLUTIONS</t>
+          <t/>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
-          <t>Althea - ALTHEA ITALIA SPA</t>
+          <t/>
         </is>
       </c>
       <c r="J12" s="0" t="inlineStr">
         <is>
-          <t>BSAES - BIOETHIC SHELTER AND EMERGENCY SRL</t>
+          <t/>
         </is>
       </c>
       <c r="K12" s="0" t="inlineStr">
         <is>
-          <t>MDM - MEDECINS DU MONDE - DOKTERS VAN DEWERELD</t>
+          <t/>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
-          <t>GOPA WORLDWIDE CONSULTANTS GMBH</t>
+          <t/>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
-          <t>ISEGS - INTERNATIONAL SOS EUROPE GOVERNMENT SERVICES SRL</t>
+          <t/>
         </is>
       </c>
       <c r="N12" s="0" t="inlineStr">
         <is>
-          <t>INTERTECH - INTERTECH GROUP SAL</t>
+          <t/>
         </is>
       </c>
       <c r="O12" s="0" t="inlineStr">
         <is>
-          <t>Particip - PARTICIP GMBH</t>
+          <t/>
         </is>
       </c>
       <c r="P12" s="0" t="inlineStr">
         <is>
-          <t>MDM - MEDECINS DU MONDE - DOKTERS VAN DEWERELD (1000000.0 EUR - don)</t>
+          <t>AECID - The Spanish Agency for International Development Cooperation (215000.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="n">
-        <v>830</v>
+        <v>905</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>Appui Bureau Erasmus+ Tunisie</t>
+          <t>Assistance technique de la BEI pour l’identification et la formulation d’un portefeuille de projets d’investissement en Tunisie</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
-          <t>ANPR - Agence Nationale de la promotion de la recherche scientifique</t>
+          <t>EIB - EUROPEAN INVESTMENT BANK</t>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
           <t/>
@@ -6801,65 +6923,65 @@
         </is>
       </c>
       <c r="O13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="n">
-        <v>905</v>
+        <v>756</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique de la BEI pour l’identification et la formulation d’un portefeuille de projets d’investissement en Tunisie</t>
+          <t>Pour une réponse intégrée aux violences fondées sur le genre</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>EMNA</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
-          <t>EIB - EUROPEAN INVESTMENT BANK</t>
+          <t>UNFPA - UNITED NATIONS POPULATION FUND</t>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
           <t/>
@@ -6875,81 +6997,81 @@
           <t/>
         </is>
       </c>
       <c r="L14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P14" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>UNFPA - UNITED NATIONS POPULATION FUND (300000.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="n">
-        <v>829</v>
+        <v>828</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>Contribution financière à la participation de la Tunisie au programme Horizon Europe</t>
+          <t>Science With And For Youth</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SWAFY</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
-          <t>GVT Tun - République Tunisienne</t>
+          <t>ANPR - Agence Nationale de la promotion de la recherche scientifique</t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
           <t/>
@@ -6965,81 +7087,81 @@
           <t/>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P15" s="0" t="inlineStr">
         <is>
-          <t>GVT Tun - République Tunisienne (2961538.0 EUR - don)</t>
+          <t>ANPR - Agence Nationale de la promotion de la recherche scientifique (500000.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>862</v>
+        <v>577</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>NesTounes - Vers un espace public tunisien informé, inclusif et pluraliste : garantir la place des droits socio-économiques dans la couverture médiatique</t>
+          <t>Programme intégré pour la dépollution du lac de Bizerte</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Lake Bizerte</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
-          <t>RSF - Association Reporters Sans Frontieres</t>
+          <t>EIB - EUROPEAN INVESTMENT BANK</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
           <t/>
@@ -7055,81 +7177,81 @@
           <t/>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P16" s="0" t="inlineStr">
         <is>
-          <t>RSF - Association Reporters Sans Frontieres (172906.0 EUR - don)</t>
+          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT (21800000.0 EUR - pret)</t>
         </is>
       </c>
       <c r="Q16" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>EIB - EUROPEAN INVESTMENT BANK (40000000.0 EUR - pret)</t>
         </is>
       </c>
       <c r="R16" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GVT Tun - République Tunisienne (5115000.0 EUR - don)</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>577</v>
+        <v>761</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>Programme intégré pour la dépollution du lac de Bizerte</t>
+          <t>Elargir la Couverture Sanitaire Universelle dans le cadre de l'Appui à l'inclusion sociale en Tunisie</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t>Lake Bizerte</t>
+          <t/>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
-          <t>EIB - EUROPEAN INVESTMENT BANK</t>
+          <t>OMS - Organistation Mondiale de la Santé</t>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
           <t/>
@@ -7145,86 +7267,86 @@
           <t/>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P17" s="0" t="inlineStr">
         <is>
-          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT (21800000.0 EUR - pret)</t>
+          <t>OMS - Organistation Mondiale de la Santé (98842.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q17" s="0" t="inlineStr">
         <is>
-          <t>EIB - EUROPEAN INVESTMENT BANK (40000000.0 EUR - pret)</t>
+          <t/>
         </is>
       </c>
       <c r="R17" s="0" t="inlineStr">
         <is>
-          <t>GVT Tun - République Tunisienne (5115000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>761</v>
+        <v>1015</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Elargir la Couverture Sanitaire Universelle dans le cadre de l'Appui à l'inclusion sociale en Tunisie</t>
+          <t>REDEVAB</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
-          <t>OMS - Organistation Mondiale de la Santé</t>
+          <t>OECD - ORGANISATION FOR ECONOMIC CO-OPERATION AND DEVELOPMENT</t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>OECD - ORGANISATION FOR ECONOMIC CO-OPERATION AND DEVELOPMENT</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
           <t/>
@@ -7235,86 +7357,86 @@
           <t/>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P18" s="0" t="inlineStr">
         <is>
-          <t>OMS - Organistation Mondiale de la Santé (98842.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="Q18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>1015</v>
+        <v>758</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>REDEVAB</t>
+          <t>Amélioration de la performance énergétique des établissements de santé de Gafsa et Sidi Bouzid</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
-          <t>OECD - ORGANISATION FOR ECONOMIC CO-OPERATION AND DEVELOPMENT</t>
+          <t>AFD - Agence Française de Développement</t>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t>OECD - ORGANISATION FOR ECONOMIC CO-OPERATION AND DEVELOPMENT</t>
+          <t/>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J19" s="0" t="inlineStr">
         <is>
           <t/>
@@ -7325,81 +7447,81 @@
           <t/>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P19" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>AFD - Agence Française de Développement (76000000.0 EUR - pret)</t>
         </is>
       </c>
       <c r="Q19" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>AFD - Agence Française de Développement (80000000.0 EUR - don)</t>
         </is>
       </c>
       <c r="R19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>758</v>
+        <v>731</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>Amélioration de la performance énergétique des établissements de santé de Gafsa et Sidi Bouzid</t>
+          <t>Projet de réforme et de restructuration de la STEG</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>STEG</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement</t>
+          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
           <t/>
@@ -7415,86 +7537,86 @@
           <t/>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P20" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement (76000000.0 EUR - pret)</t>
+          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT (302110000.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q20" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement (80000000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="R20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>748</v>
+        <v>842</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Modernisation de l’Industrie Tunisienne</t>
+          <t>Greenov'i</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t>AMIT</t>
+          <t>Greenov'i</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
-          <t>GIZ - Coopération Allemande</t>
+          <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE</t>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t>GIZ - Coopération Allemande</t>
+          <t/>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
           <t/>
@@ -7505,81 +7627,81 @@
           <t/>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P21" s="0" t="inlineStr">
         <is>
-          <t>BMZ - Ministère Fédéral Allemand de la Coopération Economique et du Développement (1658319.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="Q21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>731</v>
+        <v>1026</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>Projet de réforme et de restructuration de la STEG</t>
+          <t>EDMEJ GIZ - Promotion de l'Inclusion Financière et Socio-Economique en Tunisie</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>STEG</t>
+          <t>EDMEJ</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
-          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
+          <t>GIZ - Coopération Allemande</t>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
           <t/>
@@ -7595,81 +7717,81 @@
           <t/>
         </is>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P22" s="0" t="inlineStr">
         <is>
-          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT (302110000.0 EUR - don)</t>
+          <t>BMZ - Ministère Fédéral Allemand de la Coopération Economique et du Développement (1250000.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>842</v>
+        <v>1020</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>Greenov'i</t>
+          <t>THAMM Plus OFII: Accroître l'employabilité et les voies de mobilité légale entre la Tunisie et la France en appui au Partenariat des Talents</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>Greenov'i</t>
+          <t>THAMM+ OFII</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
-          <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE</t>
+          <t>OFII - Office Français de l’Immigration et de l’Intégration</t>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
           <t/>
@@ -7701,65 +7823,65 @@
         </is>
       </c>
       <c r="O23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>515</v>
+        <v>862</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
+          <t>NesTounes - Vers un espace public tunisien informé, inclusif et pluraliste : garantir la place des droits socio-économiques dans la couverture médiatique</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>IRADA</t>
+          <t/>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
-          <t>ATFP - AGENCE TUNISIENNE DE FORMATION PROFESSIONNELLE</t>
+          <t>RSF - Association Reporters Sans Frontieres</t>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
           <t/>
@@ -7775,51 +7897,51 @@
           <t/>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P24" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>RSF - Association Reporters Sans Frontieres (172906.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
         <v>728</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>VALorisation de l’Eau URbain à travers des actions et instruments innovateurs</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>VALEUR-Gabes</t>
@@ -9051,70 +9173,70 @@
         </is>
       </c>
       <c r="O38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P38" s="0" t="inlineStr">
         <is>
           <t>ana yakedh - ANA YAKEDH - IWATCH (53252.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="n">
-        <v>503</v>
+        <v>830</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>IRADA - Unité de gestion du programme</t>
+          <t>Appui Bureau Erasmus+ Tunisie</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ERASMUS+</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
-          <t>GVT Tun - République Tunisienne</t>
+          <t>ANPR - Agence Nationale de la promotion de la recherche scientifique</t>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
-          <t>GVT Tun - République Tunisienne</t>
+          <t/>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
           <t/>
@@ -9141,65 +9263,65 @@
         </is>
       </c>
       <c r="O39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="n">
-        <v>904</v>
+        <v>829</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>ELMED+: Owners' Engineering</t>
+          <t>Contribution financière à la participation de la Tunisie au programme Horizon Europe</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>HORIZON EUROPE</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
-          <t>EIB - EUROPEAN INVESTMENT BANK</t>
+          <t>GVT Tun - République Tunisienne</t>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
           <t/>
@@ -9215,81 +9337,81 @@
           <t/>
         </is>
       </c>
       <c r="L40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P40" s="0" t="inlineStr">
         <is>
-          <t>EIB - EUROPEAN INVESTMENT BANK (15400000.0 EUR - pret)</t>
+          <t>GVT Tun - République Tunisienne (2961538.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q40" s="0" t="inlineStr">
         <is>
-          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT (20400000.0 EUR - pret)</t>
+          <t/>
         </is>
       </c>
       <c r="R40" s="0" t="inlineStr">
         <is>
-          <t>KFW - KREDITANSTALT FUR WIEDERAUFBAU (400000.0 EUR - pret)</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
-        <v>760</v>
+        <v>515</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique ''Appui au Programme Tounes Wijhetouna: Programme d'appui à la diversification du tourisme, au développement de l'artisanat et à la valorisation du patrimoine''</t>
+          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
-          <t>TW</t>
+          <t>IRADA</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
-          <t>GOPA WORLDWIDE CONSULTANTS GMBH</t>
+          <t>ATFP - AGENCE TUNISIENNE DE FORMATION PROFESSIONNELLE</t>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
           <t/>
@@ -9321,65 +9443,65 @@
         </is>
       </c>
       <c r="O41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>847</v>
+        <v>904</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>Appui aux initiatives destinées à analyser les données et choix économiques, à nourrir le débat public et à formuler des propositions sur les politiques économiques</t>
+          <t>ELMED+: Owners' Engineering</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
-          <t>Savoirs éco</t>
+          <t/>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
-          <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE</t>
+          <t>EIB - EUROPEAN INVESTMENT BANK</t>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I42" s="0" t="inlineStr">
         <is>
           <t/>
@@ -9395,81 +9517,81 @@
           <t/>
         </is>
       </c>
       <c r="L42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P42" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>EIB - EUROPEAN INVESTMENT BANK (15400000.0 EUR - pret)</t>
         </is>
       </c>
       <c r="Q42" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT (20400000.0 EUR - pret)</t>
         </is>
       </c>
       <c r="R42" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>KFW - KREDITANSTALT FUR WIEDERAUFBAU (400000.0 EUR - pret)</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
-        <v>827</v>
+        <v>760</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>Mise en ouvre du Fonds Municipal de Compétence Générale (FMCG) et renforcement du rôle de la FNCT dans l'appui aux communes pour l'amélioration des services de base</t>
+          <t>Assistance technique ''Appui au Programme Tounes Wijhetouna: Programme d'appui à la diversification du tourisme, au développement de l'artisanat et à la valorisation du patrimoine''</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>TW</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
-          <t>FNCT - Fédération Nationale des Communes Tunisiennes</t>
+          <t>GOPA WORLDWIDE CONSULTANTS GMBH</t>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
           <t/>
@@ -9485,86 +9607,86 @@
           <t/>
         </is>
       </c>
       <c r="L43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P43" s="0" t="inlineStr">
         <is>
-          <t>FNCT - Fédération Nationale des Communes Tunisiennes (3559262.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="Q43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
-        <v>834</v>
+        <v>847</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>Renforcement du dispositif national d'encadrement vétérinaire de la santé animale</t>
+          <t>Appui aux initiatives destinées à analyser les données et choix économiques, à nourrir le débat public et à formuler des propositions sur les politiques économiques</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Savoirs éco</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
-          <t>GVT Tun - République Tunisienne</t>
+          <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE</t>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>GVT Tun - République Tunisienne</t>
+          <t/>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J44" s="0" t="inlineStr">
         <is>
           <t/>
@@ -9591,70 +9713,70 @@
         </is>
       </c>
       <c r="O44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
-        <v>826</v>
+        <v>503</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>Contribution financière à la participation de la Tunisie au programme Europe Créative</t>
+          <t>IRADA - Unité de gestion du programme</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t>GVT Tun - République Tunisienne</t>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GVT Tun - République Tunisienne</t>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J45" s="0" t="inlineStr">
         <is>
           <t/>
@@ -9665,81 +9787,81 @@
           <t/>
         </is>
       </c>
       <c r="L45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P45" s="0" t="inlineStr">
         <is>
-          <t>GVT Tun - République Tunisienne (257142.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="Q45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
-        <v>851</v>
+        <v>826</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>Dialogue, Expérimentations, Formations pour l'Inclusion Sociale</t>
+          <t>Contribution financière à la participation de la Tunisie au programme Europe Créative</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
-          <t>DEFIS</t>
+          <t/>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
-          <t>HI - ASSOCIATION FEDERATION HANDICAP INTERNATIONAL</t>
+          <t>GVT Tun - République Tunisienne</t>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
           <t/>
@@ -9755,81 +9877,81 @@
           <t/>
         </is>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P46" s="0" t="inlineStr">
         <is>
-          <t>OMS - Organistation Mondiale de la Santé (394737.0 EUR - don)</t>
+          <t>GVT Tun - République Tunisienne (257142.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="n">
-        <v>860</v>
+        <v>827</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>Projet d'Appui à la Gouvernance Environnementale et Climatique pour une Transition Ecologique en Tunisie</t>
+          <t>Mise en ouvre du Fonds Municipal de Compétence Générale (FMCG) et renforcement du rôle de la FNCT dans l'appui aux communes pour l'amélioration des services de base</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
-          <t>PAGECTE</t>
+          <t/>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
-          <t>GIZ - Coopération Allemande</t>
+          <t>FNCT - Fédération Nationale des Communes Tunisiennes</t>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
           <t/>
@@ -9845,81 +9967,81 @@
           <t/>
         </is>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P47" s="0" t="inlineStr">
         <is>
-          <t>GIZ - Coopération Allemande (1800000.0 EUR - don)</t>
+          <t>FNCT - Fédération Nationale des Communes Tunisiennes (3559262.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="n">
-        <v>861</v>
+        <v>851</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>''On en parle! Tunisie 360°'' Soutenir la production et la diffusion de contenus favorisant l'Interactivité et l'engagement du public sur les questions socio-économiques</t>
+          <t>Dialogue, Expérimentations, Formations pour l'Inclusion Sociale</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>DEFIS</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
-          <t>DW - DEUTSCHE WELLE</t>
+          <t>HI - ASSOCIATION FEDERATION HANDICAP INTERNATIONAL</t>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I48" s="0" t="inlineStr">
         <is>
           <t/>
@@ -9935,81 +10057,81 @@
           <t/>
         </is>
       </c>
       <c r="L48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P48" s="0" t="inlineStr">
         <is>
-          <t>DW - DEUTSCHE WELLE (275000.0 EUR - don)</t>
+          <t>OMS - Organistation Mondiale de la Santé (394737.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="n">
-        <v>846</v>
+        <v>860</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>Appui aux communes dans leur processus de développement territorial</t>
+          <t>Projet d'Appui à la Gouvernance Environnementale et Climatique pour une Transition Ecologique en Tunisie</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PAGECTE</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
-          <t>IBF - IBF INTERNATIONAL CONSULTING</t>
+          <t>GIZ - Coopération Allemande</t>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
           <t/>
@@ -10025,81 +10147,81 @@
           <t/>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P49" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GIZ - Coopération Allemande (1800000.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
-        <v>849</v>
+        <v>517</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>Programme d’appui aux mesures d’atténuation du COVID-19 et de relance économique</t>
+          <t>Financement d’initiatives régionales pour le développement économique</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>IRADA</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
-          <t>GVT Tun - République Tunisienne</t>
+          <t>ODS - OFFICE DE DEVELOPPEMENT DU SUD</t>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
           <t/>
@@ -10131,65 +10253,65 @@
         </is>
       </c>
       <c r="O50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
-        <v>848</v>
+        <v>505</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>Programme de soutien au développement économique durable local pour l'emploi des jeunes</t>
+          <t>Appui à la gestion durable des ressources halieutiques et aquacoles</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
-          <t>IRADAYouth</t>
+          <t/>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
-          <t>CGDR - Commissariat général au développement régional - CGDR</t>
+          <t>AFD - Agence Française de Développement</t>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
           <t/>
@@ -10221,155 +10343,155 @@
         </is>
       </c>
       <c r="O51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
-        <v>747</v>
+        <v>861</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>Participation &amp; Inclusion des Jeunes Tunisien(ne)s à travers la Création, l’Accès à la Culture et au Sport au Niveau Local</t>
+          <t>''On en parle! Tunisie 360°'' Soutenir la production et la diffusion de contenus favorisant l'Interactivité et l'engagement du public sur les questions socio-économiques</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
-          <t>EU4Youth</t>
+          <t/>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
-          <t>AECID - The Spanish Agency for International Development Cooperation</t>
+          <t>DW - DEUTSCHE WELLE</t>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
-          <t>FIIAPP - FUNDACION INTERNACIONAL Y PARA IBEROAMERICA DE ADMINISTRACION Y POLITICAS PUBLICAS</t>
+          <t/>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
-          <t>B COUNCIL - The British Council Royal Charter</t>
+          <t/>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P52" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>DW - DEUTSCHE WELLE (275000.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
-        <v>871</v>
+        <v>846</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>Projet d'Amélioration et de Renforcement des compétences linguistiques des élèves en Tunisie</t>
+          <t>Appui aux communes dans leur processus de développement territorial</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
-          <t>PARLE</t>
+          <t/>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
-          <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE</t>
+          <t>IBF - IBF INTERNATIONAL CONSULTING</t>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
           <t/>
@@ -10385,81 +10507,81 @@
           <t/>
         </is>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P53" s="0" t="inlineStr">
         <is>
-          <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE (6000000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="Q53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
-        <v>854</v>
+        <v>849</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>Bâtir un modèle économique durable pour l'élargissement du réseau Initiative Tunisie à tous les entrepreneurs</t>
+          <t>Programme d’appui aux mesures d’atténuation du COVID-19 et de relance économique</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
-          <t>AIT - ASSOCIATION INITIATIVE TUNISIE</t>
+          <t>GVT Tun - République Tunisienne</t>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I54" s="0" t="inlineStr">
         <is>
           <t/>
@@ -10475,81 +10597,81 @@
           <t/>
         </is>
       </c>
       <c r="L54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P54" s="0" t="inlineStr">
         <is>
-          <t>AIT - ASSOCIATION INITIATIVE TUNISIE (80000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="Q54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
-        <v>867</v>
+        <v>848</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>Amélioration de l'adéquation entre la formation, l'enseignement supérieur et la recherche aux besoins socio-économique en Tunisie</t>
+          <t>Programme de soutien au développement économique durable local pour l'emploi des jeunes</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
-          <t>PASE</t>
+          <t>IRADAYouth</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
-          <t>GIZ - Coopération Allemande</t>
+          <t>CGDR - Commissariat général au développement régional - CGDR</t>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I55" s="0" t="inlineStr">
         <is>
           <t/>
@@ -10565,171 +10687,171 @@
           <t/>
         </is>
       </c>
       <c r="L55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P55" s="0" t="inlineStr">
         <is>
-          <t>GIZ - Coopération Allemande (2500000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="Q55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>Mobilité Active et Intelligente à Sfax à travers des actions et initiatives novatrices en matière d’économie d’énergie et de résilience aux changements climatiques.</t>
+          <t>Participation &amp; Inclusion des Jeunes Tunisien(ne)s à travers la Création, l’Accès à la Culture et au Sport au Niveau Local</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
-          <t>MAIS</t>
+          <t>EU4Youth</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
-          <t>AL SFAX - MUNICIPALITE DE SFAX</t>
+          <t>AECID - The Spanish Agency for International Development Cooperation</t>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>AL CHIHIA - MUNICIPALITE CHIHIA</t>
+          <t>FIIAPP - FUNDACION INTERNACIONAL Y PARA IBEROAMERICA DE ADMINISTRACION Y POLITICAS PUBLICAS</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>B COUNCIL - The British Council Royal Charter</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P56" s="0" t="inlineStr">
         <is>
-          <t>MEDCITIES (2668125.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="Q56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
-        <v>736</v>
+        <v>529</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>Politique jeunesse et participation des jeunes dans les politiques publiques en Tunisie</t>
+          <t>Appui aux services de contrôle officiels des produits animaux et végétaux en Tunisie</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
-          <t>Fe3il.a </t>
+          <t/>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
-          <t>VGN - VNG INTERNATIONAL BV</t>
+          <t>FAO - THE FOOD AND AGRICULTURE ORGANIZATION OF THE UNITED NATIONS</t>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I57" s="0" t="inlineStr">
         <is>
           <t/>
@@ -10745,81 +10867,81 @@
           <t/>
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P57" s="0" t="inlineStr">
         <is>
-          <t>VGN - VNG INTERNATIONAL BV (129718.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="Q57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
-        <v>716</v>
+        <v>871</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>Valoriser les potentialités touristiques, les savoir-faire et les terroirs avec le réseau Initiative Tunisie</t>
+          <t>Projet d'Amélioration et de Renforcement des compétences linguistiques des élèves en Tunisie</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
-          <t>Initiative TN</t>
+          <t>PARLE</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
-          <t>AIT - ASSOCIATION INITIATIVE TUNISIE</t>
+          <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE</t>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
           <t/>
@@ -10835,81 +10957,81 @@
           <t/>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P58" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE (6000000.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>478</v>
+        <v>854</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>JEUN'ESS: Promotion de l'économie sociale et solidaire et création d'emplois décents pour la jeunesse tunisienne</t>
+          <t>Bâtir un modèle économique durable pour l'élargissement du réseau Initiative Tunisie à tous les entrepreneurs</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
-          <t>JEUN'ESS</t>
+          <t/>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
-          <t>ILO - INTERNATIONAL LABOUR ORGANIZATION</t>
+          <t>AIT - ASSOCIATION INITIATIVE TUNISIE</t>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
           <t/>
@@ -10925,81 +11047,81 @@
           <t/>
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P59" s="0" t="inlineStr">
         <is>
-          <t>ILO - INTERNATIONAL LABOUR ORGANIZATION (198800.0 EUR - don)</t>
+          <t>AIT - ASSOCIATION INITIATIVE TUNISIE (80000.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
-        <v>828</v>
+        <v>867</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>Science With And For Youth</t>
+          <t>Amélioration de l'adéquation entre la formation, l'enseignement supérieur et la recherche aux besoins socio-économique en Tunisie</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
-          <t>SWAFY</t>
+          <t>PASE</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
-          <t>ANPR - Agence Nationale de la promotion de la recherche scientifique</t>
+          <t>GIZ - Coopération Allemande</t>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
           <t/>
@@ -11015,86 +11137,86 @@
           <t/>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P60" s="0" t="inlineStr">
         <is>
-          <t>ANPR - Agence Nationale de la promotion de la recherche scientifique (500000.0 EUR - don)</t>
+          <t>GIZ - Coopération Allemande (2500000.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
-        <v>756</v>
+        <v>746</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>Pour une réponse intégrée aux violences fondées sur le genre</t>
+          <t>Mobilité Active et Intelligente à Sfax à travers des actions et initiatives novatrices en matière d’économie d’énergie et de résilience aux changements climatiques.</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>MAIS</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
-          <t>UNFPA - UNITED NATIONS POPULATION FUND</t>
+          <t>AL SFAX - MUNICIPALITE DE SFAX</t>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>AL CHIHIA - MUNICIPALITE CHIHIA</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J61" s="0" t="inlineStr">
         <is>
           <t/>
@@ -11105,81 +11227,81 @@
           <t/>
         </is>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P61" s="0" t="inlineStr">
         <is>
-          <t>UNFPA - UNITED NATIONS POPULATION FUND (300000.0 EUR - don)</t>
+          <t>MEDCITIES (2668125.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
-        <v>729</v>
+        <v>716</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>Appui au Programme Tounes Wijhetouna: Programme d'appui à la diversification du tourisme, au développement de l'artisanat et à la valorisation du patrimoine</t>
+          <t>Valoriser les potentialités touristiques, les savoir-faire et les terroirs avec le réseau Initiative Tunisie</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
-          <t>TW</t>
+          <t>Initiative TN</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
-          <t>GOPA WORLDWIDE CONSULTANTS GMBH</t>
+          <t>AIT - ASSOCIATION INITIATIVE TUNISIE</t>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
           <t/>
@@ -11211,65 +11333,65 @@
         </is>
       </c>
       <c r="O62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>858</v>
+        <v>478</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de la résilience alimentaire de la Tunisie</t>
+          <t>JEUN'ESS: Promotion de l'économie sociale et solidaire et création d'emplois décents pour la jeunesse tunisienne</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>JEUN'ESS</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
-          <t>EIB - EUROPEAN INVESTMENT BANK</t>
+          <t>ILO - INTERNATIONAL LABOUR ORGANIZATION</t>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
           <t/>
@@ -11285,81 +11407,81 @@
           <t/>
         </is>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P63" s="0" t="inlineStr">
         <is>
-          <t>EIB - EUROPEAN INVESTMENT BANK (68000000.0 EUR - pret)</t>
+          <t>ILO - INTERNATIONAL LABOUR ORGANIZATION (198800.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>863</v>
+        <v>729</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>Appui aux initiatives médiatiques permettant d'alimenter le débat dans le domaine socio-économique</t>
+          <t>Appui au Programme Tounes Wijhetouna: Programme d'appui à la diversification du tourisme, au développement de l'artisanat et à la valorisation du patrimoine</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>TW</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
-          <t>ARTICLE 19 - ARTICLE 19 LBG</t>
+          <t>GOPA WORLDWIDE CONSULTANTS GMBH</t>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
           <t/>
@@ -11375,81 +11497,81 @@
           <t/>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P64" s="0" t="inlineStr">
         <is>
-          <t>ARTICLE 19 - ARTICLE 19 LBG (95401.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="Q64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>843</v>
+        <v>736</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>ADAPT Céréale</t>
+          <t>Politique jeunesse et participation des jeunes dans les politiques publiques en Tunisie</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Fe3il.a </t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
-          <t>AICS IT - Agenzia Italiana per la Cooperazione Allo Sviluppo</t>
+          <t>VGN - VNG INTERNATIONAL BV</t>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
           <t/>
@@ -11465,81 +11587,81 @@
           <t/>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P65" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>VGN - VNG INTERNATIONAL BV (129718.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>906</v>
+        <v>863</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>Green Local Currency Intermediated Lending in Tunisia via TCX Fund</t>
+          <t>Appui aux initiatives médiatiques permettant d'alimenter le débat dans le domaine socio-économique</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
-          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
+          <t>ARTICLE 19 - ARTICLE 19 LBG</t>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
           <t/>
@@ -11555,81 +11677,81 @@
           <t/>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P66" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ARTICLE 19 - ARTICLE 19 LBG (95401.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>505</v>
+        <v>858</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Appui à la gestion durable des ressources halieutiques et aquacoles</t>
+          <t>Renforcement de la résilience alimentaire de la Tunisie</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement</t>
+          <t>EIB - EUROPEAN INVESTMENT BANK</t>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
           <t/>
@@ -11645,81 +11767,81 @@
           <t/>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P67" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>EIB - EUROPEAN INVESTMENT BANK (68000000.0 EUR - pret)</t>
         </is>
       </c>
       <c r="Q67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>669</v>
+        <v>843</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des chaînes de valeurs dans les domaines de l'artisanat et du design</t>
+          <t>ADAPT Céréale</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
-          <t>Creative Tunisia 1.0</t>
+          <t/>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
-          <t>UNIDO - UNITED NATIONS INDUSTRIAL DEVELOPMENT ORGANIZATION</t>
+          <t>AICS IT - Agenzia Italiana per la Cooperazione Allo Sviluppo</t>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
           <t/>
@@ -11735,81 +11857,81 @@
           <t/>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P68" s="0" t="inlineStr">
         <is>
-          <t>AICS IT - Agenzia Italiana per la Cooperazione Allo Sviluppo (500000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="Q68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>642</v>
+        <v>906</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Appui budgétaire au Programme d'appui à la compétitivité et aux exportations</t>
+          <t>Green Local Currency Intermediated Lending in Tunisia via TCX Fund</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
-          <t>PACE</t>
+          <t/>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
-          <t>GVT Tun - République Tunisienne</t>
+          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
           <t/>
@@ -11841,65 +11963,65 @@
         </is>
       </c>
       <c r="O69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>917</v>
+        <v>669</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Hannibal project</t>
+          <t>Renforcement des chaînes de valeurs dans les domaines de l'artisanat et du design</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Creative Tunisia 1.0</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
-          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
+          <t>UNIDO - UNITED NATIONS INDUSTRIAL DEVELOPMENT ORGANIZATION</t>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
           <t/>
@@ -11915,81 +12037,81 @@
           <t/>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P70" s="0" t="inlineStr">
         <is>
-          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT (190000000.0 EUR - pret)</t>
+          <t>AICS IT - Agenzia Italiana per la Cooperazione Allo Sviluppo (500000.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>915</v>
+        <v>642</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Soutien au programme de relance des T/PME tunisiennes dans un contexte post-crises</t>
+          <t>Appui budgétaire au Programme d'appui à la compétitivité et aux exportations</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
-          <t>RAWAFED+</t>
+          <t>PACE</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement</t>
+          <t>GVT Tun - République Tunisienne</t>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
           <t/>
@@ -12021,65 +12143,65 @@
         </is>
       </c>
       <c r="O71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>734</v>
+        <v>917</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>Appui au développement durable dans le secteur de l'agriculture et de la pêche artisanale en Tunisie</t>
+          <t>Hannibal project</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
-          <t>ADAPT</t>
+          <t/>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
-          <t>AICS IT - Agenzia Italiana per la Cooperazione Allo Sviluppo</t>
+          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
           <t/>
@@ -12095,81 +12217,81 @@
           <t/>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P72" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT (190000000.0 EUR - pret)</t>
         </is>
       </c>
       <c r="Q72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>853</v>
+        <v>915</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Société civile pour un Tourisme Alternatif Novateur et Inclusif en Tunisie</t>
+          <t>Soutien au programme de relance des T/PME tunisiennes dans un contexte post-crises</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
-          <t>TANIT</t>
+          <t>RAWAFED+</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
-          <t>LI - Leaders International</t>
+          <t>AFD - Agence Française de Développement</t>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
           <t/>
@@ -12185,81 +12307,81 @@
           <t/>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P73" s="0" t="inlineStr">
         <is>
-          <t>LI - Leaders International (267341.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="Q73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>593</v>
+        <v>734</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Programme de Relance de l'Investissement et de Modernisation des Exploitations Agricoles</t>
+          <t>Appui au développement durable dans le secteur de l'agriculture et de la pêche artisanale en Tunisie</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
-          <t>PRIMEA</t>
+          <t>ADAPT</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement</t>
+          <t>AICS IT - Agenzia Italiana per la Cooperazione Allo Sviluppo</t>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
           <t/>
@@ -12291,65 +12413,65 @@
         </is>
       </c>
       <c r="O74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>727</v>
+        <v>593</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Programme d'appui aux Médias en Tunisie II</t>
+          <t>Programme de Relance de l'Investissement et de Modernisation des Exploitations Agricoles</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
-          <t>PAMT 2</t>
+          <t>PRIMEA</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
-          <t>CFI - Canal France International</t>
+          <t>AFD - Agence Française de Développement</t>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
           <t/>
@@ -12381,65 +12503,65 @@
         </is>
       </c>
       <c r="O75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>873</v>
+        <v>853</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Promotion du régime de l'autoentrepreneur</t>
+          <t>Société civile pour un Tourisme Alternatif Novateur et Inclusif en Tunisie</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>TANIT</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
-          <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE</t>
+          <t>LI - Leaders International</t>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
           <t/>
@@ -12455,81 +12577,81 @@
           <t/>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P76" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>LI - Leaders International (267341.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>891</v>
+        <v>727</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>Modernisation des Établissements Scolaires II</t>
+          <t>Programme d'appui aux Médias en Tunisie II</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PAMT 2</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
-          <t>EIB - EUROPEAN INVESTMENT BANK</t>
+          <t>CFI - Canal France International</t>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
           <t/>
@@ -12545,81 +12667,81 @@
           <t/>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P77" s="0" t="inlineStr">
         <is>
-          <t>GVT Tun - République Tunisienne (15000000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="Q77" s="0" t="inlineStr">
         <is>
-          <t>EIB - EUROPEAN INVESTMENT BANK (40000000.0 EUR - pret)</t>
+          <t/>
         </is>
       </c>
       <c r="R77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>512</v>
+        <v>873</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Gouvernance Locale Ettamkeen Elmahalli</t>
+          <t>Promotion du régime de l'autoentrepreneur</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
-          <t>CPSCL - CAISSE DES PRETS ET DE SOUTIEN DES COLLECTIVITES LOCALES</t>
+          <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE</t>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
           <t/>
@@ -12651,65 +12773,65 @@
         </is>
       </c>
       <c r="O78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>872</v>
+        <v>891</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>La qualité et l'équité du système éducatif sont améliorées au profit des apprenants, des enseignants et du personnel d'appui</t>
+          <t>Modernisation des Établissements Scolaires II</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PMES II</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
-          <t>UNICEF - United Nations of International Children's Emergency Fund</t>
+          <t>EIB - EUROPEAN INVESTMENT BANK</t>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
           <t/>
@@ -12725,81 +12847,81 @@
           <t/>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P79" s="0" t="inlineStr">
         <is>
-          <t>UNICEF - United Nations of International Children's Emergency Fund (3500000.0 EUR - don)</t>
+          <t>GVT Tun - République Tunisienne (15000000.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q79" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>EIB - EUROPEAN INVESTMENT BANK (40000000.0 EUR - pret)</t>
         </is>
       </c>
       <c r="R79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>831</v>
+        <v>512</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>Programme pour la mise en oeuvre de la stratégie nationale de l'amélioration de l'intermédiation sur le marché de l'emploi - II</t>
+          <t>Appui à la Gouvernance Locale Ettamkeen Elmahalli</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
-          <t>BIRD - INTERNATIONAL BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
+          <t>CPSCL - CAISSE DES PRETS ET DE SOUTIEN DES COLLECTIVITES LOCALES</t>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
           <t/>
@@ -12831,65 +12953,65 @@
         </is>
       </c>
       <c r="O80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>725</v>
+        <v>872</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de la Société Civile Émergente</t>
+          <t>La qualité et l'équité du système éducatif sont améliorées au profit des apprenants, des enseignants et du personnel d'appui</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
-          <t>ROSE</t>
+          <t/>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
-          <t>OXF NOVIB - STICHTING OXFAM NOVIB</t>
+          <t>UNICEF - United Nations of International Children's Emergency Fund</t>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
           <t/>
@@ -12905,81 +13027,81 @@
           <t/>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P81" s="0" t="inlineStr">
         <is>
-          <t>OXF NOVIB - STICHTING OXFAM NOVIB (751111.0 EUR - don)</t>
+          <t>UNICEF - United Nations of International Children's Emergency Fund (3500000.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q81" s="0" t="inlineStr">
         <is>
-          <t>ASF - AVOCATS SANS FRONTIERES - BELGIQUEASBL (160000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="R81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>859</v>
+        <v>831</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique au programme d'appui à l'action environnementale 2021</t>
+          <t>Programme pour la mise en oeuvre de la stratégie nationale de l'amélioration de l'intermédiation sur le marché de l'emploi - II</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
-          <t>IIMC - INTEGRATION INTERNATIONAL MANAGEMENT CONSULTANTS GMBH</t>
+          <t>BIRD - INTERNATIONAL BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
           <t/>
@@ -13011,65 +13133,65 @@
         </is>
       </c>
       <c r="O82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>480</v>
+        <v>725</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Initiative Pilote de Développement Local Intégré</t>
+          <t>Renforcement de la Société Civile Émergente</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
-          <t>IPDLI</t>
+          <t>ROSE</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
-          <t>ILO - INTERNATIONAL LABOUR ORGANIZATION</t>
+          <t>OXF NOVIB - STICHTING OXFAM NOVIB</t>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
           <t/>
@@ -13085,86 +13207,86 @@
           <t/>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P83" s="0" t="inlineStr">
         <is>
-          <t>DDC-Bureau de la Coopération Suisse (6500000.0 EUR - don)</t>
+          <t>OXF NOVIB - STICHTING OXFAM NOVIB (751111.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q83" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ASF - AVOCATS SANS FRONTIERES - BELGIQUEASBL (160000.0 EUR - don)</t>
         </is>
       </c>
       <c r="R83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>573</v>
+        <v>859</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Programme d'Appui à la Politique de la Ville</t>
+          <t>Assistance technique au programme d'appui à l'action environnementale 2021</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
-          <t>PROVILLE 2</t>
+          <t/>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement</t>
+          <t>IIMC - INTEGRATION INTERNATIONAL MANAGEMENT CONSULTANTS GMBH</t>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t>EIB - EUROPEAN INVESTMENT BANK</t>
+          <t/>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J84" s="0" t="inlineStr">
         <is>
           <t/>
@@ -13191,153 +13313,333 @@
         </is>
       </c>
       <c r="O84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
+        <v>480</v>
+      </c>
+      <c r="B85" s="0" t="inlineStr">
+        <is>
+          <t>Initiative Pilote de Développement Local Intégré</t>
+        </is>
+      </c>
+      <c r="C85" s="0" t="inlineStr">
+        <is>
+          <t>IPDLI</t>
+        </is>
+      </c>
+      <c r="D85" s="0" t="inlineStr">
+        <is>
+          <t>ILO - INTERNATIONAL LABOUR ORGANIZATION</t>
+        </is>
+      </c>
+      <c r="E85" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F85" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G85" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H85" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I85" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J85" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K85" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L85" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M85" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N85" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O85" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P85" s="0" t="inlineStr">
+        <is>
+          <t>DDC-Bureau de la Coopération Suisse (6500000.0 EUR - don)</t>
+        </is>
+      </c>
+      <c r="Q85" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R85" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="0" t="n">
+        <v>573</v>
+      </c>
+      <c r="B86" s="0" t="inlineStr">
+        <is>
+          <t>Programme d'Appui à la Politique de la Ville</t>
+        </is>
+      </c>
+      <c r="C86" s="0" t="inlineStr">
+        <is>
+          <t>PROVILLE 2</t>
+        </is>
+      </c>
+      <c r="D86" s="0" t="inlineStr">
+        <is>
+          <t>AFD - Agence Française de Développement</t>
+        </is>
+      </c>
+      <c r="E86" s="0" t="inlineStr">
+        <is>
+          <t>EIB - EUROPEAN INVESTMENT BANK</t>
+        </is>
+      </c>
+      <c r="F86" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G86" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H86" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I86" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J86" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K86" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L86" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M86" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N86" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O86" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P86" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q86" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R86" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="0" t="n">
         <v>766</v>
       </c>
-      <c r="B85" s="0" t="inlineStr">
+      <c r="B87" s="0" t="inlineStr">
         <is>
           <t>Projet de Développement Agricole et Rural Autour des Lacs collinaires - Upscale phase</t>
         </is>
       </c>
-      <c r="C85" s="0" t="inlineStr">
+      <c r="C87" s="0" t="inlineStr">
         <is>
           <t>DARAL</t>
         </is>
       </c>
-      <c r="D85" s="0" t="inlineStr">
+      <c r="D87" s="0" t="inlineStr">
         <is>
           <t>KFW - KREDITANSTALT FUR WIEDERAUFBAU</t>
         </is>
       </c>
-      <c r="E85" s="0" t="inlineStr">
-[...54 lines deleted...]
-      <c r="P85" s="0" t="inlineStr">
+      <c r="E87" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F87" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G87" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H87" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I87" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J87" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K87" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L87" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M87" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N87" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O87" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P87" s="0" t="inlineStr">
         <is>
           <t>KFW - KREDITANSTALT FUR WIEDERAUFBAU (23000000.0 EUR - don)</t>
         </is>
       </c>
-      <c r="Q85" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="R85" s="0" t="inlineStr">
+      <c r="Q87" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:G85"/>
+  <dimension ref="A1:G87"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="10" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="40" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="30" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="15" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="15" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="30" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="34.65" min="7" max="7" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>ID Projet</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Titre Projet</t>
         </is>
       </c>
@@ -13376,152 +13678,152 @@
           <t>Sustainable Use of Natural Resources and Energy Finance in Tunisia</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>SUNREF</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Environnement, développement durable et eau</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F2" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G2" s="0"/>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
-        <v>483</v>
+        <v>748</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>Programme contribuant à la dépollution de la Méditerranée (DEPOLMED)</t>
+          <t>Appui à la Modernisation de l’Industrie Tunisienne</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
-          <t>DEPOLMED</t>
+          <t>AMIT</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
-          <t>Environnement, développement durable et eau</t>
+          <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F3" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G3" s="0"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
-        <v>689</v>
+        <v>483</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>Programme d'Amélioration des performances dans le réseau de la Société Nationale d'Exploitation et de Distribution des Eaux</t>
+          <t>Programme contribuant à la dépollution de la Méditerranée (DEPOLMED)</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
-          <t>PAP SONEDE</t>
+          <t>DEPOLMED</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>Environnement, développement durable et eau</t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F4" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G4" s="0"/>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
-        <v>692</v>
+        <v>689</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>Programme d'amélioration du système de stockage, de transfert et de protection contre les inondations en Tunisie (Programme STPCI)</t>
+          <t>Programme d'Amélioration des performances dans le réseau de la Société Nationale d'Exploitation et de Distribution des Eaux</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t>STPCI</t>
+          <t>PAP SONEDE</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t>Environnement, développement durable et eau</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F5" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G5" s="0"/>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
-        <v>517</v>
+        <v>692</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>Financement d’initiatives régionales pour le développement économique</t>
+          <t>Programme d'amélioration du système de stockage, de transfert et de protection contre les inondations en Tunisie (Programme STPCI)</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
-          <t>IRADA</t>
+          <t>STPCI</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
-          <t>Développement économique et appui au secteur privé</t>
+          <t>Environnement, développement durable et eau</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F6" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G6" s="0"/>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
         <v>825</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Suivi et documentation de l'avancement des réformes vers un système alimentaire durable, soutenues  par les programmes d'Appui au Développement Rural (PADR) et d'Appui à la Compétitivité et aux Exportations (PACE)</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>Avancement des réformes vers un système alimentaire durable</t>
         </is>
@@ -13608,442 +13910,442 @@
           <t>Projet d'Appui à la Recherche et l'Enseignement Supérieur dans le Secteur de l'Environnement - ARESSE</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>ARESSE</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t>Education, recherche, innovation</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F10" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G10" s="0"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="n">
-        <v>836</v>
+        <v>1014</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>Programme de lutte contre les violences basées sur le genre en Tunisie</t>
+          <t>Programme d'appui au secteur de la Santé en Tunisie</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Essaha Aziza</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
-          <t>Égalité Femmes-Hommes</t>
+          <t>Santé</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F11" s="0" t="n">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="G11" s="0"/>
     </row>
     <row r="12">
       <c r="A12" s="0" t="n">
-        <v>1014</v>
+        <v>836</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Programme d'appui au secteur de la Santé en Tunisie</t>
+          <t>Programme de lutte contre les violences basées sur le genre en Tunisie</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t>Essaha Aziza</t>
+          <t>SILA</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
-          <t>Santé</t>
+          <t>Égalité Femmes-Hommes</t>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F12" s="0" t="n">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="G12" s="0"/>
     </row>
     <row r="13">
       <c r="A13" s="0" t="n">
-        <v>830</v>
+        <v>905</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>Appui Bureau Erasmus+ Tunisie</t>
+          <t>Assistance technique de la BEI pour l’identification et la formulation d’un portefeuille de projets d’investissement en Tunisie</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
-          <t>Education, recherche, innovation</t>
+          <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F13" s="0" t="n">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="G13" s="0"/>
     </row>
     <row r="14">
       <c r="A14" s="0" t="n">
-        <v>905</v>
+        <v>756</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique de la BEI pour l’identification et la formulation d’un portefeuille de projets d’investissement en Tunisie</t>
+          <t>Pour une réponse intégrée aux violences fondées sur le genre</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>EMNA</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
-          <t>Développement économique et appui au secteur privé</t>
+          <t>Égalité Femmes-Hommes</t>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F14" s="0" t="n">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="G14" s="0"/>
     </row>
     <row r="15">
       <c r="A15" s="0" t="n">
-        <v>829</v>
+        <v>828</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>Contribution financière à la participation de la Tunisie au programme Horizon Europe</t>
+          <t>Science With And For Youth</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SWAFY</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t>Education, recherche, innovation</t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F15" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G15" s="0"/>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>862</v>
+        <v>577</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>NesTounes - Vers un espace public tunisien informé, inclusif et pluraliste : garantir la place des droits socio-économiques dans la couverture médiatique</t>
+          <t>Programme intégré pour la dépollution du lac de Bizerte</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Lake Bizerte</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
-          <t>Médias &amp; Culture</t>
+          <t>Environnement, développement durable et eau</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F16" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G16" s="0"/>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>577</v>
+        <v>761</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>Programme intégré pour la dépollution du lac de Bizerte</t>
+          <t>Elargir la Couverture Sanitaire Universelle dans le cadre de l'Appui à l'inclusion sociale en Tunisie</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t>Lake Bizerte</t>
+          <t/>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
-          <t>Environnement, développement durable et eau</t>
+          <t>Santé</t>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F17" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G17" s="0"/>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>761</v>
+        <v>1015</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Elargir la Couverture Sanitaire Universelle dans le cadre de l'Appui à l'inclusion sociale en Tunisie</t>
+          <t>REDEVAB</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
-          <t>Santé</t>
+          <t>Démocratie et gouvernance</t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F18" s="0" t="n">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="G18" s="0"/>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>1015</v>
+        <v>758</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>REDEVAB</t>
+          <t>Amélioration de la performance énergétique des établissements de santé de Gafsa et Sidi Bouzid</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
-          <t>Démocratie et gouvernance</t>
+          <t>Changement climatique et énergie</t>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F19" s="0" t="n">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="G19" s="0"/>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>758</v>
+        <v>731</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>Amélioration de la performance énergétique des établissements de santé de Gafsa et Sidi Bouzid</t>
+          <t>Projet de réforme et de restructuration de la STEG</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>STEG</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t>Changement climatique et énergie</t>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F20" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G20" s="0"/>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>748</v>
+        <v>842</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Modernisation de l’Industrie Tunisienne</t>
+          <t>Greenov'i</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t>AMIT</t>
+          <t>Greenov'i</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
-          <t>Développement économique et appui au secteur privé</t>
+          <t>Environnement, développement durable et eau</t>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F21" s="0" t="n">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="G21" s="0"/>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>731</v>
+        <v>1026</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>Projet de réforme et de restructuration de la STEG</t>
+          <t>EDMEJ GIZ - Promotion de l'Inclusion Financière et Socio-Economique en Tunisie</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>STEG</t>
+          <t>EDMEJ</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
-          <t>Changement climatique et énergie</t>
+          <t>Emploi et formation professionnelle</t>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F22" s="0" t="n">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="G22" s="0"/>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>842</v>
+        <v>1020</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>Greenov'i</t>
+          <t>THAMM Plus OFII: Accroître l'employabilité et les voies de mobilité légale entre la Tunisie et la France en appui au Partenariat des Talents</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>Greenov'i</t>
+          <t>THAMM+ OFII</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
-          <t>Environnement, développement durable et eau</t>
+          <t>Migration et mobilité</t>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F23" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G23" s="0"/>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>515</v>
+        <v>862</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
+          <t>NesTounes - Vers un espace public tunisien informé, inclusif et pluraliste : garantir la place des droits socio-économiques dans la couverture médiatique</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>IRADA</t>
+          <t/>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
-          <t>Emploi et formation professionnelle</t>
+          <t>Médias &amp; Culture</t>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F24" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G24" s="0"/>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
         <v>728</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>VALorisation de l’Eau URbain à travers des actions et instruments innovateurs</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>VALEUR-Gabes</t>
         </is>
@@ -14420,1410 +14722,1468 @@
           <t>Pour une société civile synergique autour des politiques budgétaires et fiscales</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t>Droits humains et société civile</t>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F38" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G38" s="0"/>
     </row>
     <row r="39">
       <c r="A39" s="0" t="n">
-        <v>503</v>
+        <v>830</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>IRADA - Unité de gestion du programme</t>
+          <t>Appui Bureau Erasmus+ Tunisie</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ERASMUS+</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
-          <t>Développement économique et appui au secteur privé</t>
+          <t>Education, recherche, innovation</t>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F39" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G39" s="0"/>
     </row>
     <row r="40">
       <c r="A40" s="0" t="n">
-        <v>904</v>
+        <v>829</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>ELMED+: Owners' Engineering</t>
+          <t>Contribution financière à la participation de la Tunisie au programme Horizon Europe</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>HORIZON EUROPE</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
-          <t>Changement climatique et énergie</t>
+          <t>Education, recherche, innovation</t>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F40" s="0" t="n">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="G40" s="0"/>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
-        <v>760</v>
+        <v>515</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique ''Appui au Programme Tounes Wijhetouna: Programme d'appui à la diversification du tourisme, au développement de l'artisanat et à la valorisation du patrimoine''</t>
+          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
-          <t>TW</t>
+          <t>IRADA</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
-          <t>Développement économique et appui au secteur privé</t>
+          <t>Emploi et formation professionnelle</t>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F41" s="0" t="n">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="G41" s="0"/>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>847</v>
+        <v>904</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>Appui aux initiatives destinées à analyser les données et choix économiques, à nourrir le débat public et à formuler des propositions sur les politiques économiques</t>
+          <t>ELMED+: Owners' Engineering</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
-          <t>Savoirs éco</t>
+          <t/>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
-          <t>Développement économique et appui au secteur privé</t>
+          <t>Changement climatique et énergie</t>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F42" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G42" s="0"/>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
-        <v>827</v>
+        <v>760</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>Mise en ouvre du Fonds Municipal de Compétence Générale (FMCG) et renforcement du rôle de la FNCT dans l'appui aux communes pour l'amélioration des services de base</t>
+          <t>Assistance technique ''Appui au Programme Tounes Wijhetouna: Programme d'appui à la diversification du tourisme, au développement de l'artisanat et à la valorisation du patrimoine''</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>TW</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
-          <t>Développement régional et local</t>
+          <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F43" s="0" t="n">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="G43" s="0"/>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
-        <v>834</v>
+        <v>847</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>Renforcement du dispositif national d'encadrement vétérinaire de la santé animale</t>
+          <t>Appui aux initiatives destinées à analyser les données et choix économiques, à nourrir le débat public et à formuler des propositions sur les politiques économiques</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Savoirs éco</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
-          <t>Agriculture</t>
+          <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F44" s="0" t="n">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="G44" s="0"/>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
-        <v>826</v>
+        <v>503</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>Contribution financière à la participation de la Tunisie au programme Europe Créative</t>
+          <t>IRADA - Unité de gestion du programme</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
-          <t>Médias &amp; Culture</t>
+          <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F45" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G45" s="0"/>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
-        <v>851</v>
+        <v>826</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>Dialogue, Expérimentations, Formations pour l'Inclusion Sociale</t>
+          <t>Contribution financière à la participation de la Tunisie au programme Europe Créative</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
-          <t>DEFIS</t>
+          <t/>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
-          <t>Développement régional et local</t>
+          <t>Médias &amp; Culture</t>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F46" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G46" s="0"/>
     </row>
     <row r="47">
       <c r="A47" s="0" t="n">
-        <v>860</v>
+        <v>827</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>Projet d'Appui à la Gouvernance Environnementale et Climatique pour une Transition Ecologique en Tunisie</t>
+          <t>Mise en ouvre du Fonds Municipal de Compétence Générale (FMCG) et renforcement du rôle de la FNCT dans l'appui aux communes pour l'amélioration des services de base</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
-          <t>PAGECTE</t>
+          <t/>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
-          <t>Environnement, développement durable et eau</t>
+          <t>Développement régional et local</t>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F47" s="0" t="n">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="G47" s="0"/>
     </row>
     <row r="48">
       <c r="A48" s="0" t="n">
-        <v>861</v>
+        <v>851</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>''On en parle! Tunisie 360°'' Soutenir la production et la diffusion de contenus favorisant l'Interactivité et l'engagement du public sur les questions socio-économiques</t>
+          <t>Dialogue, Expérimentations, Formations pour l'Inclusion Sociale</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>DEFIS</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
-          <t>Médias &amp; Culture</t>
+          <t>Développement régional et local</t>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F48" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G48" s="0"/>
     </row>
     <row r="49">
       <c r="A49" s="0" t="n">
-        <v>846</v>
+        <v>860</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>Appui aux communes dans leur processus de développement territorial</t>
+          <t>Projet d'Appui à la Gouvernance Environnementale et Climatique pour une Transition Ecologique en Tunisie</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PAGECTE</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
-          <t>Développement régional et local</t>
+          <t>Environnement, développement durable et eau</t>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F49" s="0" t="n">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="G49" s="0"/>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
-        <v>849</v>
+        <v>517</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>Programme d’appui aux mesures d’atténuation du COVID-19 et de relance économique</t>
+          <t>Financement d’initiatives régionales pour le développement économique</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>IRADA</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F50" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G50" s="0"/>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
-        <v>848</v>
+        <v>505</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>Programme de soutien au développement économique durable local pour l'emploi des jeunes</t>
+          <t>Appui à la gestion durable des ressources halieutiques et aquacoles</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
-          <t>IRADAYouth</t>
+          <t/>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
-          <t>Développement régional et local</t>
+          <t>Agriculture</t>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F51" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G51" s="0"/>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
-        <v>747</v>
+        <v>861</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>Participation &amp; Inclusion des Jeunes Tunisien(ne)s à travers la Création, l’Accès à la Culture et au Sport au Niveau Local</t>
+          <t>''On en parle! Tunisie 360°'' Soutenir la production et la diffusion de contenus favorisant l'Interactivité et l'engagement du public sur les questions socio-économiques</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
-          <t>EU4Youth</t>
+          <t/>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
-          <t>Démocratie et gouvernance</t>
+          <t>Médias &amp; Culture</t>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F52" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G52" s="0"/>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
-        <v>871</v>
+        <v>846</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>Projet d'Amélioration et de Renforcement des compétences linguistiques des élèves en Tunisie</t>
+          <t>Appui aux communes dans leur processus de développement territorial</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
-          <t>PARLE</t>
+          <t/>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
-          <t>Education, recherche, innovation</t>
+          <t>Développement régional et local</t>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F53" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G53" s="0"/>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
-        <v>854</v>
+        <v>849</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>Bâtir un modèle économique durable pour l'élargissement du réseau Initiative Tunisie à tous les entrepreneurs</t>
+          <t>Programme d’appui aux mesures d’atténuation du COVID-19 et de relance économique</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
-          <t>Droits humains et société civile</t>
+          <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F54" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G54" s="0"/>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
-        <v>867</v>
+        <v>848</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>Amélioration de l'adéquation entre la formation, l'enseignement supérieur et la recherche aux besoins socio-économique en Tunisie</t>
+          <t>Programme de soutien au développement économique durable local pour l'emploi des jeunes</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
-          <t>PASE</t>
+          <t>IRADAYouth</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
-          <t>Education, recherche, innovation</t>
+          <t>Développement régional et local</t>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F55" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G55" s="0"/>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>Mobilité Active et Intelligente à Sfax à travers des actions et initiatives novatrices en matière d’économie d’énergie et de résilience aux changements climatiques.</t>
+          <t>Participation &amp; Inclusion des Jeunes Tunisien(ne)s à travers la Création, l’Accès à la Culture et au Sport au Niveau Local</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
-          <t>MAIS</t>
+          <t>EU4Youth</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
-          <t>Changement climatique et énergie</t>
+          <t>Démocratie et gouvernance</t>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F56" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G56" s="0"/>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
-        <v>736</v>
+        <v>529</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>Politique jeunesse et participation des jeunes dans les politiques publiques en Tunisie</t>
+          <t>Appui aux services de contrôle officiels des produits animaux et végétaux en Tunisie</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
-          <t>Fe3il.a </t>
+          <t/>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
-          <t>Démocratie et gouvernance</t>
+          <t>Agriculture</t>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F57" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G57" s="0"/>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
-        <v>716</v>
+        <v>871</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>Valoriser les potentialités touristiques, les savoir-faire et les terroirs avec le réseau Initiative Tunisie</t>
+          <t>Projet d'Amélioration et de Renforcement des compétences linguistiques des élèves en Tunisie</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
-          <t>Initiative TN</t>
+          <t>PARLE</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
-          <t>Développement régional et local</t>
+          <t>Education, recherche, innovation</t>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F58" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G58" s="0"/>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>478</v>
+        <v>854</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>JEUN'ESS: Promotion de l'économie sociale et solidaire et création d'emplois décents pour la jeunesse tunisienne</t>
+          <t>Bâtir un modèle économique durable pour l'élargissement du réseau Initiative Tunisie à tous les entrepreneurs</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
-          <t>JEUN'ESS</t>
+          <t/>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
-          <t>Emploi et formation professionnelle</t>
+          <t>Droits humains et société civile</t>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F59" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G59" s="0"/>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
-        <v>828</v>
+        <v>867</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>Science With And For Youth</t>
+          <t>Amélioration de l'adéquation entre la formation, l'enseignement supérieur et la recherche aux besoins socio-économique en Tunisie</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
-          <t>SWAFY</t>
+          <t>PASE</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t>Education, recherche, innovation</t>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F60" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G60" s="0"/>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
-        <v>756</v>
+        <v>746</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>Pour une réponse intégrée aux violences fondées sur le genre</t>
+          <t>Mobilité Active et Intelligente à Sfax à travers des actions et initiatives novatrices en matière d’économie d’énergie et de résilience aux changements climatiques.</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>MAIS</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
-          <t>Égalité Femmes-Hommes</t>
+          <t>Changement climatique et énergie</t>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F61" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G61" s="0"/>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
-        <v>729</v>
+        <v>716</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>Appui au Programme Tounes Wijhetouna: Programme d'appui à la diversification du tourisme, au développement de l'artisanat et à la valorisation du patrimoine</t>
+          <t>Valoriser les potentialités touristiques, les savoir-faire et les terroirs avec le réseau Initiative Tunisie</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
-          <t>TW</t>
+          <t>Initiative TN</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
-          <t>Médias &amp; Culture</t>
+          <t>Développement régional et local</t>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F62" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G62" s="0"/>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>858</v>
+        <v>478</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de la résilience alimentaire de la Tunisie</t>
+          <t>JEUN'ESS: Promotion de l'économie sociale et solidaire et création d'emplois décents pour la jeunesse tunisienne</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>JEUN'ESS</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
-          <t>Agriculture</t>
+          <t>Emploi et formation professionnelle</t>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F63" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G63" s="0"/>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>863</v>
+        <v>729</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>Appui aux initiatives médiatiques permettant d'alimenter le débat dans le domaine socio-économique</t>
+          <t>Appui au Programme Tounes Wijhetouna: Programme d'appui à la diversification du tourisme, au développement de l'artisanat et à la valorisation du patrimoine</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>TW</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t>Médias &amp; Culture</t>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F64" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G64" s="0"/>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>843</v>
+        <v>736</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>ADAPT Céréale</t>
+          <t>Politique jeunesse et participation des jeunes dans les politiques publiques en Tunisie</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Fe3il.a </t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
-          <t>Agriculture</t>
+          <t>Démocratie et gouvernance</t>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F65" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G65" s="0"/>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>906</v>
+        <v>863</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>Green Local Currency Intermediated Lending in Tunisia via TCX Fund</t>
+          <t>Appui aux initiatives médiatiques permettant d'alimenter le débat dans le domaine socio-économique</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
-          <t>Changement climatique et énergie</t>
+          <t>Médias &amp; Culture</t>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F66" s="0" t="n">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="G66" s="0"/>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>505</v>
+        <v>858</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Appui à la gestion durable des ressources halieutiques et aquacoles</t>
+          <t>Renforcement de la résilience alimentaire de la Tunisie</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F67" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G67" s="0"/>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>669</v>
+        <v>843</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des chaînes de valeurs dans les domaines de l'artisanat et du design</t>
+          <t>ADAPT Céréale</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
-          <t>Creative Tunisia 1.0</t>
+          <t/>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
-          <t>Développement économique et appui au secteur privé</t>
+          <t>Agriculture</t>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F68" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G68" s="0"/>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>642</v>
+        <v>906</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Appui budgétaire au Programme d'appui à la compétitivité et aux exportations</t>
+          <t>Green Local Currency Intermediated Lending in Tunisia via TCX Fund</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
-          <t>PACE</t>
+          <t/>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
-          <t>Développement économique et appui au secteur privé</t>
+          <t>Changement climatique et énergie</t>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F69" s="0" t="n">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="G69" s="0"/>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>917</v>
+        <v>669</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Hannibal project</t>
+          <t>Renforcement des chaînes de valeurs dans les domaines de l'artisanat et du design</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Creative Tunisia 1.0</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F70" s="0" t="n">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="G70" s="0"/>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>915</v>
+        <v>642</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Soutien au programme de relance des T/PME tunisiennes dans un contexte post-crises</t>
+          <t>Appui budgétaire au Programme d'appui à la compétitivité et aux exportations</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
-          <t>RAWAFED+</t>
+          <t>PACE</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F71" s="0" t="n">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="G71" s="0"/>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>734</v>
+        <v>917</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>Appui au développement durable dans le secteur de l'agriculture et de la pêche artisanale en Tunisie</t>
+          <t>Hannibal project</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
-          <t>ADAPT</t>
+          <t/>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
-          <t>Agriculture</t>
+          <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F72" s="0" t="n">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="G72" s="0"/>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>853</v>
+        <v>915</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Société civile pour un Tourisme Alternatif Novateur et Inclusif en Tunisie</t>
+          <t>Soutien au programme de relance des T/PME tunisiennes dans un contexte post-crises</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
-          <t>TANIT</t>
+          <t>RAWAFED+</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
-          <t>Droits humains et société civile</t>
+          <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F73" s="0" t="n">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="G73" s="0"/>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>593</v>
+        <v>734</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Programme de Relance de l'Investissement et de Modernisation des Exploitations Agricoles</t>
+          <t>Appui au développement durable dans le secteur de l'agriculture et de la pêche artisanale en Tunisie</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
-          <t>PRIMEA</t>
+          <t>ADAPT</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F74" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G74" s="0"/>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>727</v>
+        <v>593</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Programme d'appui aux Médias en Tunisie II</t>
+          <t>Programme de Relance de l'Investissement et de Modernisation des Exploitations Agricoles</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
-          <t>PAMT 2</t>
+          <t>PRIMEA</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
-          <t>Médias &amp; Culture</t>
+          <t>Agriculture</t>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F75" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G75" s="0"/>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>873</v>
+        <v>853</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Promotion du régime de l'autoentrepreneur</t>
+          <t>Société civile pour un Tourisme Alternatif Novateur et Inclusif en Tunisie</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>TANIT</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
-          <t>Emploi et formation professionnelle</t>
+          <t>Droits humains et société civile</t>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F76" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G76" s="0"/>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>891</v>
+        <v>727</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>Modernisation des Établissements Scolaires II</t>
+          <t>Programme d'appui aux Médias en Tunisie II</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PAMT 2</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
-          <t>Education, recherche, innovation</t>
+          <t>Médias &amp; Culture</t>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F77" s="0" t="n">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="G77" s="0"/>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>512</v>
+        <v>873</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Gouvernance Locale Ettamkeen Elmahalli</t>
+          <t>Promotion du régime de l'autoentrepreneur</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
-          <t>Développement régional et local</t>
+          <t>Emploi et formation professionnelle</t>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F78" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G78" s="0"/>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>872</v>
+        <v>891</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>La qualité et l'équité du système éducatif sont améliorées au profit des apprenants, des enseignants et du personnel d'appui</t>
+          <t>Modernisation des Établissements Scolaires II</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PMES II</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t>Education, recherche, innovation</t>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F79" s="0" t="n">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="G79" s="0"/>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>831</v>
+        <v>512</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>Programme pour la mise en oeuvre de la stratégie nationale de l'amélioration de l'intermédiation sur le marché de l'emploi - II</t>
+          <t>Appui à la Gouvernance Locale Ettamkeen Elmahalli</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
-          <t>Emploi et formation professionnelle</t>
+          <t>Développement régional et local</t>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F80" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G80" s="0"/>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>725</v>
+        <v>872</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de la Société Civile Émergente</t>
+          <t>La qualité et l'équité du système éducatif sont améliorées au profit des apprenants, des enseignants et du personnel d'appui</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
-          <t>ROSE</t>
+          <t/>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
-          <t>Droits humains et société civile</t>
+          <t>Education, recherche, innovation</t>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F81" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G81" s="0"/>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>859</v>
+        <v>831</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique au programme d'appui à l'action environnementale 2021</t>
+          <t>Programme pour la mise en oeuvre de la stratégie nationale de l'amélioration de l'intermédiation sur le marché de l'emploi - II</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
-          <t>Environnement, développement durable et eau</t>
+          <t>Emploi et formation professionnelle</t>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F82" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G82" s="0"/>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>480</v>
+        <v>725</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Initiative Pilote de Développement Local Intégré</t>
+          <t>Renforcement de la Société Civile Émergente</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
-          <t>IPDLI</t>
+          <t>ROSE</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
-          <t>Développement régional et local</t>
+          <t>Droits humains et société civile</t>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F83" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G83" s="0"/>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>573</v>
+        <v>859</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Programme d'Appui à la Politique de la Ville</t>
+          <t>Assistance technique au programme d'appui à l'action environnementale 2021</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
-          <t>PROVILLE 2</t>
+          <t/>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
-          <t>Développement régional et local</t>
+          <t>Environnement, développement durable et eau</t>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F84" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G84" s="0"/>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>766</v>
+        <v>480</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Projet de Développement Agricole et Rural Autour des Lacs collinaires - Upscale phase</t>
+          <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
-          <t>DARAL</t>
+          <t>IPDLI</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
-          <t>Agriculture</t>
+          <t>Développement régional et local</t>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F85" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G85" s="0"/>
+    </row>
+    <row r="86">
+      <c r="A86" s="0" t="n">
+        <v>573</v>
+      </c>
+      <c r="B86" s="0" t="inlineStr">
+        <is>
+          <t>Programme d'Appui à la Politique de la Ville</t>
+        </is>
+      </c>
+      <c r="C86" s="0" t="inlineStr">
+        <is>
+          <t>PROVILLE 2</t>
+        </is>
+      </c>
+      <c r="D86" s="0" t="inlineStr">
+        <is>
+          <t>Développement régional et local</t>
+        </is>
+      </c>
+      <c r="E86" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="F86" s="0" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="G86" s="0"/>
+    </row>
+    <row r="87">
+      <c r="A87" s="0" t="n">
+        <v>766</v>
+      </c>
+      <c r="B87" s="0" t="inlineStr">
+        <is>
+          <t>Projet de Développement Agricole et Rural Autour des Lacs collinaires - Upscale phase</t>
+        </is>
+      </c>
+      <c r="C87" s="0" t="inlineStr">
+        <is>
+          <t>DARAL</t>
+        </is>
+      </c>
+      <c r="D87" s="0" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="E87" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="F87" s="0" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="G87" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:J171"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="10" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="40" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="20" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="30" min="4" max="4" bestFit="1" customWidth="1"/>
@@ -15897,4765 +16257,4765 @@
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>SUNREF</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E2" s="0"/>
       <c r="F2" s="0"/>
       <c r="G2" s="0"/>
       <c r="H2" s="0"/>
       <c r="I2" s="0"/>
       <c r="J2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
-        <v>483</v>
+        <v>748</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>Programme contribuant à la dépollution de la Méditerranée (DEPOLMED)</t>
+          <t>Appui à la Modernisation de l’Industrie Tunisienne</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
-          <t>DEPOLMED</t>
+          <t>AMIT</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E3" s="0"/>
       <c r="F3" s="0"/>
       <c r="G3" s="0"/>
-      <c r="H3" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H3" s="0"/>
+      <c r="I3" s="0"/>
       <c r="J3" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
         <v>483</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Programme contribuant à la dépollution de la Méditerranée (DEPOLMED)</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>DEPOLMED</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E4" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E4" s="0"/>
       <c r="F4" s="0"/>
       <c r="G4" s="0"/>
       <c r="H4" s="0" t="n">
-        <v>36.801</v>
+        <v>36.833929</v>
       </c>
       <c r="I4" s="0" t="n">
-        <v>10.178544</v>
+        <v>10.242718</v>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
         <v>483</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Programme contribuant à la dépollution de la Méditerranée (DEPOLMED)</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>DEPOLMED</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t>Nabeul</t>
+          <t>Tunis</t>
         </is>
       </c>
       <c r="F5" s="0"/>
       <c r="G5" s="0"/>
       <c r="H5" s="0" t="n">
-        <v>36.691</v>
+        <v>36.801</v>
       </c>
       <c r="I5" s="0" t="n">
-        <v>10.717989</v>
+        <v>10.178544</v>
       </c>
       <c r="J5" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
         <v>483</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Programme contribuant à la dépollution de la Méditerranée (DEPOLMED)</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>DEPOLMED</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>Sousse</t>
+          <t>Nabeul</t>
         </is>
       </c>
       <c r="F6" s="0"/>
       <c r="G6" s="0"/>
       <c r="H6" s="0" t="n">
-        <v>35.868</v>
+        <v>36.691</v>
       </c>
       <c r="I6" s="0" t="n">
-        <v>10.408796</v>
+        <v>10.717989</v>
       </c>
       <c r="J6" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
-        <v>689</v>
+        <v>483</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>Programme d'Amélioration des performances dans le réseau de la Société Nationale d'Exploitation et de Distribution des Eaux</t>
+          <t>Programme contribuant à la dépollution de la Méditerranée (DEPOLMED)</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
-          <t>PAP SONEDE</t>
+          <t>DEPOLMED</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t>Tataouine</t>
-[...6 lines deleted...]
-      </c>
+          <t>Sousse</t>
+        </is>
+      </c>
+      <c r="F7" s="0"/>
       <c r="G7" s="0"/>
       <c r="H7" s="0" t="n">
-        <v>33.149476</v>
+        <v>35.868</v>
       </c>
       <c r="I7" s="0" t="n">
-        <v>10.45022</v>
+        <v>10.408796</v>
       </c>
       <c r="J7" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="n">
         <v>689</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Programme d'Amélioration des performances dans le réseau de la Société Nationale d'Exploitation et de Distribution des Eaux</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>PAP SONEDE</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
           <t>Tataouine</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
-          <t>Dhehbia</t>
+          <t>Bir Lahmar</t>
         </is>
       </c>
       <c r="G8" s="0"/>
       <c r="H8" s="0" t="n">
-        <v>31.964322</v>
+        <v>33.149476</v>
       </c>
       <c r="I8" s="0" t="n">
-        <v>10.513485</v>
+        <v>10.45022</v>
       </c>
       <c r="J8" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="n">
         <v>689</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Programme d'Amélioration des performances dans le réseau de la Société Nationale d'Exploitation et de Distribution des Eaux</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>PAP SONEDE</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
           <t>Tataouine</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
-          <t>Ghomrassen</t>
+          <t>Dhehbia</t>
         </is>
       </c>
       <c r="G9" s="0"/>
       <c r="H9" s="0" t="n">
-        <v>33.044282</v>
+        <v>31.964322</v>
       </c>
       <c r="I9" s="0" t="n">
-        <v>10.241917</v>
+        <v>10.513485</v>
       </c>
       <c r="J9" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="n">
         <v>689</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Programme d'Amélioration des performances dans le réseau de la Société Nationale d'Exploitation et de Distribution des Eaux</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>PAP SONEDE</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
           <t>Tataouine</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
-          <t>Remada</t>
+          <t>Ghomrassen</t>
         </is>
       </c>
       <c r="G10" s="0"/>
       <c r="H10" s="0" t="n">
-        <v>31.746985</v>
+        <v>33.044282</v>
       </c>
       <c r="I10" s="0" t="n">
-        <v>9.702555</v>
+        <v>10.241917</v>
       </c>
       <c r="J10" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="n">
         <v>689</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Programme d'Amélioration des performances dans le réseau de la Société Nationale d'Exploitation et de Distribution des Eaux</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>PAP SONEDE</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
           <t>Tataouine</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
-          <t>Smar</t>
+          <t>Remada</t>
         </is>
       </c>
       <c r="G11" s="0"/>
       <c r="H11" s="0" t="n">
-        <v>32.772726</v>
+        <v>31.746985</v>
       </c>
       <c r="I11" s="0" t="n">
-        <v>10.969016</v>
+        <v>9.702555</v>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="n">
         <v>689</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Programme d'Amélioration des performances dans le réseau de la Société Nationale d'Exploitation et de Distribution des Eaux</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>PAP SONEDE</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
           <t>Tataouine</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
-          <t>Tataouine</t>
+          <t>Smar</t>
         </is>
       </c>
       <c r="G12" s="0"/>
       <c r="H12" s="0" t="n">
-        <v>32.785777</v>
+        <v>32.772726</v>
       </c>
       <c r="I12" s="0" t="n">
-        <v>10.183415</v>
+        <v>10.969016</v>
       </c>
       <c r="J12" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="n">
         <v>689</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>Programme d'Amélioration des performances dans le réseau de la Société Nationale d'Exploitation et de Distribution des Eaux</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>PAP SONEDE</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E13" s="0"/>
-      <c r="F13" s="0"/>
+      <c r="E13" s="0" t="inlineStr">
+        <is>
+          <t>Tataouine</t>
+        </is>
+      </c>
+      <c r="F13" s="0" t="inlineStr">
+        <is>
+          <t>Tataouine</t>
+        </is>
+      </c>
       <c r="G13" s="0"/>
       <c r="H13" s="0" t="n">
-        <v>36.804343</v>
+        <v>32.785777</v>
       </c>
       <c r="I13" s="0" t="n">
-        <v>10.185064</v>
+        <v>10.183415</v>
       </c>
       <c r="J13" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="n">
         <v>689</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Programme d'Amélioration des performances dans le réseau de la Société Nationale d'Exploitation et de Distribution des Eaux</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>PAP SONEDE</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E14" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E14" s="0"/>
       <c r="F14" s="0"/>
       <c r="G14" s="0"/>
       <c r="H14" s="0" t="n">
-        <v>35.616</v>
+        <v>36.804343</v>
       </c>
       <c r="I14" s="0" t="n">
-        <v>9.863148</v>
+        <v>10.185064</v>
       </c>
       <c r="J14" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="n">
         <v>689</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Programme d'Amélioration des performances dans le réseau de la Société Nationale d'Exploitation et de Distribution des Eaux</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>PAP SONEDE</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t>Kasserine</t>
+          <t>Kairouan</t>
         </is>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0"/>
       <c r="H15" s="0" t="n">
-        <v>35.218</v>
+        <v>35.616</v>
       </c>
       <c r="I15" s="0" t="n">
-        <v>8.753083</v>
+        <v>9.863148</v>
       </c>
       <c r="J15" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
         <v>689</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Programme d'Amélioration des performances dans le réseau de la Société Nationale d'Exploitation et de Distribution des Eaux</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>PAP SONEDE</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t>Sidi Bouzid</t>
+          <t>Kasserine</t>
         </is>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0"/>
       <c r="H16" s="0" t="n">
-        <v>34.866</v>
+        <v>35.218</v>
       </c>
       <c r="I16" s="0" t="n">
-        <v>9.550143</v>
+        <v>8.753083</v>
       </c>
       <c r="J16" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
         <v>689</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Programme d'Amélioration des performances dans le réseau de la Société Nationale d'Exploitation et de Distribution des Eaux</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>PAP SONEDE</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t>Gabes</t>
+          <t>Sidi Bouzid</t>
         </is>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0"/>
       <c r="H17" s="0" t="n">
-        <v>33.781</v>
+        <v>34.866</v>
       </c>
       <c r="I17" s="0" t="n">
-        <v>9.793114</v>
+        <v>9.550143</v>
       </c>
       <c r="J17" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
         <v>689</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Programme d'Amélioration des performances dans le réseau de la Société Nationale d'Exploitation et de Distribution des Eaux</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>PAP SONEDE</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>Gafsa</t>
+          <t>Gabes</t>
         </is>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0"/>
       <c r="H18" s="0" t="n">
-        <v>34.402</v>
+        <v>33.781</v>
       </c>
       <c r="I18" s="0" t="n">
-        <v>8.771458</v>
+        <v>9.793114</v>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
         <v>689</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Programme d'Amélioration des performances dans le réseau de la Société Nationale d'Exploitation et de Distribution des Eaux</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>PAP SONEDE</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t>Mednine</t>
+          <t>Gafsa</t>
         </is>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0"/>
       <c r="H19" s="0" t="n">
-        <v>33.146</v>
+        <v>34.402</v>
       </c>
       <c r="I19" s="0" t="n">
-        <v>10.882384</v>
+        <v>8.771458</v>
       </c>
       <c r="J19" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>692</v>
+        <v>689</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>Programme d'amélioration du système de stockage, de transfert et de protection contre les inondations en Tunisie (Programme STPCI)</t>
+          <t>Programme d'Amélioration des performances dans le réseau de la Société Nationale d'Exploitation et de Distribution des Eaux</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t>STPCI</t>
+          <t>PAP SONEDE</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E20" s="0"/>
+      <c r="E20" s="0" t="inlineStr">
+        <is>
+          <t>Mednine</t>
+        </is>
+      </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0"/>
-      <c r="H20" s="0"/>
-      <c r="I20" s="0"/>
+      <c r="H20" s="0" t="n">
+        <v>33.146</v>
+      </c>
+      <c r="I20" s="0" t="n">
+        <v>10.882384</v>
+      </c>
       <c r="J20" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>517</v>
+        <v>692</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Financement d’initiatives régionales pour le développement économique</t>
+          <t>Programme d'amélioration du système de stockage, de transfert et de protection contre les inondations en Tunisie (Programme STPCI)</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t>IRADA</t>
+          <t>STPCI</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E21" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E21" s="0"/>
       <c r="F21" s="0"/>
       <c r="G21" s="0"/>
-      <c r="H21" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H21" s="0"/>
+      <c r="I21" s="0"/>
       <c r="J21" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>517</v>
+        <v>825</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>Financement d’initiatives régionales pour le développement économique</t>
+          <t>Suivi et documentation de l'avancement des réformes vers un système alimentaire durable, soutenues  par les programmes d'Appui au Développement Rural (PADR) et d'Appui à la Compétitivité et aux Exportations (PACE)</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>IRADA</t>
+          <t>Avancement des réformes vers un système alimentaire durable</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E22" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E22" s="0"/>
       <c r="F22" s="0"/>
       <c r="G22" s="0"/>
-      <c r="H22" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H22" s="0"/>
+      <c r="I22" s="0"/>
       <c r="J22" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>517</v>
+        <v>570</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>Financement d’initiatives régionales pour le développement économique</t>
+          <t>Programme d'Appui à la Formation et l'Insertion Professionnelle en Tunisie</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>IRADA</t>
+          <t>PAFIP</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E23" s="0"/>
       <c r="F23" s="0"/>
       <c r="G23" s="0"/>
-      <c r="H23" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H23" s="0"/>
+      <c r="I23" s="0"/>
       <c r="J23" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>517</v>
+        <v>835</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>Financement d’initiatives régionales pour le développement économique</t>
+          <t>Appui au bureau Europe Créative Tunisie</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>IRADA</t>
+          <t/>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E24" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E24" s="0"/>
       <c r="F24" s="0"/>
       <c r="G24" s="0"/>
-      <c r="H24" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H24" s="0"/>
+      <c r="I24" s="0"/>
       <c r="J24" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
-        <v>517</v>
+        <v>869</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>Financement d’initiatives régionales pour le développement économique</t>
+          <t>Projet d'Appui à la Recherche et l'Enseignement Supérieur dans le Secteur de l'Environnement - ARESSE</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
-          <t>IRADA</t>
+          <t>ARESSE</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E25" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E25" s="0"/>
       <c r="F25" s="0"/>
       <c r="G25" s="0"/>
-      <c r="H25" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H25" s="0"/>
+      <c r="I25" s="0"/>
       <c r="J25" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
-        <v>517</v>
+        <v>836</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>Financement d’initiatives régionales pour le développement économique</t>
+          <t>Programme de lutte contre les violences basées sur le genre en Tunisie</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t>IRADA</t>
+          <t>SILA</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E26" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E26" s="0"/>
       <c r="F26" s="0"/>
       <c r="G26" s="0"/>
-      <c r="H26" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H26" s="0"/>
+      <c r="I26" s="0"/>
       <c r="J26" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="n">
-        <v>517</v>
+        <v>905</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>Financement d’initiatives régionales pour le développement économique</t>
+          <t>Assistance technique de la BEI pour l’identification et la formulation d’un portefeuille de projets d’investissement en Tunisie</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
-          <t>IRADA</t>
+          <t/>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E27" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E27" s="0"/>
       <c r="F27" s="0"/>
       <c r="G27" s="0"/>
-      <c r="H27" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H27" s="0"/>
+      <c r="I27" s="0"/>
       <c r="J27" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="n">
-        <v>517</v>
+        <v>756</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>Financement d’initiatives régionales pour le développement économique</t>
+          <t>Pour une réponse intégrée aux violences fondées sur le genre</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
-          <t>IRADA</t>
+          <t>EMNA</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E28" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E28" s="0"/>
       <c r="F28" s="0"/>
       <c r="G28" s="0"/>
-      <c r="H28" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H28" s="0"/>
+      <c r="I28" s="0"/>
       <c r="J28" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
-        <v>517</v>
+        <v>828</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>Financement d’initiatives régionales pour le développement économique</t>
+          <t>Science With And For Youth</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t>IRADA</t>
+          <t>SWAFY</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E29" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E29" s="0"/>
       <c r="F29" s="0"/>
       <c r="G29" s="0"/>
-      <c r="H29" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H29" s="0"/>
+      <c r="I29" s="0"/>
       <c r="J29" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
-        <v>825</v>
+        <v>577</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>Suivi et documentation de l'avancement des réformes vers un système alimentaire durable, soutenues  par les programmes d'Appui au Développement Rural (PADR) et d'Appui à la Compétitivité et aux Exportations (PACE)</t>
+          <t>Programme intégré pour la dépollution du lac de Bizerte</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
-          <t>Avancement des réformes vers un système alimentaire durable</t>
+          <t>Lake Bizerte</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E30" s="0"/>
       <c r="F30" s="0"/>
       <c r="G30" s="0"/>
-      <c r="H30" s="0"/>
-      <c r="I30" s="0"/>
+      <c r="H30" s="0" t="n">
+        <v>37.186994</v>
+      </c>
+      <c r="I30" s="0" t="n">
+        <v>9.857577</v>
+      </c>
       <c r="J30" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>Programme d'Appui à la Formation et l'Insertion Professionnelle en Tunisie</t>
+          <t>Programme intégré pour la dépollution du lac de Bizerte</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
-          <t>PAFIP</t>
+          <t>Lake Bizerte</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E31" s="0"/>
+      <c r="E31" s="0" t="inlineStr">
+        <is>
+          <t>Bizerte</t>
+        </is>
+      </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0"/>
-      <c r="H31" s="0"/>
-      <c r="I31" s="0"/>
+      <c r="H31" s="0" t="n">
+        <v>37.079</v>
+      </c>
+      <c r="I31" s="0" t="n">
+        <v>9.617186</v>
+      </c>
       <c r="J31" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
-        <v>835</v>
+        <v>761</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Appui au bureau Europe Créative Tunisie</t>
+          <t>Elargir la Couverture Sanitaire Universelle dans le cadre de l'Appui à l'inclusion sociale en Tunisie</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E32" s="0"/>
       <c r="F32" s="0"/>
       <c r="G32" s="0"/>
       <c r="H32" s="0"/>
       <c r="I32" s="0"/>
       <c r="J32" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>869</v>
+        <v>1015</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>Projet d'Appui à la Recherche et l'Enseignement Supérieur dans le Secteur de l'Environnement - ARESSE</t>
+          <t>REDEVAB</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>ARESSE</t>
+          <t/>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E33" s="0"/>
       <c r="F33" s="0"/>
       <c r="G33" s="0"/>
       <c r="H33" s="0"/>
       <c r="I33" s="0"/>
       <c r="J33" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>836</v>
+        <v>758</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>Programme de lutte contre les violences basées sur le genre en Tunisie</t>
+          <t>Amélioration de la performance énergétique des établissements de santé de Gafsa et Sidi Bouzid</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E34" s="0"/>
+      <c r="E34" s="0" t="inlineStr">
+        <is>
+          <t>Sidi Bouzid</t>
+        </is>
+      </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0"/>
-      <c r="H34" s="0"/>
-      <c r="I34" s="0"/>
+      <c r="H34" s="0" t="n">
+        <v>34.866</v>
+      </c>
+      <c r="I34" s="0" t="n">
+        <v>9.550143</v>
+      </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>830</v>
+        <v>758</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>Appui Bureau Erasmus+ Tunisie</t>
+          <t>Amélioration de la performance énergétique des établissements de santé de Gafsa et Sidi Bouzid</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E35" s="0"/>
+      <c r="E35" s="0" t="inlineStr">
+        <is>
+          <t>Gafsa</t>
+        </is>
+      </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0"/>
-      <c r="H35" s="0"/>
-      <c r="I35" s="0"/>
+      <c r="H35" s="0" t="n">
+        <v>34.402</v>
+      </c>
+      <c r="I35" s="0" t="n">
+        <v>8.771458</v>
+      </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
-        <v>905</v>
+        <v>731</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique de la BEI pour l’identification et la formulation d’un portefeuille de projets d’investissement en Tunisie</t>
+          <t>Projet de réforme et de restructuration de la STEG</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>STEG</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E36" s="0"/>
       <c r="F36" s="0"/>
       <c r="G36" s="0"/>
       <c r="H36" s="0"/>
       <c r="I36" s="0"/>
       <c r="J36" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="n">
-        <v>829</v>
+        <v>842</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>Contribution financière à la participation de la Tunisie au programme Horizon Europe</t>
+          <t>Greenov'i</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Greenov'i</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E37" s="0"/>
       <c r="F37" s="0"/>
       <c r="G37" s="0"/>
       <c r="H37" s="0"/>
       <c r="I37" s="0"/>
       <c r="J37" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="n">
         <v>862</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
           <t>NesTounes - Vers un espace public tunisien informé, inclusif et pluraliste : garantir la place des droits socio-économiques dans la couverture médiatique</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E38" s="0"/>
       <c r="F38" s="0"/>
       <c r="G38" s="0"/>
       <c r="H38" s="0"/>
       <c r="I38" s="0"/>
       <c r="J38" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="n">
-        <v>577</v>
+        <v>728</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>Programme intégré pour la dépollution du lac de Bizerte</t>
+          <t>VALorisation de l’Eau URbain à travers des actions et instruments innovateurs</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
-          <t>Lake Bizerte</t>
+          <t>VALEUR-Gabes</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E39" s="0"/>
       <c r="F39" s="0"/>
       <c r="G39" s="0"/>
       <c r="H39" s="0" t="n">
-        <v>37.186994</v>
+        <v>33.886021210455</v>
       </c>
       <c r="I39" s="0" t="n">
-        <v>9.857577</v>
+        <v>10.0991821289063</v>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="n">
-        <v>577</v>
+        <v>728</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>Programme intégré pour la dépollution du lac de Bizerte</t>
+          <t>VALorisation de l’Eau URbain à travers des actions et instruments innovateurs</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
-          <t>Lake Bizerte</t>
+          <t>VALEUR-Gabes</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
-          <t>Bizerte</t>
+          <t>Gabes</t>
         </is>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0"/>
       <c r="H40" s="0" t="n">
-        <v>37.079</v>
+        <v>33.781</v>
       </c>
       <c r="I40" s="0" t="n">
-        <v>9.617186</v>
+        <v>9.793114</v>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
-        <v>761</v>
+        <v>497</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>Elargir la Couverture Sanitaire Universelle dans le cadre de l'Appui à l'inclusion sociale en Tunisie</t>
+          <t>Initiative Pilote de Développement local Intégré</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>IPDLI</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E41" s="0"/>
-      <c r="F41" s="0"/>
+      <c r="E41" s="0" t="inlineStr">
+        <is>
+          <t>Gafsa</t>
+        </is>
+      </c>
+      <c r="F41" s="0" t="inlineStr">
+        <is>
+          <t>Gafsa</t>
+        </is>
+      </c>
       <c r="G41" s="0"/>
-      <c r="H41" s="0"/>
-      <c r="I41" s="0"/>
+      <c r="H41" s="0" t="n">
+        <v>34.504568</v>
+      </c>
+      <c r="I41" s="0" t="n">
+        <v>8.747416</v>
+      </c>
       <c r="J41" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>1015</v>
+        <v>497</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>REDEVAB</t>
+          <t>Initiative Pilote de Développement local Intégré</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>IPDLI</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E42" s="0"/>
-      <c r="F42" s="0"/>
+      <c r="E42" s="0" t="inlineStr">
+        <is>
+          <t>Jendouba</t>
+        </is>
+      </c>
+      <c r="F42" s="0" t="inlineStr">
+        <is>
+          <t>Jendouba</t>
+        </is>
+      </c>
       <c r="G42" s="0"/>
-      <c r="H42" s="0"/>
-      <c r="I42" s="0"/>
+      <c r="H42" s="0" t="n">
+        <v>36.512305</v>
+      </c>
+      <c r="I42" s="0" t="n">
+        <v>8.716516</v>
+      </c>
       <c r="J42" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
-        <v>758</v>
+        <v>497</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>Amélioration de la performance énergétique des établissements de santé de Gafsa et Sidi Bouzid</t>
+          <t>Initiative Pilote de Développement local Intégré</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>IPDLI</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
-          <t>Sidi Bouzid</t>
-[...2 lines deleted...]
-      <c r="F43" s="0"/>
+          <t>Kasserine</t>
+        </is>
+      </c>
+      <c r="F43" s="0" t="inlineStr">
+        <is>
+          <t>Kasserine</t>
+        </is>
+      </c>
       <c r="G43" s="0"/>
       <c r="H43" s="0" t="n">
-        <v>34.866</v>
+        <v>35.080484</v>
       </c>
       <c r="I43" s="0" t="n">
-        <v>9.550143</v>
+        <v>8.701984</v>
       </c>
       <c r="J43" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
-        <v>758</v>
+        <v>497</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>Amélioration de la performance énergétique des établissements de santé de Gafsa et Sidi Bouzid</t>
+          <t>Initiative Pilote de Développement local Intégré</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>IPDLI</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>Gafsa</t>
-[...2 lines deleted...]
-      <c r="F44" s="0"/>
+          <t>Kebili</t>
+        </is>
+      </c>
+      <c r="F44" s="0" t="inlineStr">
+        <is>
+          <t>Kebeli</t>
+        </is>
+      </c>
       <c r="G44" s="0"/>
       <c r="H44" s="0" t="n">
-        <v>34.402</v>
+        <v>33.821893</v>
       </c>
       <c r="I44" s="0" t="n">
-        <v>8.771458</v>
+        <v>9.142861</v>
       </c>
       <c r="J44" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
-        <v>748</v>
+        <v>497</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Modernisation de l’Industrie Tunisienne</t>
+          <t>Initiative Pilote de Développement local Intégré</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
-          <t>AMIT</t>
+          <t>IPDLI</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E45" s="0"/>
-      <c r="F45" s="0"/>
+      <c r="E45" s="0" t="inlineStr">
+        <is>
+          <t>Tataouine</t>
+        </is>
+      </c>
+      <c r="F45" s="0" t="inlineStr">
+        <is>
+          <t>Tataouine</t>
+        </is>
+      </c>
       <c r="G45" s="0"/>
-      <c r="H45" s="0"/>
-      <c r="I45" s="0"/>
+      <c r="H45" s="0" t="n">
+        <v>32.785777</v>
+      </c>
+      <c r="I45" s="0" t="n">
+        <v>10.183415</v>
+      </c>
       <c r="J45" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
-        <v>731</v>
+        <v>497</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>Projet de réforme et de restructuration de la STEG</t>
+          <t>Initiative Pilote de Développement local Intégré</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
-          <t>STEG</t>
+          <t>IPDLI</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E46" s="0"/>
       <c r="F46" s="0"/>
       <c r="G46" s="0"/>
-      <c r="H46" s="0"/>
-      <c r="I46" s="0"/>
+      <c r="H46" s="0" t="n">
+        <v>36.834032</v>
+      </c>
+      <c r="I46" s="0" t="n">
+        <v>10.242696</v>
+      </c>
       <c r="J46" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="n">
-        <v>842</v>
+        <v>710</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>Greenov'i</t>
+          <t>Contrat de performance de réforme sectorielle - Appui budgétaire du Programme d'appui au développement rural</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
-          <t>Greenov'i</t>
+          <t/>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E47" s="0"/>
       <c r="F47" s="0"/>
       <c r="G47" s="0"/>
       <c r="H47" s="0"/>
       <c r="I47" s="0"/>
       <c r="J47" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="n">
-        <v>515</v>
+        <v>921</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
+          <t>Appui au Ministère de l'Economie et de la Planification de la Tunisie pour le suivi du Programme d'Appui à la Gouvernance Economique</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
-          <t>IRADA</t>
+          <t/>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E48" s="0"/>
       <c r="F48" s="0"/>
       <c r="G48" s="0"/>
-      <c r="H48" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H48" s="0"/>
+      <c r="I48" s="0"/>
       <c r="J48" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="n">
-        <v>515</v>
+        <v>832</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
+          <t>Marsad Baladia : Ancrage du processus de décentralisation et consolidation de la démocratie locale</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
-          <t>IRADA</t>
+          <t>MarsadBaladia</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E49" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E49" s="0"/>
       <c r="F49" s="0"/>
       <c r="G49" s="0"/>
-      <c r="H49" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H49" s="0"/>
+      <c r="I49" s="0"/>
       <c r="J49" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
-        <v>515</v>
+        <v>510</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
+          <t>''Insadder!'' - Instrument européen d'aide à l'exportation</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
-          <t>IRADA</t>
+          <t>INSADDER</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E50" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E50" s="0"/>
       <c r="F50" s="0"/>
       <c r="G50" s="0"/>
-      <c r="H50" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H50" s="0"/>
+      <c r="I50" s="0"/>
       <c r="J50" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
-        <v>515</v>
+        <v>852</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
+          <t>Pérennité et autonomisation de la Société Civile tunisienne</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
-          <t>IRADA</t>
+          <t>TAZ'IZ</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>Gabes</t>
-[...2 lines deleted...]
-      <c r="F51" s="0"/>
+          <t>Tunis</t>
+        </is>
+      </c>
+      <c r="F51" s="0" t="inlineStr">
+        <is>
+          <t>Tunis</t>
+        </is>
+      </c>
       <c r="G51" s="0"/>
       <c r="H51" s="0" t="n">
-        <v>33.781</v>
+        <v>36.803739</v>
       </c>
       <c r="I51" s="0" t="n">
-        <v>9.793114</v>
+        <v>10.165312</v>
       </c>
       <c r="J51" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
-        <v>515</v>
+        <v>852</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
+          <t>Pérennité et autonomisation de la Société Civile tunisienne</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
-          <t>IRADA</t>
+          <t>TAZ'IZ</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
-          <t>Gafsa</t>
-[...2 lines deleted...]
-      <c r="F52" s="0"/>
+          <t>Ben Arous</t>
+        </is>
+      </c>
+      <c r="F52" s="0" t="inlineStr">
+        <is>
+          <t>Ben Arous</t>
+        </is>
+      </c>
       <c r="G52" s="0"/>
       <c r="H52" s="0" t="n">
-        <v>34.402</v>
+        <v>36.743445</v>
       </c>
       <c r="I52" s="0" t="n">
-        <v>8.771458</v>
+        <v>10.238308</v>
       </c>
       <c r="J52" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
-        <v>515</v>
+        <v>852</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
+          <t>Pérennité et autonomisation de la Société Civile tunisienne</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
-          <t>IRADA</t>
+          <t>TAZ'IZ</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>Mednine</t>
-[...2 lines deleted...]
-      <c r="F53" s="0"/>
+          <t>Ariana</t>
+        </is>
+      </c>
+      <c r="F53" s="0" t="inlineStr">
+        <is>
+          <t>Ariana</t>
+        </is>
+      </c>
       <c r="G53" s="0"/>
       <c r="H53" s="0" t="n">
-        <v>33.146</v>
+        <v>36.864048</v>
       </c>
       <c r="I53" s="0" t="n">
-        <v>10.882384</v>
+        <v>10.1691</v>
       </c>
       <c r="J53" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
-        <v>515</v>
+        <v>852</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
+          <t>Pérennité et autonomisation de la Société Civile tunisienne</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
-          <t>IRADA</t>
+          <t>TAZ'IZ</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
-          <t>Kasserine</t>
-[...2 lines deleted...]
-      <c r="F54" s="0"/>
+          <t>Nabeul</t>
+        </is>
+      </c>
+      <c r="F54" s="0" t="inlineStr">
+        <is>
+          <t>Nabeul</t>
+        </is>
+      </c>
       <c r="G54" s="0"/>
       <c r="H54" s="0" t="n">
-        <v>35.218</v>
+        <v>36.479137</v>
       </c>
       <c r="I54" s="0" t="n">
-        <v>8.753083</v>
+        <v>10.68019</v>
       </c>
       <c r="J54" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
-        <v>515</v>
+        <v>852</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
+          <t>Pérennité et autonomisation de la Société Civile tunisienne</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
-          <t>IRADA</t>
+          <t>TAZ'IZ</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>Sidi Bouzid</t>
-[...2 lines deleted...]
-      <c r="F55" s="0"/>
+          <t>Zaghouan</t>
+        </is>
+      </c>
+      <c r="F55" s="0" t="inlineStr">
+        <is>
+          <t>Zaghouan</t>
+        </is>
+      </c>
       <c r="G55" s="0"/>
       <c r="H55" s="0" t="n">
-        <v>34.866</v>
+        <v>36.415077</v>
       </c>
       <c r="I55" s="0" t="n">
-        <v>9.550143</v>
+        <v>10.180743</v>
       </c>
       <c r="J55" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
-        <v>515</v>
+        <v>852</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
+          <t>Pérennité et autonomisation de la Société Civile tunisienne</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
-          <t>IRADA</t>
+          <t>TAZ'IZ</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>Bizerte</t>
-[...2 lines deleted...]
-      <c r="F56" s="0"/>
+          <t>Sousse</t>
+        </is>
+      </c>
+      <c r="F56" s="0" t="inlineStr">
+        <is>
+          <t>Sousse</t>
+        </is>
+      </c>
       <c r="G56" s="0"/>
       <c r="H56" s="0" t="n">
-        <v>37.079</v>
+        <v>35.818889</v>
       </c>
       <c r="I56" s="0" t="n">
-        <v>9.617186</v>
+        <v>10.629442</v>
       </c>
       <c r="J56" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
-        <v>728</v>
+        <v>707</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>VALorisation de l’Eau URbain à travers des actions et instruments innovateurs</t>
+          <t>Appui budgétaire du programme d´appui à l´inclusion sociale en Tunisie</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
-          <t>VALEUR-Gabes</t>
+          <t>PAIS</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E57" s="0"/>
       <c r="F57" s="0"/>
       <c r="G57" s="0"/>
-      <c r="H57" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H57" s="0"/>
+      <c r="I57" s="0"/>
       <c r="J57" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
-        <v>728</v>
+        <v>520</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>VALorisation de l’Eau URbain à travers des actions et instruments innovateurs</t>
+          <t>ASIMA TUNIS : Planification Stratégique et gouvernance multiniveau pour une ville métropolitaine résiliente</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
-          <t>VALEUR-Gabes</t>
+          <t>ASIMA TUNIS</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E58" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E58" s="0"/>
       <c r="F58" s="0"/>
       <c r="G58" s="0"/>
       <c r="H58" s="0" t="n">
-        <v>33.781</v>
+        <v>36.810291</v>
       </c>
       <c r="I58" s="0" t="n">
-        <v>9.793114</v>
+        <v>10.169607</v>
       </c>
       <c r="J58" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>497</v>
+        <v>520</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>Initiative Pilote de Développement local Intégré</t>
+          <t>ASIMA TUNIS : Planification Stratégique et gouvernance multiniveau pour une ville métropolitaine résiliente</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
-          <t>IPDLI</t>
+          <t>ASIMA TUNIS</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>Gafsa</t>
-[...6 lines deleted...]
-      </c>
+          <t>Tunis</t>
+        </is>
+      </c>
+      <c r="F59" s="0"/>
       <c r="G59" s="0"/>
       <c r="H59" s="0" t="n">
-        <v>34.504568</v>
+        <v>36.801</v>
       </c>
       <c r="I59" s="0" t="n">
-        <v>8.747416</v>
+        <v>10.178544</v>
       </c>
       <c r="J59" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
-        <v>497</v>
+        <v>752</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>Initiative Pilote de Développement local Intégré</t>
+          <t>NABEUL Ville Verte</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
-          <t>IPDLI</t>
+          <t>NVV</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>Jendouba</t>
+          <t>Nabeul</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
-          <t>Jendouba</t>
+          <t>Nabeul</t>
         </is>
       </c>
       <c r="G60" s="0"/>
       <c r="H60" s="0" t="n">
-        <v>36.512305</v>
+        <v>36.479137</v>
       </c>
       <c r="I60" s="0" t="n">
-        <v>8.716516</v>
+        <v>10.68019</v>
       </c>
       <c r="J60" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
-        <v>497</v>
+        <v>671</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>Initiative Pilote de Développement local Intégré</t>
+          <t>Valorisation du patrimoine culturel dans l'offre touristique</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
-          <t>IPDLI</t>
+          <t>TW</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E61" s="0" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="E61" s="0"/>
+      <c r="F61" s="0"/>
       <c r="G61" s="0"/>
-      <c r="H61" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H61" s="0"/>
+      <c r="I61" s="0"/>
       <c r="J61" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
-        <v>497</v>
+        <v>856</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>Initiative Pilote de Développement local Intégré</t>
+          <t>Programme d'appui aux réformes macroéconomiques de la Tunisie</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
-          <t>IPDLI</t>
+          <t>PARME</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E62" s="0" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="E62" s="0"/>
+      <c r="F62" s="0"/>
       <c r="G62" s="0"/>
-      <c r="H62" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H62" s="0"/>
+      <c r="I62" s="0"/>
       <c r="J62" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>497</v>
+        <v>855</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>Initiative Pilote de Développement local Intégré</t>
+          <t>Pour une société civile synergique autour des politiques budgétaires et fiscales</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
-          <t>IPDLI</t>
+          <t/>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E63" s="0" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="E63" s="0"/>
+      <c r="F63" s="0"/>
       <c r="G63" s="0"/>
-      <c r="H63" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H63" s="0"/>
+      <c r="I63" s="0"/>
       <c r="J63" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>497</v>
+        <v>830</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>Initiative Pilote de Développement local Intégré</t>
+          <t>Appui Bureau Erasmus+ Tunisie</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
-          <t>IPDLI</t>
+          <t>ERASMUS+</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E64" s="0"/>
       <c r="F64" s="0"/>
       <c r="G64" s="0"/>
-      <c r="H64" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H64" s="0"/>
+      <c r="I64" s="0"/>
       <c r="J64" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>710</v>
+        <v>829</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>Contrat de performance de réforme sectorielle - Appui budgétaire du Programme d'appui au développement rural</t>
+          <t>Contribution financière à la participation de la Tunisie au programme Horizon Europe</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>HORIZON EUROPE</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E65" s="0"/>
       <c r="F65" s="0"/>
       <c r="G65" s="0"/>
       <c r="H65" s="0"/>
       <c r="I65" s="0"/>
       <c r="J65" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>921</v>
+        <v>515</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>Appui au Ministère de l'Economie et de la Planification de la Tunisie pour le suivi du Programme d'Appui à la Gouvernance Economique</t>
+          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>IRADA</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E66" s="0"/>
       <c r="F66" s="0"/>
       <c r="G66" s="0"/>
-      <c r="H66" s="0"/>
-      <c r="I66" s="0"/>
+      <c r="H66" s="0" t="n">
+        <v>36.812791</v>
+      </c>
+      <c r="I66" s="0" t="n">
+        <v>10.180912</v>
+      </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>832</v>
+        <v>515</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Marsad Baladia : Ancrage du processus de décentralisation et consolidation de la démocratie locale</t>
+          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
-          <t>MarsadBaladia</t>
+          <t>IRADA</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E67" s="0"/>
+      <c r="E67" s="0" t="inlineStr">
+        <is>
+          <t>Jendouba</t>
+        </is>
+      </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0"/>
-      <c r="H67" s="0"/>
-      <c r="I67" s="0"/>
+      <c r="H67" s="0" t="n">
+        <v>36.634</v>
+      </c>
+      <c r="I67" s="0" t="n">
+        <v>8.702096</v>
+      </c>
       <c r="J67" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>510</v>
+        <v>515</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>''Insadder!'' - Instrument européen d'aide à l'exportation</t>
+          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
-          <t>INSADDER</t>
+          <t>IRADA</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E68" s="0"/>
+      <c r="E68" s="0" t="inlineStr">
+        <is>
+          <t>Sfax</t>
+        </is>
+      </c>
       <c r="F68" s="0"/>
       <c r="G68" s="0"/>
-      <c r="H68" s="0"/>
-      <c r="I68" s="0"/>
+      <c r="H68" s="0" t="n">
+        <v>34.768</v>
+      </c>
+      <c r="I68" s="0" t="n">
+        <v>10.381668</v>
+      </c>
       <c r="J68" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>852</v>
+        <v>515</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Pérennité et autonomisation de la Société Civile tunisienne</t>
+          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
-          <t>TAZ'IZ</t>
+          <t>IRADA</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>Tunis</t>
-[...6 lines deleted...]
-      </c>
+          <t>Gabes</t>
+        </is>
+      </c>
+      <c r="F69" s="0"/>
       <c r="G69" s="0"/>
       <c r="H69" s="0" t="n">
-        <v>36.803739</v>
+        <v>33.781</v>
       </c>
       <c r="I69" s="0" t="n">
-        <v>10.165312</v>
+        <v>9.793114</v>
       </c>
       <c r="J69" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>852</v>
+        <v>515</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Pérennité et autonomisation de la Société Civile tunisienne</t>
+          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
-          <t>TAZ'IZ</t>
+          <t>IRADA</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>Ben Arous</t>
-[...6 lines deleted...]
-      </c>
+          <t>Gafsa</t>
+        </is>
+      </c>
+      <c r="F70" s="0"/>
       <c r="G70" s="0"/>
       <c r="H70" s="0" t="n">
-        <v>36.743445</v>
+        <v>34.402</v>
       </c>
       <c r="I70" s="0" t="n">
-        <v>10.238308</v>
+        <v>8.771458</v>
       </c>
       <c r="J70" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>852</v>
+        <v>515</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Pérennité et autonomisation de la Société Civile tunisienne</t>
+          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
-          <t>TAZ'IZ</t>
+          <t>IRADA</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>Ariana</t>
-[...6 lines deleted...]
-      </c>
+          <t>Mednine</t>
+        </is>
+      </c>
+      <c r="F71" s="0"/>
       <c r="G71" s="0"/>
       <c r="H71" s="0" t="n">
-        <v>36.864048</v>
+        <v>33.146</v>
       </c>
       <c r="I71" s="0" t="n">
-        <v>10.1691</v>
+        <v>10.882384</v>
       </c>
       <c r="J71" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>852</v>
+        <v>515</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>Pérennité et autonomisation de la Société Civile tunisienne</t>
+          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
-          <t>TAZ'IZ</t>
+          <t>IRADA</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>Nabeul</t>
-[...6 lines deleted...]
-      </c>
+          <t>Kasserine</t>
+        </is>
+      </c>
+      <c r="F72" s="0"/>
       <c r="G72" s="0"/>
       <c r="H72" s="0" t="n">
-        <v>36.479137</v>
+        <v>35.218</v>
       </c>
       <c r="I72" s="0" t="n">
-        <v>10.68019</v>
+        <v>8.753083</v>
       </c>
       <c r="J72" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>852</v>
+        <v>515</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Pérennité et autonomisation de la Société Civile tunisienne</t>
+          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
-          <t>TAZ'IZ</t>
+          <t>IRADA</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>Zaghouan</t>
-[...6 lines deleted...]
-      </c>
+          <t>Sidi Bouzid</t>
+        </is>
+      </c>
+      <c r="F73" s="0"/>
       <c r="G73" s="0"/>
       <c r="H73" s="0" t="n">
-        <v>36.415077</v>
+        <v>34.866</v>
       </c>
       <c r="I73" s="0" t="n">
-        <v>10.180743</v>
+        <v>9.550143</v>
       </c>
       <c r="J73" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>852</v>
+        <v>515</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Pérennité et autonomisation de la Société Civile tunisienne</t>
+          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
-          <t>TAZ'IZ</t>
+          <t>IRADA</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>Sousse</t>
-[...6 lines deleted...]
-      </c>
+          <t>Bizerte</t>
+        </is>
+      </c>
+      <c r="F74" s="0"/>
       <c r="G74" s="0"/>
       <c r="H74" s="0" t="n">
-        <v>35.818889</v>
+        <v>37.079</v>
       </c>
       <c r="I74" s="0" t="n">
-        <v>10.629442</v>
+        <v>9.617186</v>
       </c>
       <c r="J74" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>707</v>
+        <v>760</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Appui budgétaire du programme d´appui à l´inclusion sociale en Tunisie</t>
+          <t>Assistance technique ''Appui au Programme Tounes Wijhetouna: Programme d'appui à la diversification du tourisme, au développement de l'artisanat et à la valorisation du patrimoine''</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
-          <t>PAIS</t>
+          <t>TW</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E75" s="0"/>
       <c r="F75" s="0"/>
       <c r="G75" s="0"/>
       <c r="H75" s="0"/>
       <c r="I75" s="0"/>
       <c r="J75" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>520</v>
+        <v>847</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>ASIMA TUNIS : Planification Stratégique et gouvernance multiniveau pour une ville métropolitaine résiliente</t>
+          <t>Appui aux initiatives destinées à analyser les données et choix économiques, à nourrir le débat public et à formuler des propositions sur les politiques économiques</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
-          <t>ASIMA TUNIS</t>
+          <t>Savoirs éco</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E76" s="0"/>
       <c r="F76" s="0"/>
       <c r="G76" s="0"/>
-      <c r="H76" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H76" s="0"/>
+      <c r="I76" s="0"/>
       <c r="J76" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>520</v>
+        <v>503</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>ASIMA TUNIS : Planification Stratégique et gouvernance multiniveau pour une ville métropolitaine résiliente</t>
+          <t>IRADA - Unité de gestion du programme</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
-          <t>ASIMA TUNIS</t>
+          <t/>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E77" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E77" s="0"/>
       <c r="F77" s="0"/>
       <c r="G77" s="0"/>
       <c r="H77" s="0" t="n">
-        <v>36.801</v>
+        <v>36.850073</v>
       </c>
       <c r="I77" s="0" t="n">
-        <v>10.178544</v>
+        <v>10.199453</v>
       </c>
       <c r="J77" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>752</v>
+        <v>503</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>NABEUL Ville Verte</t>
+          <t>IRADA - Unité de gestion du programme</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
-          <t>NVV</t>
+          <t/>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>Nabeul</t>
-[...6 lines deleted...]
-      </c>
+          <t>Bizerte</t>
+        </is>
+      </c>
+      <c r="F78" s="0"/>
       <c r="G78" s="0"/>
       <c r="H78" s="0" t="n">
-        <v>36.479137</v>
+        <v>37.079</v>
       </c>
       <c r="I78" s="0" t="n">
-        <v>10.68019</v>
+        <v>9.617186</v>
       </c>
       <c r="J78" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>671</v>
+        <v>503</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Valorisation du patrimoine culturel dans l'offre touristique</t>
+          <t>IRADA - Unité de gestion du programme</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
-          <t>TW</t>
+          <t/>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E79" s="0"/>
+      <c r="E79" s="0" t="inlineStr">
+        <is>
+          <t>Jendouba</t>
+        </is>
+      </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0"/>
-      <c r="H79" s="0"/>
-      <c r="I79" s="0"/>
+      <c r="H79" s="0" t="n">
+        <v>36.634</v>
+      </c>
+      <c r="I79" s="0" t="n">
+        <v>8.702096</v>
+      </c>
       <c r="J79" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>856</v>
+        <v>503</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>Programme d'appui aux réformes macroéconomiques de la Tunisie</t>
+          <t>IRADA - Unité de gestion du programme</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
-          <t>PARME</t>
+          <t/>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E80" s="0"/>
+      <c r="E80" s="0" t="inlineStr">
+        <is>
+          <t>Kasserine</t>
+        </is>
+      </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0"/>
-      <c r="H80" s="0"/>
-      <c r="I80" s="0"/>
+      <c r="H80" s="0" t="n">
+        <v>35.218</v>
+      </c>
+      <c r="I80" s="0" t="n">
+        <v>8.753083</v>
+      </c>
       <c r="J80" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>855</v>
+        <v>503</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>Pour une société civile synergique autour des politiques budgétaires et fiscales</t>
+          <t>IRADA - Unité de gestion du programme</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E81" s="0"/>
+      <c r="E81" s="0" t="inlineStr">
+        <is>
+          <t>Gafsa</t>
+        </is>
+      </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0"/>
-      <c r="H81" s="0"/>
-      <c r="I81" s="0"/>
+      <c r="H81" s="0" t="n">
+        <v>34.402</v>
+      </c>
+      <c r="I81" s="0" t="n">
+        <v>8.771458</v>
+      </c>
       <c r="J81" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
         <v>503</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
           <t>IRADA - Unité de gestion du programme</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E82" s="0"/>
+      <c r="E82" s="0" t="inlineStr">
+        <is>
+          <t>Sidi Bouzid</t>
+        </is>
+      </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0"/>
       <c r="H82" s="0" t="n">
-        <v>36.850073</v>
+        <v>34.866</v>
       </c>
       <c r="I82" s="0" t="n">
-        <v>10.199453</v>
+        <v>9.550143</v>
       </c>
       <c r="J82" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
         <v>503</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
           <t>IRADA - Unité de gestion du programme</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
-          <t>Bizerte</t>
+          <t>Gabes</t>
         </is>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0"/>
       <c r="H83" s="0" t="n">
-        <v>37.079</v>
+        <v>33.781</v>
       </c>
       <c r="I83" s="0" t="n">
-        <v>9.617186</v>
+        <v>9.793114</v>
       </c>
       <c r="J83" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
         <v>503</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
           <t>IRADA - Unité de gestion du programme</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t>Jendouba</t>
+          <t>Mednine</t>
         </is>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0"/>
       <c r="H84" s="0" t="n">
-        <v>36.634</v>
+        <v>33.146</v>
       </c>
       <c r="I84" s="0" t="n">
-        <v>8.702096</v>
+        <v>10.882384</v>
       </c>
       <c r="J84" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
         <v>503</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
           <t>IRADA - Unité de gestion du programme</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t>Kasserine</t>
+          <t>Sfax</t>
         </is>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0"/>
       <c r="H85" s="0" t="n">
-        <v>35.218</v>
+        <v>34.768</v>
       </c>
       <c r="I85" s="0" t="n">
-        <v>8.753083</v>
+        <v>10.381668</v>
       </c>
       <c r="J85" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="n">
-        <v>503</v>
+        <v>826</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>IRADA - Unité de gestion du programme</t>
+          <t>Contribution financière à la participation de la Tunisie au programme Europe Créative</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E86" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E86" s="0"/>
       <c r="F86" s="0"/>
       <c r="G86" s="0"/>
-      <c r="H86" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H86" s="0"/>
+      <c r="I86" s="0"/>
       <c r="J86" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="n">
-        <v>503</v>
+        <v>827</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>IRADA - Unité de gestion du programme</t>
+          <t>Mise en ouvre du Fonds Municipal de Compétence Générale (FMCG) et renforcement du rôle de la FNCT dans l'appui aux communes pour l'amélioration des services de base</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E87" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E87" s="0"/>
       <c r="F87" s="0"/>
       <c r="G87" s="0"/>
-      <c r="H87" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H87" s="0"/>
+      <c r="I87" s="0"/>
       <c r="J87" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="n">
-        <v>503</v>
+        <v>851</v>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>IRADA - Unité de gestion du programme</t>
+          <t>Dialogue, Expérimentations, Formations pour l'Inclusion Sociale</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>DEFIS</t>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E88" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E88" s="0"/>
       <c r="F88" s="0"/>
       <c r="G88" s="0"/>
-      <c r="H88" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H88" s="0"/>
+      <c r="I88" s="0"/>
       <c r="J88" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="n">
-        <v>503</v>
+        <v>860</v>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>IRADA - Unité de gestion du programme</t>
+          <t>Projet d'Appui à la Gouvernance Environnementale et Climatique pour une Transition Ecologique en Tunisie</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PAGECTE</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E89" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E89" s="0"/>
       <c r="F89" s="0"/>
       <c r="G89" s="0"/>
-      <c r="H89" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H89" s="0"/>
+      <c r="I89" s="0"/>
       <c r="J89" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="n">
-        <v>503</v>
+        <v>517</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>IRADA - Unité de gestion du programme</t>
+          <t>Financement d’initiatives régionales pour le développement économique</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>IRADA</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
-          <t>Sfax</t>
+          <t>Gabes</t>
         </is>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0"/>
       <c r="H90" s="0" t="n">
-        <v>34.768</v>
+        <v>33.781</v>
       </c>
       <c r="I90" s="0" t="n">
-        <v>10.381668</v>
+        <v>9.793114</v>
       </c>
       <c r="J90" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="n">
-        <v>760</v>
+        <v>517</v>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique ''Appui au Programme Tounes Wijhetouna: Programme d'appui à la diversification du tourisme, au développement de l'artisanat et à la valorisation du patrimoine''</t>
+          <t>Financement d’initiatives régionales pour le développement économique</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
-          <t>TW</t>
+          <t>IRADA</t>
         </is>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E91" s="0"/>
+      <c r="E91" s="0" t="inlineStr">
+        <is>
+          <t>Mednine</t>
+        </is>
+      </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0"/>
-      <c r="H91" s="0"/>
-      <c r="I91" s="0"/>
+      <c r="H91" s="0" t="n">
+        <v>33.146</v>
+      </c>
+      <c r="I91" s="0" t="n">
+        <v>10.882384</v>
+      </c>
       <c r="J91" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="n">
-        <v>847</v>
+        <v>517</v>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>Appui aux initiatives destinées à analyser les données et choix économiques, à nourrir le débat public et à formuler des propositions sur les politiques économiques</t>
+          <t>Financement d’initiatives régionales pour le développement économique</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
-          <t>Savoirs éco</t>
+          <t>IRADA</t>
         </is>
       </c>
       <c r="D92" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E92" s="0"/>
       <c r="F92" s="0"/>
       <c r="G92" s="0"/>
-      <c r="H92" s="0"/>
-      <c r="I92" s="0"/>
+      <c r="H92" s="0" t="n">
+        <v>36.849975</v>
+      </c>
+      <c r="I92" s="0" t="n">
+        <v>10.199603</v>
+      </c>
       <c r="J92" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="n">
-        <v>827</v>
+        <v>517</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>Mise en ouvre du Fonds Municipal de Compétence Générale (FMCG) et renforcement du rôle de la FNCT dans l'appui aux communes pour l'amélioration des services de base</t>
+          <t>Financement d’initiatives régionales pour le développement économique</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>IRADA</t>
         </is>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E93" s="0"/>
+      <c r="E93" s="0" t="inlineStr">
+        <is>
+          <t>Jendouba</t>
+        </is>
+      </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0"/>
-      <c r="H93" s="0"/>
-      <c r="I93" s="0"/>
+      <c r="H93" s="0" t="n">
+        <v>36.634</v>
+      </c>
+      <c r="I93" s="0" t="n">
+        <v>8.702096</v>
+      </c>
       <c r="J93" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="n">
-        <v>834</v>
+        <v>517</v>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>Renforcement du dispositif national d'encadrement vétérinaire de la santé animale</t>
+          <t>Financement d’initiatives régionales pour le développement économique</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>IRADA</t>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E94" s="0"/>
+      <c r="E94" s="0" t="inlineStr">
+        <is>
+          <t>Bizerte</t>
+        </is>
+      </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0"/>
-      <c r="H94" s="0"/>
-      <c r="I94" s="0"/>
+      <c r="H94" s="0" t="n">
+        <v>37.079</v>
+      </c>
+      <c r="I94" s="0" t="n">
+        <v>9.617186</v>
+      </c>
       <c r="J94" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="n">
-        <v>826</v>
+        <v>517</v>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
-          <t>Contribution financière à la participation de la Tunisie au programme Europe Créative</t>
+          <t>Financement d’initiatives régionales pour le développement économique</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>IRADA</t>
         </is>
       </c>
       <c r="D95" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E95" s="0"/>
+      <c r="E95" s="0" t="inlineStr">
+        <is>
+          <t>Sidi Bouzid</t>
+        </is>
+      </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0"/>
-      <c r="H95" s="0"/>
-      <c r="I95" s="0"/>
+      <c r="H95" s="0" t="n">
+        <v>34.866</v>
+      </c>
+      <c r="I95" s="0" t="n">
+        <v>9.550143</v>
+      </c>
       <c r="J95" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="n">
-        <v>851</v>
+        <v>517</v>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
-          <t>Dialogue, Expérimentations, Formations pour l'Inclusion Sociale</t>
+          <t>Financement d’initiatives régionales pour le développement économique</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
-          <t>DEFIS</t>
+          <t>IRADA</t>
         </is>
       </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E96" s="0"/>
+      <c r="E96" s="0" t="inlineStr">
+        <is>
+          <t>Sfax</t>
+        </is>
+      </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0"/>
-      <c r="H96" s="0"/>
-      <c r="I96" s="0"/>
+      <c r="H96" s="0" t="n">
+        <v>34.768</v>
+      </c>
+      <c r="I96" s="0" t="n">
+        <v>10.381668</v>
+      </c>
       <c r="J96" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="n">
-        <v>860</v>
+        <v>517</v>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
-          <t>Projet d'Appui à la Gouvernance Environnementale et Climatique pour une Transition Ecologique en Tunisie</t>
+          <t>Financement d’initiatives régionales pour le développement économique</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
-          <t>PAGECTE</t>
+          <t>IRADA</t>
         </is>
       </c>
       <c r="D97" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E97" s="0"/>
+      <c r="E97" s="0" t="inlineStr">
+        <is>
+          <t>Kasserine</t>
+        </is>
+      </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0"/>
-      <c r="H97" s="0"/>
-      <c r="I97" s="0"/>
+      <c r="H97" s="0" t="n">
+        <v>35.218</v>
+      </c>
+      <c r="I97" s="0" t="n">
+        <v>8.753083</v>
+      </c>
       <c r="J97" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="n">
-        <v>861</v>
+        <v>517</v>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
-          <t>''On en parle! Tunisie 360°'' Soutenir la production et la diffusion de contenus favorisant l'Interactivité et l'engagement du public sur les questions socio-économiques</t>
+          <t>Financement d’initiatives régionales pour le développement économique</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>IRADA</t>
         </is>
       </c>
       <c r="D98" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E98" s="0"/>
+      <c r="E98" s="0" t="inlineStr">
+        <is>
+          <t>Gafsa</t>
+        </is>
+      </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0"/>
-      <c r="H98" s="0"/>
-      <c r="I98" s="0"/>
+      <c r="H98" s="0" t="n">
+        <v>34.402</v>
+      </c>
+      <c r="I98" s="0" t="n">
+        <v>8.771458</v>
+      </c>
       <c r="J98" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="n">
-        <v>849</v>
+        <v>505</v>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
-          <t>Programme d’appui aux mesures d’atténuation du COVID-19 et de relance économique</t>
+          <t>Appui à la gestion durable des ressources halieutiques et aquacoles</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D99" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E99" s="0"/>
       <c r="F99" s="0"/>
       <c r="G99" s="0"/>
       <c r="H99" s="0"/>
       <c r="I99" s="0"/>
       <c r="J99" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="n">
-        <v>848</v>
+        <v>861</v>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
-          <t>Programme de soutien au développement économique durable local pour l'emploi des jeunes</t>
+          <t>''On en parle! Tunisie 360°'' Soutenir la production et la diffusion de contenus favorisant l'Interactivité et l'engagement du public sur les questions socio-économiques</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
-          <t>IRADAYouth</t>
+          <t/>
         </is>
       </c>
       <c r="D100" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E100" s="0" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="E100" s="0"/>
+      <c r="F100" s="0"/>
       <c r="G100" s="0"/>
-      <c r="H100" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H100" s="0"/>
+      <c r="I100" s="0"/>
       <c r="J100" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="n">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
-          <t>Programme de soutien au développement économique durable local pour l'emploi des jeunes</t>
+          <t>Programme d’appui aux mesures d’atténuation du COVID-19 et de relance économique</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
-          <t>IRADAYouth</t>
+          <t/>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E101" s="0" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="E101" s="0"/>
+      <c r="F101" s="0"/>
       <c r="G101" s="0"/>
-      <c r="H101" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H101" s="0"/>
+      <c r="I101" s="0"/>
       <c r="J101" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="n">
         <v>848</v>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
           <t>Programme de soutien au développement économique durable local pour l'emploi des jeunes</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
           <t>IRADAYouth</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
-          <t>Kairouan</t>
+          <t>Mahdia</t>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
-          <t>Kairouan</t>
+          <t>Mahdia</t>
         </is>
       </c>
       <c r="G102" s="0"/>
       <c r="H102" s="0" t="n">
-        <v>35.694938</v>
+        <v>35.508686</v>
       </c>
       <c r="I102" s="0" t="n">
-        <v>10.121306</v>
+        <v>10.994159</v>
       </c>
       <c r="J102" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="n">
         <v>848</v>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
           <t>Programme de soutien au développement économique durable local pour l'emploi des jeunes</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
           <t>IRADAYouth</t>
         </is>
       </c>
       <c r="D103" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
-          <t>Le Kef</t>
+          <t>Kebili</t>
         </is>
       </c>
       <c r="F103" s="0" t="inlineStr">
         <is>
-          <t>Le Kef</t>
+          <t>Kebeli</t>
         </is>
       </c>
       <c r="G103" s="0"/>
       <c r="H103" s="0" t="n">
-        <v>36.148784</v>
+        <v>33.821893</v>
       </c>
       <c r="I103" s="0" t="n">
-        <v>8.630614</v>
+        <v>9.142861</v>
       </c>
       <c r="J103" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="n">
         <v>848</v>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
           <t>Programme de soutien au développement économique durable local pour l'emploi des jeunes</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
           <t>IRADAYouth</t>
         </is>
       </c>
       <c r="D104" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
-          <t>Tozeur</t>
+          <t>Kairouan</t>
         </is>
       </c>
       <c r="F104" s="0" t="inlineStr">
         <is>
-          <t>Tozeur</t>
+          <t>Kairouan</t>
         </is>
       </c>
       <c r="G104" s="0"/>
       <c r="H104" s="0" t="n">
-        <v>33.892123</v>
+        <v>35.694938</v>
       </c>
       <c r="I104" s="0" t="n">
-        <v>8.115095</v>
+        <v>10.121306</v>
       </c>
       <c r="J104" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="n">
         <v>848</v>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
           <t>Programme de soutien au développement économique durable local pour l'emploi des jeunes</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
           <t>IRADAYouth</t>
         </is>
       </c>
       <c r="D105" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
-          <t>Zaghouan</t>
+          <t>Le Kef</t>
         </is>
       </c>
       <c r="F105" s="0" t="inlineStr">
         <is>
-          <t>Zaghouan</t>
+          <t>Le Kef</t>
         </is>
       </c>
       <c r="G105" s="0"/>
       <c r="H105" s="0" t="n">
-        <v>36.415077</v>
+        <v>36.148784</v>
       </c>
       <c r="I105" s="0" t="n">
-        <v>10.180743</v>
+        <v>8.630614</v>
       </c>
       <c r="J105" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="n">
-        <v>747</v>
+        <v>848</v>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
-          <t>Participation &amp; Inclusion des Jeunes Tunisien(ne)s à travers la Création, l’Accès à la Culture et au Sport au Niveau Local</t>
+          <t>Programme de soutien au développement économique durable local pour l'emploi des jeunes</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
-          <t>EU4Youth</t>
+          <t>IRADAYouth</t>
         </is>
       </c>
       <c r="D106" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E106" s="0"/>
-      <c r="F106" s="0"/>
+      <c r="E106" s="0" t="inlineStr">
+        <is>
+          <t>Tozeur</t>
+        </is>
+      </c>
+      <c r="F106" s="0" t="inlineStr">
+        <is>
+          <t>Tozeur</t>
+        </is>
+      </c>
       <c r="G106" s="0"/>
-      <c r="H106" s="0"/>
-      <c r="I106" s="0"/>
+      <c r="H106" s="0" t="n">
+        <v>33.892123</v>
+      </c>
+      <c r="I106" s="0" t="n">
+        <v>8.115095</v>
+      </c>
       <c r="J106" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="n">
-        <v>871</v>
+        <v>848</v>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
-          <t>Projet d'Amélioration et de Renforcement des compétences linguistiques des élèves en Tunisie</t>
+          <t>Programme de soutien au développement économique durable local pour l'emploi des jeunes</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
-          <t>PARLE</t>
+          <t>IRADAYouth</t>
         </is>
       </c>
       <c r="D107" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E107" s="0"/>
-      <c r="F107" s="0"/>
+      <c r="E107" s="0" t="inlineStr">
+        <is>
+          <t>Zaghouan</t>
+        </is>
+      </c>
+      <c r="F107" s="0" t="inlineStr">
+        <is>
+          <t>Zaghouan</t>
+        </is>
+      </c>
       <c r="G107" s="0"/>
-      <c r="H107" s="0"/>
-      <c r="I107" s="0"/>
+      <c r="H107" s="0" t="n">
+        <v>36.415077</v>
+      </c>
+      <c r="I107" s="0" t="n">
+        <v>10.180743</v>
+      </c>
       <c r="J107" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="n">
-        <v>854</v>
+        <v>747</v>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
-          <t>Bâtir un modèle économique durable pour l'élargissement du réseau Initiative Tunisie à tous les entrepreneurs</t>
+          <t>Participation &amp; Inclusion des Jeunes Tunisien(ne)s à travers la Création, l’Accès à la Culture et au Sport au Niveau Local</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>EU4Youth</t>
         </is>
       </c>
       <c r="D108" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E108" s="0"/>
       <c r="F108" s="0"/>
       <c r="G108" s="0"/>
       <c r="H108" s="0"/>
       <c r="I108" s="0"/>
       <c r="J108" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="n">
-        <v>867</v>
+        <v>529</v>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
-          <t>Amélioration de l'adéquation entre la formation, l'enseignement supérieur et la recherche aux besoins socio-économique en Tunisie</t>
+          <t>Appui aux services de contrôle officiels des produits animaux et végétaux en Tunisie</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
-          <t>PASE</t>
+          <t/>
         </is>
       </c>
       <c r="D109" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E109" s="0"/>
       <c r="F109" s="0"/>
       <c r="G109" s="0"/>
       <c r="H109" s="0"/>
       <c r="I109" s="0"/>
       <c r="J109" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="n">
-        <v>746</v>
+        <v>871</v>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
-          <t>Mobilité Active et Intelligente à Sfax à travers des actions et initiatives novatrices en matière d’économie d’énergie et de résilience aux changements climatiques.</t>
+          <t>Projet d'Amélioration et de Renforcement des compétences linguistiques des élèves en Tunisie</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
-          <t>MAIS</t>
+          <t>PARLE</t>
         </is>
       </c>
       <c r="D110" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E110" s="0" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="E110" s="0"/>
+      <c r="F110" s="0"/>
       <c r="G110" s="0"/>
-      <c r="H110" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H110" s="0"/>
+      <c r="I110" s="0"/>
       <c r="J110" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="n">
-        <v>746</v>
+        <v>854</v>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
-          <t>Mobilité Active et Intelligente à Sfax à travers des actions et initiatives novatrices en matière d’économie d’énergie et de résilience aux changements climatiques.</t>
+          <t>Bâtir un modèle économique durable pour l'élargissement du réseau Initiative Tunisie à tous les entrepreneurs</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
-          <t>MAIS</t>
+          <t/>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E111" s="0" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="E111" s="0"/>
+      <c r="F111" s="0"/>
       <c r="G111" s="0"/>
-      <c r="H111" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H111" s="0"/>
+      <c r="I111" s="0"/>
       <c r="J111" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="n">
-        <v>746</v>
+        <v>867</v>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
-          <t>Mobilité Active et Intelligente à Sfax à travers des actions et initiatives novatrices en matière d’économie d’énergie et de résilience aux changements climatiques.</t>
+          <t>Amélioration de l'adéquation entre la formation, l'enseignement supérieur et la recherche aux besoins socio-économique en Tunisie</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
-          <t>MAIS</t>
+          <t>PASE</t>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E112" s="0"/>
       <c r="F112" s="0"/>
       <c r="G112" s="0"/>
-      <c r="H112" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H112" s="0"/>
+      <c r="I112" s="0"/>
       <c r="J112" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="n">
-        <v>736</v>
+        <v>746</v>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
-          <t>Politique jeunesse et participation des jeunes dans les politiques publiques en Tunisie</t>
+          <t>Mobilité Active et Intelligente à Sfax à travers des actions et initiatives novatrices en matière d’économie d’énergie et de résilience aux changements climatiques.</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
-          <t>Fe3il.a </t>
+          <t>MAIS</t>
         </is>
       </c>
       <c r="D113" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E113" s="0"/>
-      <c r="F113" s="0"/>
+      <c r="E113" s="0" t="inlineStr">
+        <is>
+          <t>Sfax</t>
+        </is>
+      </c>
+      <c r="F113" s="0" t="inlineStr">
+        <is>
+          <t>Chihia</t>
+        </is>
+      </c>
       <c r="G113" s="0"/>
-      <c r="H113" s="0"/>
-      <c r="I113" s="0"/>
+      <c r="H113" s="0" t="n">
+        <v>34.795708</v>
+      </c>
+      <c r="I113" s="0" t="n">
+        <v>10.740282</v>
+      </c>
       <c r="J113" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="n">
-        <v>716</v>
+        <v>746</v>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
-          <t>Valoriser les potentialités touristiques, les savoir-faire et les terroirs avec le réseau Initiative Tunisie</t>
+          <t>Mobilité Active et Intelligente à Sfax à travers des actions et initiatives novatrices en matière d’économie d’énergie et de résilience aux changements climatiques.</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
-          <t>Initiative TN</t>
+          <t>MAIS</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E114" s="0"/>
-      <c r="F114" s="0"/>
+      <c r="E114" s="0" t="inlineStr">
+        <is>
+          <t>Sfax</t>
+        </is>
+      </c>
+      <c r="F114" s="0" t="inlineStr">
+        <is>
+          <t>Sfax</t>
+        </is>
+      </c>
       <c r="G114" s="0"/>
-      <c r="H114" s="0"/>
-      <c r="I114" s="0"/>
+      <c r="H114" s="0" t="n">
+        <v>34.754879</v>
+      </c>
+      <c r="I114" s="0" t="n">
+        <v>10.768968</v>
+      </c>
       <c r="J114" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="n">
-        <v>478</v>
+        <v>746</v>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
-          <t>JEUN'ESS: Promotion de l'économie sociale et solidaire et création d'emplois décents pour la jeunesse tunisienne</t>
+          <t>Mobilité Active et Intelligente à Sfax à travers des actions et initiatives novatrices en matière d’économie d’énergie et de résilience aux changements climatiques.</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
-          <t>JEUN'ESS</t>
+          <t>MAIS</t>
         </is>
       </c>
       <c r="D115" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E115" s="0" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="E115" s="0"/>
+      <c r="F115" s="0"/>
       <c r="G115" s="0"/>
       <c r="H115" s="0" t="n">
-        <v>33.149476</v>
+        <v>34.7606533185088</v>
       </c>
       <c r="I115" s="0" t="n">
-        <v>10.45022</v>
+        <v>10.7638549804688</v>
       </c>
       <c r="J115" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="n">
-        <v>478</v>
+        <v>716</v>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
-          <t>JEUN'ESS: Promotion de l'économie sociale et solidaire et création d'emplois décents pour la jeunesse tunisienne</t>
+          <t>Valoriser les potentialités touristiques, les savoir-faire et les terroirs avec le réseau Initiative Tunisie</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
-          <t>JEUN'ESS</t>
+          <t>Initiative TN</t>
         </is>
       </c>
       <c r="D116" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E116" s="0" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="E116" s="0"/>
+      <c r="F116" s="0"/>
       <c r="G116" s="0"/>
-      <c r="H116" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H116" s="0"/>
+      <c r="I116" s="0"/>
       <c r="J116" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="n">
         <v>478</v>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
           <t>JEUN'ESS: Promotion de l'économie sociale et solidaire et création d'emplois décents pour la jeunesse tunisienne</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
           <t>JEUN'ESS</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
           <t>Tataouine</t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
-          <t>Ghomrassen</t>
+          <t>Bir Lahmar</t>
         </is>
       </c>
       <c r="G117" s="0"/>
       <c r="H117" s="0" t="n">
-        <v>33.044282</v>
+        <v>33.149476</v>
       </c>
       <c r="I117" s="0" t="n">
-        <v>10.241917</v>
+        <v>10.45022</v>
       </c>
       <c r="J117" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="n">
         <v>478</v>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
           <t>JEUN'ESS: Promotion de l'économie sociale et solidaire et création d'emplois décents pour la jeunesse tunisienne</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
           <t>JEUN'ESS</t>
         </is>
       </c>
       <c r="D118" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
           <t>Tataouine</t>
         </is>
       </c>
       <c r="F118" s="0" t="inlineStr">
         <is>
-          <t>Remada</t>
+          <t>Dhehbia</t>
         </is>
       </c>
       <c r="G118" s="0"/>
       <c r="H118" s="0" t="n">
-        <v>31.746985</v>
+        <v>31.964322</v>
       </c>
       <c r="I118" s="0" t="n">
-        <v>9.702555</v>
+        <v>10.513485</v>
       </c>
       <c r="J118" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="n">
         <v>478</v>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
           <t>JEUN'ESS: Promotion de l'économie sociale et solidaire et création d'emplois décents pour la jeunesse tunisienne</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
           <t>JEUN'ESS</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
           <t>Tataouine</t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
         <is>
-          <t>Smar</t>
+          <t>Ghomrassen</t>
         </is>
       </c>
       <c r="G119" s="0"/>
       <c r="H119" s="0" t="n">
-        <v>32.772726</v>
+        <v>33.044282</v>
       </c>
       <c r="I119" s="0" t="n">
-        <v>10.969016</v>
+        <v>10.241917</v>
       </c>
       <c r="J119" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="n">
         <v>478</v>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
           <t>JEUN'ESS: Promotion de l'économie sociale et solidaire et création d'emplois décents pour la jeunesse tunisienne</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
           <t>JEUN'ESS</t>
         </is>
       </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
           <t>Tataouine</t>
         </is>
       </c>
       <c r="F120" s="0" t="inlineStr">
         <is>
-          <t>Tataouine</t>
+          <t>Remada</t>
         </is>
       </c>
       <c r="G120" s="0"/>
       <c r="H120" s="0" t="n">
-        <v>32.785777</v>
+        <v>31.746985</v>
       </c>
       <c r="I120" s="0" t="n">
-        <v>10.183415</v>
+        <v>9.702555</v>
       </c>
       <c r="J120" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="n">
         <v>478</v>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
           <t>JEUN'ESS: Promotion de l'économie sociale et solidaire et création d'emplois décents pour la jeunesse tunisienne</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
           <t>JEUN'ESS</t>
         </is>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E121" s="0"/>
-      <c r="F121" s="0"/>
+      <c r="E121" s="0" t="inlineStr">
+        <is>
+          <t>Tataouine</t>
+        </is>
+      </c>
+      <c r="F121" s="0" t="inlineStr">
+        <is>
+          <t>Smar</t>
+        </is>
+      </c>
       <c r="G121" s="0"/>
       <c r="H121" s="0" t="n">
-        <v>36.813262</v>
+        <v>32.772726</v>
       </c>
       <c r="I121" s="0" t="n">
-        <v>10.172941</v>
+        <v>10.969016</v>
       </c>
       <c r="J121" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="n">
         <v>478</v>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
           <t>JEUN'ESS: Promotion de l'économie sociale et solidaire et création d'emplois décents pour la jeunesse tunisienne</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
           <t>JEUN'ESS</t>
         </is>
       </c>
       <c r="D122" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
-          <t>Gabes</t>
-[...2 lines deleted...]
-      <c r="F122" s="0"/>
+          <t>Tataouine</t>
+        </is>
+      </c>
+      <c r="F122" s="0" t="inlineStr">
+        <is>
+          <t>Tataouine</t>
+        </is>
+      </c>
       <c r="G122" s="0"/>
       <c r="H122" s="0" t="n">
-        <v>33.781</v>
+        <v>32.785777</v>
       </c>
       <c r="I122" s="0" t="n">
-        <v>9.793114</v>
+        <v>10.183415</v>
       </c>
       <c r="J122" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="n">
         <v>478</v>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
           <t>JEUN'ESS: Promotion de l'économie sociale et solidaire et création d'emplois décents pour la jeunesse tunisienne</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
           <t>JEUN'ESS</t>
         </is>
       </c>
       <c r="D123" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E123" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E123" s="0"/>
       <c r="F123" s="0"/>
       <c r="G123" s="0"/>
       <c r="H123" s="0" t="n">
-        <v>35.616</v>
+        <v>36.813262</v>
       </c>
       <c r="I123" s="0" t="n">
-        <v>9.863148</v>
+        <v>10.172941</v>
       </c>
       <c r="J123" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="n">
         <v>478</v>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
           <t>JEUN'ESS: Promotion de l'économie sociale et solidaire et création d'emplois décents pour la jeunesse tunisienne</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
           <t>JEUN'ESS</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
-          <t>Ariana</t>
+          <t>Gabes</t>
         </is>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0"/>
       <c r="H124" s="0" t="n">
-        <v>36.953</v>
+        <v>33.781</v>
       </c>
       <c r="I124" s="0" t="n">
-        <v>10.123864</v>
+        <v>9.793114</v>
       </c>
       <c r="J124" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="n">
         <v>478</v>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
           <t>JEUN'ESS: Promotion de l'économie sociale et solidaire et création d'emplois décents pour la jeunesse tunisienne</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
           <t>JEUN'ESS</t>
         </is>
       </c>
       <c r="D125" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
-          <t>Kebili</t>
+          <t>Kairouan</t>
         </is>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0"/>
       <c r="H125" s="0" t="n">
-        <v>33.277</v>
+        <v>35.616</v>
       </c>
       <c r="I125" s="0" t="n">
-        <v>8.886006</v>
+        <v>9.863148</v>
       </c>
       <c r="J125" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="n">
         <v>478</v>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
           <t>JEUN'ESS: Promotion de l'économie sociale et solidaire et création d'emplois décents pour la jeunesse tunisienne</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
           <t>JEUN'ESS</t>
         </is>
       </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>Nabeul</t>
+          <t>Ariana</t>
         </is>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0"/>
       <c r="H126" s="0" t="n">
-        <v>36.691</v>
+        <v>36.953</v>
       </c>
       <c r="I126" s="0" t="n">
-        <v>10.717989</v>
+        <v>10.123864</v>
       </c>
       <c r="J126" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="n">
         <v>478</v>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
           <t>JEUN'ESS: Promotion de l'économie sociale et solidaire et création d'emplois décents pour la jeunesse tunisienne</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
           <t>JEUN'ESS</t>
         </is>
       </c>
       <c r="D127" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
-          <t>Tunis</t>
+          <t>Kebili</t>
         </is>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0"/>
       <c r="H127" s="0" t="n">
-        <v>36.801</v>
+        <v>33.277</v>
       </c>
       <c r="I127" s="0" t="n">
-        <v>10.178544</v>
+        <v>8.886006</v>
       </c>
       <c r="J127" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="n">
-        <v>828</v>
+        <v>478</v>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>Science With And For Youth</t>
+          <t>JEUN'ESS: Promotion de l'économie sociale et solidaire et création d'emplois décents pour la jeunesse tunisienne</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
-          <t>SWAFY</t>
+          <t>JEUN'ESS</t>
         </is>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E128" s="0"/>
+      <c r="E128" s="0" t="inlineStr">
+        <is>
+          <t>Nabeul</t>
+        </is>
+      </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0"/>
-      <c r="H128" s="0"/>
-      <c r="I128" s="0"/>
+      <c r="H128" s="0" t="n">
+        <v>36.691</v>
+      </c>
+      <c r="I128" s="0" t="n">
+        <v>10.717989</v>
+      </c>
       <c r="J128" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="n">
-        <v>756</v>
+        <v>478</v>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
-          <t>Pour une réponse intégrée aux violences fondées sur le genre</t>
+          <t>JEUN'ESS: Promotion de l'économie sociale et solidaire et création d'emplois décents pour la jeunesse tunisienne</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>JEUN'ESS</t>
         </is>
       </c>
       <c r="D129" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E129" s="0"/>
+      <c r="E129" s="0" t="inlineStr">
+        <is>
+          <t>Tunis</t>
+        </is>
+      </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0"/>
-      <c r="H129" s="0"/>
-      <c r="I129" s="0"/>
+      <c r="H129" s="0" t="n">
+        <v>36.801</v>
+      </c>
+      <c r="I129" s="0" t="n">
+        <v>10.178544</v>
+      </c>
       <c r="J129" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="n">
         <v>729</v>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
           <t>Appui au Programme Tounes Wijhetouna: Programme d'appui à la diversification du tourisme, au développement de l'artisanat et à la valorisation du patrimoine</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
           <t>TW</t>
         </is>
       </c>
       <c r="D130" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E130" s="0"/>
       <c r="F130" s="0"/>
       <c r="G130" s="0"/>
       <c r="H130" s="0"/>
       <c r="I130" s="0"/>
       <c r="J130" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="n">
-        <v>858</v>
+        <v>736</v>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de la résilience alimentaire de la Tunisie</t>
+          <t>Politique jeunesse et participation des jeunes dans les politiques publiques en Tunisie</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Fe3il.a </t>
         </is>
       </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E131" s="0"/>
       <c r="F131" s="0"/>
       <c r="G131" s="0"/>
       <c r="H131" s="0"/>
       <c r="I131" s="0"/>
       <c r="J131" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="n">
         <v>863</v>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
           <t>Appui aux initiatives médiatiques permettant d'alimenter le débat dans le domaine socio-économique</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D132" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E132" s="0"/>
       <c r="F132" s="0"/>
       <c r="G132" s="0"/>
       <c r="H132" s="0"/>
       <c r="I132" s="0"/>
       <c r="J132" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="n">
-        <v>906</v>
+        <v>858</v>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
-          <t>Green Local Currency Intermediated Lending in Tunisia via TCX Fund</t>
+          <t>Renforcement de la résilience alimentaire de la Tunisie</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E133" s="0"/>
       <c r="F133" s="0"/>
       <c r="G133" s="0"/>
       <c r="H133" s="0"/>
       <c r="I133" s="0"/>
       <c r="J133" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="n">
-        <v>505</v>
+        <v>906</v>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>Appui à la gestion durable des ressources halieutiques et aquacoles</t>
+          <t>Green Local Currency Intermediated Lending in Tunisia via TCX Fund</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E134" s="0"/>
       <c r="F134" s="0"/>
       <c r="G134" s="0"/>
       <c r="H134" s="0"/>
       <c r="I134" s="0"/>
       <c r="J134" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="n">
@@ -20757,90 +21117,90 @@
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
           <t>ADAPT</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E138" s="0"/>
       <c r="F138" s="0"/>
       <c r="G138" s="0"/>
       <c r="H138" s="0"/>
       <c r="I138" s="0"/>
       <c r="J138" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="n">
-        <v>853</v>
+        <v>593</v>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
-          <t>Société civile pour un Tourisme Alternatif Novateur et Inclusif en Tunisie</t>
+          <t>Programme de Relance de l'Investissement et de Modernisation des Exploitations Agricoles</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
-          <t>TANIT</t>
+          <t>PRIMEA</t>
         </is>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E139" s="0"/>
       <c r="F139" s="0"/>
       <c r="G139" s="0"/>
       <c r="H139" s="0"/>
       <c r="I139" s="0"/>
       <c r="J139" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="n">
-        <v>593</v>
+        <v>853</v>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
-          <t>Programme de Relance de l'Investissement et de Modernisation des Exploitations Agricoles</t>
+          <t>Société civile pour un Tourisme Alternatif Novateur et Inclusif en Tunisie</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
-          <t>PRIMEA</t>
+          <t>TANIT</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E140" s="0"/>
       <c r="F140" s="0"/>
       <c r="G140" s="0"/>
       <c r="H140" s="0"/>
       <c r="I140" s="0"/>
       <c r="J140" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="n">
         <v>727</v>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
           <t>Programme d'appui aux Médias en Tunisie II</t>
@@ -20886,51 +21246,51 @@
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E142" s="0"/>
       <c r="F142" s="0"/>
       <c r="G142" s="0"/>
       <c r="H142" s="0"/>
       <c r="I142" s="0"/>
       <c r="J142" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="n">
         <v>891</v>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
           <t>Modernisation des Établissements Scolaires II</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PMES II</t>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E143" s="0"/>
       <c r="F143" s="0"/>
       <c r="G143" s="0"/>
       <c r="H143" s="0"/>
       <c r="I143" s="0"/>
       <c r="J143" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="n">
         <v>512</v>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
           <t>Appui à la Gouvernance Locale Ettamkeen Elmahalli</t>
@@ -21995,51 +22355,51 @@
         <v>35.616</v>
       </c>
       <c r="I171" s="0" t="n">
         <v>9.863148</v>
       </c>
       <c r="J171" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:I85"/>
+  <dimension ref="A1:I87"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="10" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="40" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="20" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="20" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="20" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="15" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="20" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="20" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="28.049999999999997" min="9" max="9" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>ID Projet</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Titre Projet</t>
@@ -22094,178 +22454,178 @@
         <is>
           <t>SUNREF</t>
         </is>
       </c>
       <c r="D2" s="0" t="n">
         <v>73570000</v>
       </c>
       <c r="E2" s="0" t="n">
         <v>13570000.0</v>
       </c>
       <c r="F2" s="0" t="n">
         <v>60000000.0</v>
       </c>
       <c r="G2" s="0" t="n">
         <v>18.45</v>
       </c>
       <c r="H2" s="0" t="n">
         <v>10540000</v>
       </c>
       <c r="I2" s="0" t="n">
         <v>63030000</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
-        <v>483</v>
+        <v>748</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>Programme contribuant à la dépollution de la Méditerranée (DEPOLMED)</t>
+          <t>Appui à la Modernisation de l’Industrie Tunisienne</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
-          <t>DEPOLMED</t>
+          <t>AMIT</t>
         </is>
       </c>
       <c r="D3" s="0" t="n">
-        <v>140350000</v>
+        <v>12212290</v>
       </c>
       <c r="E3" s="0" t="n">
-        <v>10750000.0</v>
+        <v>10553971.0</v>
       </c>
       <c r="F3" s="0" t="n">
-        <v>129600000.0</v>
+        <v>1658319.0</v>
       </c>
       <c r="G3" s="0" t="n">
-        <v>7.66</v>
+        <v>86.42</v>
       </c>
       <c r="H3" s="0" t="n">
-        <v>9364000</v>
+        <v>3847118</v>
       </c>
       <c r="I3" s="0" t="n">
-        <v>130986000</v>
+        <v>8365172</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
-        <v>689</v>
+        <v>483</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>Programme d'Amélioration des performances dans le réseau de la Société Nationale d'Exploitation et de Distribution des Eaux</t>
+          <t>Programme contribuant à la dépollution de la Méditerranée (DEPOLMED)</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
-          <t>PAP SONEDE</t>
+          <t>DEPOLMED</t>
         </is>
       </c>
       <c r="D4" s="0" t="n">
-        <v>82850000</v>
+        <v>140350000</v>
       </c>
       <c r="E4" s="0" t="n">
-        <v>12400000.0</v>
+        <v>10750000.0</v>
       </c>
       <c r="F4" s="0" t="n">
-        <v>70450000.0</v>
+        <v>129600000.0</v>
       </c>
       <c r="G4" s="0" t="n">
-        <v>14.97</v>
+        <v>7.66</v>
       </c>
       <c r="H4" s="0" t="n">
-        <v>4013318</v>
+        <v>9364000</v>
       </c>
       <c r="I4" s="0" t="n">
-        <v>78836682</v>
+        <v>130986000</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
-        <v>692</v>
+        <v>689</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>Programme d'amélioration du système de stockage, de transfert et de protection contre les inondations en Tunisie (Programme STPCI)</t>
+          <t>Programme d'Amélioration des performances dans le réseau de la Société Nationale d'Exploitation et de Distribution des Eaux</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t>STPCI</t>
+          <t>PAP SONEDE</t>
         </is>
       </c>
       <c r="D5" s="0" t="n">
-        <v>327410000</v>
+        <v>82850000</v>
       </c>
       <c r="E5" s="0" t="n">
-        <v>40860000.0</v>
+        <v>12400000.0</v>
       </c>
       <c r="F5" s="0" t="n">
-        <v>286550000.0</v>
+        <v>70450000.0</v>
       </c>
       <c r="G5" s="0" t="n">
-        <v>12.48</v>
+        <v>14.97</v>
       </c>
       <c r="H5" s="0" t="n">
-        <v>1796394</v>
+        <v>4013318</v>
       </c>
       <c r="I5" s="0" t="n">
-        <v>325613606</v>
+        <v>78836682</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
-        <v>517</v>
+        <v>692</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>Financement d’initiatives régionales pour le développement économique</t>
+          <t>Programme d'amélioration du système de stockage, de transfert et de protection contre les inondations en Tunisie (Programme STPCI)</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
-          <t>IRADA</t>
+          <t>STPCI</t>
         </is>
       </c>
       <c r="D6" s="0" t="n">
-        <v>8000000</v>
+        <v>327410000</v>
       </c>
       <c r="E6" s="0" t="n">
-        <v>8000000.0</v>
+        <v>40860000.0</v>
       </c>
       <c r="F6" s="0" t="n">
-        <v>0.0</v>
+        <v>286550000.0</v>
       </c>
       <c r="G6" s="0" t="n">
-        <v>100.0</v>
+        <v>12.48</v>
       </c>
       <c r="H6" s="0" t="n">
-        <v>7200000</v>
+        <v>1796394</v>
       </c>
       <c r="I6" s="0" t="n">
-        <v>800000</v>
+        <v>325613606</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
         <v>825</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Suivi et documentation de l'avancement des réformes vers un système alimentaire durable, soutenues  par les programmes d'Appui au Développement Rural (PADR) et d'Appui à la Compétitivité et aux Exportations (PACE)</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>Avancement des réformes vers un système alimentaire durable</t>
         </is>
       </c>
       <c r="D7" s="0" t="n">
         <v>5200000</v>
       </c>
       <c r="E7" s="0" t="n">
         <v>5200000.0</v>
       </c>
       <c r="F7" s="0" t="n">
         <v>0.0</v>
       </c>
@@ -22358,508 +22718,508 @@
         <is>
           <t>ARESSE</t>
         </is>
       </c>
       <c r="D10" s="0" t="n">
         <v>11577784</v>
       </c>
       <c r="E10" s="0" t="n">
         <v>10998894.0</v>
       </c>
       <c r="F10" s="0" t="n">
         <v>578890.0</v>
       </c>
       <c r="G10" s="0" t="n">
         <v>95.0</v>
       </c>
       <c r="H10" s="0" t="n">
         <v>945632</v>
       </c>
       <c r="I10" s="0" t="n">
         <v>10632152</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="n">
-        <v>836</v>
+        <v>1014</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>Programme de lutte contre les violences basées sur le genre en Tunisie</t>
+          <t>Programme d'appui au secteur de la Santé en Tunisie</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Essaha Aziza</t>
         </is>
       </c>
       <c r="D11" s="0" t="n">
-        <v>6215000</v>
+        <v>71000000</v>
       </c>
       <c r="E11" s="0" t="n">
-        <v>6000000.0</v>
+        <v>70000000.0</v>
       </c>
       <c r="F11" s="0" t="n">
-        <v>215000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="G11" s="0" t="n">
-        <v>96.54</v>
+        <v>98.59</v>
       </c>
       <c r="H11" s="0" t="n">
-        <v>1949483</v>
+        <v>0</v>
       </c>
       <c r="I11" s="0" t="n">
-        <v>4265517</v>
+        <v>71000000</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="n">
-        <v>1014</v>
+        <v>836</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Programme d'appui au secteur de la Santé en Tunisie</t>
+          <t>Programme de lutte contre les violences basées sur le genre en Tunisie</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t>Essaha Aziza</t>
+          <t>SILA</t>
         </is>
       </c>
       <c r="D12" s="0" t="n">
-        <v>71000000</v>
+        <v>6215000</v>
       </c>
       <c r="E12" s="0" t="n">
-        <v>70000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="F12" s="0" t="n">
-        <v>1000000.0</v>
+        <v>215000.0</v>
       </c>
       <c r="G12" s="0" t="n">
-        <v>98.59</v>
+        <v>96.54</v>
       </c>
       <c r="H12" s="0" t="n">
-        <v>0</v>
+        <v>1949483</v>
       </c>
       <c r="I12" s="0" t="n">
-        <v>71000000</v>
+        <v>4265517</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="n">
-        <v>830</v>
+        <v>905</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>Appui Bureau Erasmus+ Tunisie</t>
+          <t>Assistance technique de la BEI pour l’identification et la formulation d’un portefeuille de projets d’investissement en Tunisie</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D13" s="0" t="n">
-        <v>400000</v>
+        <v>5000000</v>
       </c>
       <c r="E13" s="0" t="n">
-        <v>400000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="F13" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G13" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H13" s="0" t="n">
-        <v>163000</v>
+        <v>700000</v>
       </c>
       <c r="I13" s="0" t="n">
-        <v>237000</v>
+        <v>4300000</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="n">
-        <v>905</v>
+        <v>756</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique de la BEI pour l’identification et la formulation d’un portefeuille de projets d’investissement en Tunisie</t>
+          <t>Pour une réponse intégrée aux violences fondées sur le genre</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>EMNA</t>
         </is>
       </c>
       <c r="D14" s="0" t="n">
-        <v>5000000</v>
+        <v>2300000</v>
       </c>
       <c r="E14" s="0" t="n">
-        <v>5000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="F14" s="0" t="n">
-        <v>0.0</v>
+        <v>300000.0</v>
       </c>
       <c r="G14" s="0" t="n">
-        <v>100.0</v>
+        <v>86.96</v>
       </c>
       <c r="H14" s="0" t="n">
-        <v>700000</v>
+        <v>1283333</v>
       </c>
       <c r="I14" s="0" t="n">
-        <v>4300000</v>
+        <v>1016667</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="n">
-        <v>829</v>
+        <v>828</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>Contribution financière à la participation de la Tunisie au programme Horizon Europe</t>
+          <t>Science With And For Youth</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SWAFY</t>
         </is>
       </c>
       <c r="D15" s="0" t="n">
-        <v>8461538</v>
+        <v>9500000</v>
       </c>
       <c r="E15" s="0" t="n">
-        <v>5500000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="F15" s="0" t="n">
-        <v>2961538.0</v>
+        <v>500000.0</v>
       </c>
       <c r="G15" s="0" t="n">
-        <v>65.0</v>
+        <v>94.74</v>
       </c>
       <c r="H15" s="0" t="n">
-        <v>3808405</v>
+        <v>3604155</v>
       </c>
       <c r="I15" s="0" t="n">
-        <v>4653133</v>
+        <v>5895845</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>862</v>
+        <v>577</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>NesTounes - Vers un espace public tunisien informé, inclusif et pluraliste : garantir la place des droits socio-économiques dans la couverture médiatique</t>
+          <t>Programme intégré pour la dépollution du lac de Bizerte</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Lake Bizerte</t>
         </is>
       </c>
       <c r="D16" s="0" t="n">
-        <v>1672688</v>
+        <v>82331000</v>
       </c>
       <c r="E16" s="0" t="n">
-        <v>1499782.0</v>
+        <v>15416000.0</v>
       </c>
       <c r="F16" s="0" t="n">
-        <v>172906.0</v>
+        <v>66915000.0</v>
       </c>
       <c r="G16" s="0" t="n">
-        <v>89.66</v>
+        <v>18.72</v>
       </c>
       <c r="H16" s="0" t="n">
-        <v>415862</v>
+        <v>100000</v>
       </c>
       <c r="I16" s="0" t="n">
-        <v>1256826</v>
+        <v>82231000</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>577</v>
+        <v>761</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>Programme intégré pour la dépollution du lac de Bizerte</t>
+          <t>Elargir la Couverture Sanitaire Universelle dans le cadre de l'Appui à l'inclusion sociale en Tunisie</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t>Lake Bizerte</t>
+          <t/>
         </is>
       </c>
       <c r="D17" s="0" t="n">
-        <v>82331000</v>
+        <v>1598842</v>
       </c>
       <c r="E17" s="0" t="n">
-        <v>15416000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="F17" s="0" t="n">
-        <v>66915000.0</v>
+        <v>98842.0</v>
       </c>
       <c r="G17" s="0" t="n">
-        <v>18.72</v>
+        <v>93.82</v>
       </c>
       <c r="H17" s="0" t="n">
-        <v>100000</v>
+        <v>460204</v>
       </c>
       <c r="I17" s="0" t="n">
-        <v>82231000</v>
+        <v>1138638</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>761</v>
+        <v>1015</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Elargir la Couverture Sanitaire Universelle dans le cadre de l'Appui à l'inclusion sociale en Tunisie</t>
+          <t>REDEVAB</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D18" s="0" t="n">
-        <v>1598842</v>
+        <v>4630000</v>
       </c>
       <c r="E18" s="0" t="n">
-        <v>1500000.0</v>
+        <v>4630000.0</v>
       </c>
       <c r="F18" s="0" t="n">
-        <v>98842.0</v>
+        <v>0.0</v>
       </c>
       <c r="G18" s="0" t="n">
-        <v>93.82</v>
+        <v>100.0</v>
       </c>
       <c r="H18" s="0" t="n">
-        <v>460204</v>
+        <v>0</v>
       </c>
       <c r="I18" s="0" t="n">
-        <v>1138638</v>
+        <v>4630000</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>1015</v>
+        <v>758</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>REDEVAB</t>
+          <t>Amélioration de la performance énergétique des établissements de santé de Gafsa et Sidi Bouzid</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D19" s="0" t="n">
-        <v>4630000</v>
+        <v>158000000</v>
       </c>
       <c r="E19" s="0" t="n">
-        <v>4630000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="F19" s="0" t="n">
-        <v>0.0</v>
+        <v>156000000.0</v>
       </c>
       <c r="G19" s="0" t="n">
-        <v>100.0</v>
+        <v>1.27</v>
       </c>
       <c r="H19" s="0" t="n">
-        <v>0</v>
+        <v>666316</v>
       </c>
       <c r="I19" s="0" t="n">
-        <v>4630000</v>
+        <v>157333684</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>758</v>
+        <v>731</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>Amélioration de la performance énergétique des établissements de santé de Gafsa et Sidi Bouzid</t>
+          <t>Projet de réforme et de restructuration de la STEG</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>STEG</t>
         </is>
       </c>
       <c r="D20" s="0" t="n">
-        <v>158000000</v>
+        <v>325070000</v>
       </c>
       <c r="E20" s="0" t="n">
-        <v>2000000.0</v>
+        <v>22960000.0</v>
       </c>
       <c r="F20" s="0" t="n">
-        <v>156000000.0</v>
+        <v>302110000.0</v>
       </c>
       <c r="G20" s="0" t="n">
-        <v>1.27</v>
+        <v>7.06</v>
       </c>
       <c r="H20" s="0" t="n">
-        <v>666316</v>
+        <v>2385000</v>
       </c>
       <c r="I20" s="0" t="n">
-        <v>157333684</v>
+        <v>322685000</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>748</v>
+        <v>842</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Modernisation de l’Industrie Tunisienne</t>
+          <t>Greenov'i</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t>AMIT</t>
+          <t>Greenov'i</t>
         </is>
       </c>
       <c r="D21" s="0" t="n">
-        <v>12212290</v>
+        <v>12000000</v>
       </c>
       <c r="E21" s="0" t="n">
-        <v>10553971.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="F21" s="0" t="n">
-        <v>1658319.0</v>
+        <v>0.0</v>
       </c>
       <c r="G21" s="0" t="n">
-        <v>86.42</v>
+        <v>100.0</v>
       </c>
       <c r="H21" s="0" t="n">
-        <v>3847118</v>
+        <v>2045531</v>
       </c>
       <c r="I21" s="0" t="n">
-        <v>8365172</v>
+        <v>9954469</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>731</v>
+        <v>1026</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>Projet de réforme et de restructuration de la STEG</t>
+          <t>EDMEJ GIZ - Promotion de l'Inclusion Financière et Socio-Economique en Tunisie</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>STEG</t>
+          <t>EDMEJ</t>
         </is>
       </c>
       <c r="D22" s="0" t="n">
-        <v>325070000</v>
+        <v>7250000</v>
       </c>
       <c r="E22" s="0" t="n">
-        <v>22960000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="F22" s="0" t="n">
-        <v>302110000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="G22" s="0" t="n">
-        <v>7.06</v>
+        <v>82.76</v>
       </c>
       <c r="H22" s="0" t="n">
-        <v>2385000</v>
+        <v>0</v>
       </c>
       <c r="I22" s="0" t="n">
-        <v>322685000</v>
+        <v>7250000</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>842</v>
+        <v>1020</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>Greenov'i</t>
+          <t>THAMM Plus OFII: Accroître l'employabilité et les voies de mobilité légale entre la Tunisie et la France en appui au Partenariat des Talents</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>Greenov'i</t>
+          <t>THAMM+ OFII</t>
         </is>
       </c>
       <c r="D23" s="0" t="n">
-        <v>12000000</v>
+        <v>4000000</v>
       </c>
       <c r="E23" s="0" t="n">
-        <v>12000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="F23" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G23" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H23" s="0" t="n">
-        <v>2045531</v>
+        <v>0</v>
       </c>
       <c r="I23" s="0" t="n">
-        <v>9954469</v>
+        <v>4000000</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>515</v>
+        <v>862</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
+          <t>NesTounes - Vers un espace public tunisien informé, inclusif et pluraliste : garantir la place des droits socio-économiques dans la couverture médiatique</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>IRADA</t>
+          <t/>
         </is>
       </c>
       <c r="D24" s="0" t="n">
-        <v>10000000</v>
+        <v>1672688</v>
       </c>
       <c r="E24" s="0" t="n">
-        <v>10000000.0</v>
+        <v>1499782.0</v>
       </c>
       <c r="F24" s="0" t="n">
-        <v>0.0</v>
+        <v>172906.0</v>
       </c>
       <c r="G24" s="0" t="n">
-        <v>100.0</v>
+        <v>89.66</v>
       </c>
       <c r="H24" s="0" t="n">
-        <v>4145500</v>
+        <v>415862</v>
       </c>
       <c r="I24" s="0" t="n">
-        <v>5854500</v>
+        <v>1256826</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
         <v>728</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>VALorisation de l’Eau URbain à travers des actions et instruments innovateurs</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>VALEUR-Gabes</t>
         </is>
       </c>
       <c r="D25" s="0" t="n">
         <v>797828</v>
       </c>
       <c r="E25" s="0" t="n">
         <v>638328.0</v>
       </c>
       <c r="F25" s="0" t="n">
         <v>159500.0</v>
       </c>
@@ -23282,1594 +23642,1660 @@
         <is>
           <t/>
         </is>
       </c>
       <c r="D38" s="0" t="n">
         <v>1053252</v>
       </c>
       <c r="E38" s="0" t="n">
         <v>1000000.0</v>
       </c>
       <c r="F38" s="0" t="n">
         <v>53252.0</v>
       </c>
       <c r="G38" s="0" t="n">
         <v>94.94</v>
       </c>
       <c r="H38" s="0" t="n">
         <v>308054</v>
       </c>
       <c r="I38" s="0" t="n">
         <v>745198</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="n">
-        <v>503</v>
+        <v>830</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>IRADA - Unité de gestion du programme</t>
+          <t>Appui Bureau Erasmus+ Tunisie</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ERASMUS+</t>
         </is>
       </c>
       <c r="D39" s="0" t="n">
-        <v>5134330</v>
+        <v>400000</v>
       </c>
       <c r="E39" s="0" t="n">
-        <v>5134330.0</v>
+        <v>400000.0</v>
       </c>
       <c r="F39" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G39" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H39" s="0" t="n">
-        <v>3688323</v>
+        <v>163000</v>
       </c>
       <c r="I39" s="0" t="n">
-        <v>1446007</v>
+        <v>237000</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="n">
-        <v>904</v>
+        <v>829</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>ELMED+: Owners' Engineering</t>
+          <t>Contribution financière à la participation de la Tunisie au programme Horizon Europe</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>HORIZON EUROPE</t>
         </is>
       </c>
       <c r="D40" s="0" t="n">
-        <v>48680000</v>
+        <v>8461538</v>
       </c>
       <c r="E40" s="0" t="n">
-        <v>12480000.0</v>
+        <v>5500000.0</v>
       </c>
       <c r="F40" s="0" t="n">
-        <v>36200000.0</v>
+        <v>2961538.0</v>
       </c>
       <c r="G40" s="0" t="n">
-        <v>25.64</v>
+        <v>65.0</v>
       </c>
       <c r="H40" s="0" t="n">
-        <v>2880000</v>
+        <v>3808405</v>
       </c>
       <c r="I40" s="0" t="n">
-        <v>45800000</v>
+        <v>4653133</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
-        <v>760</v>
+        <v>515</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique ''Appui au Programme Tounes Wijhetouna: Programme d'appui à la diversification du tourisme, au développement de l'artisanat et à la valorisation du patrimoine''</t>
+          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
-          <t>TW</t>
+          <t>IRADA</t>
         </is>
       </c>
       <c r="D41" s="0" t="n">
-        <v>300000</v>
+        <v>10000000</v>
       </c>
       <c r="E41" s="0" t="n">
-        <v>300000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="F41" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G41" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H41" s="0" t="n">
-        <v>100000</v>
+        <v>4145500</v>
       </c>
       <c r="I41" s="0" t="n">
-        <v>200000</v>
+        <v>5854500</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>847</v>
+        <v>904</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>Appui aux initiatives destinées à analyser les données et choix économiques, à nourrir le débat public et à formuler des propositions sur les politiques économiques</t>
+          <t>ELMED+: Owners' Engineering</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
-          <t>Savoirs éco</t>
+          <t/>
         </is>
       </c>
       <c r="D42" s="0" t="n">
-        <v>4500000</v>
+        <v>48680000</v>
       </c>
       <c r="E42" s="0" t="n">
-        <v>4500000.0</v>
+        <v>12480000.0</v>
       </c>
       <c r="F42" s="0" t="n">
-        <v>0.0</v>
+        <v>36200000.0</v>
       </c>
       <c r="G42" s="0" t="n">
-        <v>100.0</v>
+        <v>25.64</v>
       </c>
       <c r="H42" s="0" t="n">
-        <v>1296116</v>
+        <v>2880000</v>
       </c>
       <c r="I42" s="0" t="n">
-        <v>3203884</v>
+        <v>45800000</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
-        <v>827</v>
+        <v>760</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>Mise en ouvre du Fonds Municipal de Compétence Générale (FMCG) et renforcement du rôle de la FNCT dans l'appui aux communes pour l'amélioration des services de base</t>
+          <t>Assistance technique ''Appui au Programme Tounes Wijhetouna: Programme d'appui à la diversification du tourisme, au développement de l'artisanat et à la valorisation du patrimoine''</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>TW</t>
         </is>
       </c>
       <c r="D43" s="0" t="n">
-        <v>10059262</v>
+        <v>300000</v>
       </c>
       <c r="E43" s="0" t="n">
-        <v>6500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="F43" s="0" t="n">
-        <v>3559262.0</v>
+        <v>0.0</v>
       </c>
       <c r="G43" s="0" t="n">
-        <v>64.62</v>
+        <v>100.0</v>
       </c>
       <c r="H43" s="0" t="n">
-        <v>1015197</v>
+        <v>100000</v>
       </c>
       <c r="I43" s="0" t="n">
-        <v>9044065</v>
+        <v>200000</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
-        <v>834</v>
+        <v>847</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>Renforcement du dispositif national d'encadrement vétérinaire de la santé animale</t>
+          <t>Appui aux initiatives destinées à analyser les données et choix économiques, à nourrir le débat public et à formuler des propositions sur les politiques économiques</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Savoirs éco</t>
         </is>
       </c>
       <c r="D44" s="0" t="n">
-        <v>1500000</v>
+        <v>4500000</v>
       </c>
       <c r="E44" s="0" t="n">
-        <v>1500000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="F44" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G44" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H44" s="0" t="n">
-        <v>487259</v>
+        <v>1296116</v>
       </c>
       <c r="I44" s="0" t="n">
-        <v>1012741</v>
+        <v>3203884</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
-        <v>826</v>
+        <v>503</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>Contribution financière à la participation de la Tunisie au programme Europe Créative</t>
+          <t>IRADA - Unité de gestion du programme</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D45" s="0" t="n">
-        <v>857142</v>
+        <v>32000000</v>
       </c>
       <c r="E45" s="0" t="n">
-        <v>600000.0</v>
+        <v>32000000.0</v>
       </c>
       <c r="F45" s="0" t="n">
-        <v>257142.0</v>
+        <v>0.0</v>
       </c>
       <c r="G45" s="0" t="n">
-        <v>70.0</v>
+        <v>100.0</v>
       </c>
       <c r="H45" s="0" t="n">
-        <v>156531</v>
+        <v>3688323</v>
       </c>
       <c r="I45" s="0" t="n">
-        <v>700611</v>
+        <v>28311677</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
-        <v>851</v>
+        <v>826</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>Dialogue, Expérimentations, Formations pour l'Inclusion Sociale</t>
+          <t>Contribution financière à la participation de la Tunisie au programme Europe Créative</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
-          <t>DEFIS</t>
+          <t/>
         </is>
       </c>
       <c r="D46" s="0" t="n">
-        <v>7894737</v>
+        <v>857142</v>
       </c>
       <c r="E46" s="0" t="n">
-        <v>7500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="F46" s="0" t="n">
-        <v>394737.0</v>
+        <v>257142.0</v>
       </c>
       <c r="G46" s="0" t="n">
-        <v>95.0</v>
+        <v>70.0</v>
       </c>
       <c r="H46" s="0" t="n">
-        <v>1238893</v>
+        <v>156531</v>
       </c>
       <c r="I46" s="0" t="n">
-        <v>6655844</v>
+        <v>700611</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="n">
-        <v>860</v>
+        <v>827</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>Projet d'Appui à la Gouvernance Environnementale et Climatique pour une Transition Ecologique en Tunisie</t>
+          <t>Mise en ouvre du Fonds Municipal de Compétence Générale (FMCG) et renforcement du rôle de la FNCT dans l'appui aux communes pour l'amélioration des services de base</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
-          <t>PAGECTE</t>
+          <t/>
         </is>
       </c>
       <c r="D47" s="0" t="n">
-        <v>12800000</v>
+        <v>10059262</v>
       </c>
       <c r="E47" s="0" t="n">
-        <v>11000000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="F47" s="0" t="n">
-        <v>1800000.0</v>
+        <v>3559262.0</v>
       </c>
       <c r="G47" s="0" t="n">
-        <v>85.94</v>
+        <v>64.62</v>
       </c>
       <c r="H47" s="0" t="n">
-        <v>3001341</v>
+        <v>1015197</v>
       </c>
       <c r="I47" s="0" t="n">
-        <v>9798659</v>
+        <v>9044065</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="n">
-        <v>861</v>
+        <v>851</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>''On en parle! Tunisie 360°'' Soutenir la production et la diffusion de contenus favorisant l'Interactivité et l'engagement du public sur les questions socio-économiques</t>
+          <t>Dialogue, Expérimentations, Formations pour l'Inclusion Sociale</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>DEFIS</t>
         </is>
       </c>
       <c r="D48" s="0" t="n">
-        <v>1775000</v>
+        <v>7894737</v>
       </c>
       <c r="E48" s="0" t="n">
-        <v>1500000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="F48" s="0" t="n">
-        <v>275000.0</v>
+        <v>394737.0</v>
       </c>
       <c r="G48" s="0" t="n">
-        <v>84.51</v>
+        <v>95.0</v>
       </c>
       <c r="H48" s="0" t="n">
-        <v>369053</v>
+        <v>1238893</v>
       </c>
       <c r="I48" s="0" t="n">
-        <v>1405947</v>
+        <v>6655844</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="n">
-        <v>846</v>
+        <v>860</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>Appui aux communes dans leur processus de développement territorial</t>
+          <t>Projet d'Appui à la Gouvernance Environnementale et Climatique pour une Transition Ecologique en Tunisie</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PAGECTE</t>
         </is>
       </c>
       <c r="D49" s="0" t="n">
-        <v>5000000</v>
+        <v>12800000</v>
       </c>
       <c r="E49" s="0" t="n">
-        <v>5000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="F49" s="0" t="n">
-        <v>0.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="G49" s="0" t="n">
-        <v>100.0</v>
+        <v>85.94</v>
       </c>
       <c r="H49" s="0" t="n">
-        <v>1851974</v>
+        <v>3001341</v>
       </c>
       <c r="I49" s="0" t="n">
-        <v>3148026</v>
+        <v>9798659</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
-        <v>849</v>
+        <v>517</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>Programme d’appui aux mesures d’atténuation du COVID-19 et de relance économique</t>
+          <t>Financement d’initiatives régionales pour le développement économique</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>IRADA</t>
         </is>
       </c>
       <c r="D50" s="0" t="n">
-        <v>100000000</v>
+        <v>8000000</v>
       </c>
       <c r="E50" s="0" t="n">
-        <v>100000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="F50" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G50" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H50" s="0" t="n">
-        <v>40000000</v>
+        <v>7200000</v>
       </c>
       <c r="I50" s="0" t="n">
-        <v>60000000</v>
+        <v>800000</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
-        <v>848</v>
+        <v>505</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>Programme de soutien au développement économique durable local pour l'emploi des jeunes</t>
+          <t>Appui à la gestion durable des ressources halieutiques et aquacoles</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
-          <t>IRADAYouth</t>
+          <t/>
         </is>
       </c>
       <c r="D51" s="0" t="n">
-        <v>5000000</v>
+        <v>6000000</v>
       </c>
       <c r="E51" s="0" t="n">
-        <v>5000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="F51" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G51" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H51" s="0" t="n">
-        <v>835994</v>
+        <v>2760000</v>
       </c>
       <c r="I51" s="0" t="n">
-        <v>4164006</v>
+        <v>3240000</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
-        <v>747</v>
+        <v>861</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>Participation &amp; Inclusion des Jeunes Tunisien(ne)s à travers la Création, l’Accès à la Culture et au Sport au Niveau Local</t>
+          <t>''On en parle! Tunisie 360°'' Soutenir la production et la diffusion de contenus favorisant l'Interactivité et l'engagement du public sur les questions socio-économiques</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
-          <t>EU4Youth</t>
+          <t/>
         </is>
       </c>
       <c r="D52" s="0" t="n">
-        <v>15000000</v>
+        <v>1775000</v>
       </c>
       <c r="E52" s="0" t="n">
-        <v>15000000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="F52" s="0" t="n">
-        <v>0.0</v>
+        <v>275000.0</v>
       </c>
       <c r="G52" s="0" t="n">
-        <v>100.0</v>
+        <v>84.51</v>
       </c>
       <c r="H52" s="0" t="n">
-        <v>5164621</v>
+        <v>369053</v>
       </c>
       <c r="I52" s="0" t="n">
-        <v>9835379</v>
+        <v>1405947</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
-        <v>871</v>
+        <v>846</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>Projet d'Amélioration et de Renforcement des compétences linguistiques des élèves en Tunisie</t>
+          <t>Appui aux communes dans leur processus de développement territorial</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
-          <t>PARLE</t>
+          <t/>
         </is>
       </c>
       <c r="D53" s="0" t="n">
-        <v>14000000</v>
+        <v>5000000</v>
       </c>
       <c r="E53" s="0" t="n">
-        <v>8000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="F53" s="0" t="n">
-        <v>6000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G53" s="0" t="n">
-        <v>57.14</v>
+        <v>100.0</v>
       </c>
       <c r="H53" s="0" t="n">
-        <v>1297349</v>
+        <v>1851974</v>
       </c>
       <c r="I53" s="0" t="n">
-        <v>12702651</v>
+        <v>3148026</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
-        <v>854</v>
+        <v>849</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>Bâtir un modèle économique durable pour l'élargissement du réseau Initiative Tunisie à tous les entrepreneurs</t>
+          <t>Programme d’appui aux mesures d’atténuation du COVID-19 et de relance économique</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D54" s="0" t="n">
-        <v>800000</v>
+        <v>100000000</v>
       </c>
       <c r="E54" s="0" t="n">
-        <v>720000.0</v>
+        <v>100000000.0</v>
       </c>
       <c r="F54" s="0" t="n">
-        <v>80000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G54" s="0" t="n">
-        <v>90.0</v>
+        <v>100.0</v>
       </c>
       <c r="H54" s="0" t="n">
-        <v>252720</v>
+        <v>40000000</v>
       </c>
       <c r="I54" s="0" t="n">
-        <v>547280</v>
+        <v>60000000</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
-        <v>867</v>
+        <v>848</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>Amélioration de l'adéquation entre la formation, l'enseignement supérieur et la recherche aux besoins socio-économique en Tunisie</t>
+          <t>Programme de soutien au développement économique durable local pour l'emploi des jeunes</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
-          <t>PASE</t>
+          <t>IRADAYouth</t>
         </is>
       </c>
       <c r="D55" s="0" t="n">
-        <v>22500000</v>
+        <v>5000000</v>
       </c>
       <c r="E55" s="0" t="n">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="F55" s="0" t="n">
-        <v>2500000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G55" s="0" t="n">
-        <v>88.89</v>
+        <v>100.0</v>
       </c>
       <c r="H55" s="0" t="n">
-        <v>3650000</v>
+        <v>835994</v>
       </c>
       <c r="I55" s="0" t="n">
-        <v>18850000</v>
+        <v>4164006</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>Mobilité Active et Intelligente à Sfax à travers des actions et initiatives novatrices en matière d’économie d’énergie et de résilience aux changements climatiques.</t>
+          <t>Participation &amp; Inclusion des Jeunes Tunisien(ne)s à travers la Création, l’Accès à la Culture et au Sport au Niveau Local</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
-          <t>MAIS</t>
+          <t>EU4Youth</t>
         </is>
       </c>
       <c r="D56" s="0" t="n">
-        <v>5183346</v>
+        <v>15000000</v>
       </c>
       <c r="E56" s="0" t="n">
-        <v>2515221.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="F56" s="0" t="n">
-        <v>2668125.0</v>
+        <v>0.0</v>
       </c>
       <c r="G56" s="0" t="n">
-        <v>48.53</v>
+        <v>100.0</v>
       </c>
       <c r="H56" s="0" t="n">
-        <v>749356</v>
+        <v>5164621</v>
       </c>
       <c r="I56" s="0" t="n">
-        <v>4433990</v>
+        <v>9835379</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
-        <v>736</v>
+        <v>529</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>Politique jeunesse et participation des jeunes dans les politiques publiques en Tunisie</t>
+          <t>Appui aux services de contrôle officiels des produits animaux et végétaux en Tunisie</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
-          <t>Fe3il.a </t>
+          <t/>
         </is>
       </c>
       <c r="D57" s="0" t="n">
-        <v>9129718</v>
+        <v>6000000</v>
       </c>
       <c r="E57" s="0" t="n">
-        <v>9000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="F57" s="0" t="n">
-        <v>129718.0</v>
+        <v>0.0</v>
       </c>
       <c r="G57" s="0" t="n">
-        <v>98.58</v>
+        <v>100.0</v>
       </c>
       <c r="H57" s="0" t="n">
-        <v>4813540</v>
+        <v>4605166</v>
       </c>
       <c r="I57" s="0" t="n">
-        <v>4316178</v>
+        <v>1394834</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
-        <v>716</v>
+        <v>871</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>Valoriser les potentialités touristiques, les savoir-faire et les terroirs avec le réseau Initiative Tunisie</t>
+          <t>Projet d'Amélioration et de Renforcement des compétences linguistiques des élèves en Tunisie</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
-          <t>Initiative TN</t>
+          <t>PARLE</t>
         </is>
       </c>
       <c r="D58" s="0" t="n">
-        <v>2411166</v>
+        <v>14000000</v>
       </c>
       <c r="E58" s="0" t="n">
-        <v>2411166.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="F58" s="0" t="n">
-        <v>0.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="G58" s="0" t="n">
-        <v>100.0</v>
+        <v>57.14</v>
       </c>
       <c r="H58" s="0" t="n">
-        <v>1402650</v>
+        <v>1297349</v>
       </c>
       <c r="I58" s="0" t="n">
-        <v>1008516</v>
+        <v>12702651</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>478</v>
+        <v>854</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>JEUN'ESS: Promotion de l'économie sociale et solidaire et création d'emplois décents pour la jeunesse tunisienne</t>
+          <t>Bâtir un modèle économique durable pour l'élargissement du réseau Initiative Tunisie à tous les entrepreneurs</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
-          <t>JEUN'ESS</t>
+          <t/>
         </is>
       </c>
       <c r="D59" s="0" t="n">
-        <v>9198800</v>
+        <v>800000</v>
       </c>
       <c r="E59" s="0" t="n">
-        <v>9000000.0</v>
+        <v>720000.0</v>
       </c>
       <c r="F59" s="0" t="n">
-        <v>198800.0</v>
+        <v>80000.0</v>
       </c>
       <c r="G59" s="0" t="n">
-        <v>97.84</v>
+        <v>90.0</v>
       </c>
       <c r="H59" s="0" t="n">
-        <v>5231126</v>
+        <v>252720</v>
       </c>
       <c r="I59" s="0" t="n">
-        <v>3967674</v>
+        <v>547280</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
-        <v>828</v>
+        <v>867</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>Science With And For Youth</t>
+          <t>Amélioration de l'adéquation entre la formation, l'enseignement supérieur et la recherche aux besoins socio-économique en Tunisie</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
-          <t>SWAFY</t>
+          <t>PASE</t>
         </is>
       </c>
       <c r="D60" s="0" t="n">
-        <v>9500000</v>
+        <v>22500000</v>
       </c>
       <c r="E60" s="0" t="n">
-        <v>9000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="F60" s="0" t="n">
-        <v>500000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="G60" s="0" t="n">
-        <v>94.74</v>
+        <v>88.89</v>
       </c>
       <c r="H60" s="0" t="n">
-        <v>3604155</v>
+        <v>3650000</v>
       </c>
       <c r="I60" s="0" t="n">
-        <v>5895845</v>
+        <v>18850000</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
-        <v>756</v>
+        <v>746</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>Pour une réponse intégrée aux violences fondées sur le genre</t>
+          <t>Mobilité Active et Intelligente à Sfax à travers des actions et initiatives novatrices en matière d’économie d’énergie et de résilience aux changements climatiques.</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>MAIS</t>
         </is>
       </c>
       <c r="D61" s="0" t="n">
-        <v>2300000</v>
+        <v>5183346</v>
       </c>
       <c r="E61" s="0" t="n">
-        <v>2000000.0</v>
+        <v>2515221.0</v>
       </c>
       <c r="F61" s="0" t="n">
-        <v>300000.0</v>
+        <v>2668125.0</v>
       </c>
       <c r="G61" s="0" t="n">
-        <v>86.96</v>
+        <v>48.53</v>
       </c>
       <c r="H61" s="0" t="n">
-        <v>1283333</v>
+        <v>749356</v>
       </c>
       <c r="I61" s="0" t="n">
-        <v>1016667</v>
+        <v>4433990</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
-        <v>729</v>
+        <v>716</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>Appui au Programme Tounes Wijhetouna: Programme d'appui à la diversification du tourisme, au développement de l'artisanat et à la valorisation du patrimoine</t>
+          <t>Valoriser les potentialités touristiques, les savoir-faire et les terroirs avec le réseau Initiative Tunisie</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
-          <t>TW</t>
+          <t>Initiative TN</t>
         </is>
       </c>
       <c r="D62" s="0" t="n">
-        <v>5649815</v>
+        <v>2411166</v>
       </c>
       <c r="E62" s="0" t="n">
-        <v>5649815.0</v>
+        <v>2411166.0</v>
       </c>
       <c r="F62" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G62" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H62" s="0" t="n">
-        <v>2868506</v>
+        <v>1402650</v>
       </c>
       <c r="I62" s="0" t="n">
-        <v>2781309</v>
+        <v>1008516</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>858</v>
+        <v>478</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de la résilience alimentaire de la Tunisie</t>
+          <t>JEUN'ESS: Promotion de l'économie sociale et solidaire et création d'emplois décents pour la jeunesse tunisienne</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>JEUN'ESS</t>
         </is>
       </c>
       <c r="D63" s="0" t="n">
-        <v>88488000</v>
+        <v>9198800</v>
       </c>
       <c r="E63" s="0" t="n">
-        <v>20488000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="F63" s="0" t="n">
-        <v>68000000.0</v>
+        <v>198800.0</v>
       </c>
       <c r="G63" s="0" t="n">
-        <v>23.15</v>
+        <v>97.84</v>
       </c>
       <c r="H63" s="0" t="n">
-        <v>488000</v>
+        <v>5231126</v>
       </c>
       <c r="I63" s="0" t="n">
-        <v>88000000</v>
+        <v>3967674</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>863</v>
+        <v>729</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>Appui aux initiatives médiatiques permettant d'alimenter le débat dans le domaine socio-économique</t>
+          <t>Appui au Programme Tounes Wijhetouna: Programme d'appui à la diversification du tourisme, au développement de l'artisanat et à la valorisation du patrimoine</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>TW</t>
         </is>
       </c>
       <c r="D64" s="0" t="n">
-        <v>954026</v>
+        <v>5649815</v>
       </c>
       <c r="E64" s="0" t="n">
-        <v>858625.0</v>
+        <v>5649815.0</v>
       </c>
       <c r="F64" s="0" t="n">
-        <v>95401.0</v>
+        <v>0.0</v>
       </c>
       <c r="G64" s="0" t="n">
-        <v>90.0</v>
+        <v>100.0</v>
       </c>
       <c r="H64" s="0" t="n">
-        <v>116380</v>
+        <v>2868506</v>
       </c>
       <c r="I64" s="0" t="n">
-        <v>837646</v>
+        <v>2781309</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>843</v>
+        <v>736</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>ADAPT Céréale</t>
+          <t>Politique jeunesse et participation des jeunes dans les politiques publiques en Tunisie</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Fe3il.a </t>
         </is>
       </c>
       <c r="D65" s="0" t="n">
-        <v>24800000</v>
+        <v>9129718</v>
       </c>
       <c r="E65" s="0" t="n">
-        <v>24800000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="F65" s="0" t="n">
-        <v>0.0</v>
+        <v>129718.0</v>
       </c>
       <c r="G65" s="0" t="n">
-        <v>100.0</v>
+        <v>98.58</v>
       </c>
       <c r="H65" s="0" t="n">
-        <v>9678824</v>
+        <v>4813540</v>
       </c>
       <c r="I65" s="0" t="n">
-        <v>15121176</v>
+        <v>4316178</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>906</v>
+        <v>863</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>Green Local Currency Intermediated Lending in Tunisia via TCX Fund</t>
+          <t>Appui aux initiatives médiatiques permettant d'alimenter le débat dans le domaine socio-économique</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D66" s="0" t="n">
-        <v>20850000</v>
+        <v>954026</v>
       </c>
       <c r="E66" s="0" t="n">
-        <v>20850000.0</v>
+        <v>858625.0</v>
       </c>
       <c r="F66" s="0" t="n">
-        <v>0.0</v>
+        <v>95401.0</v>
       </c>
       <c r="G66" s="0" t="n">
-        <v>100.0</v>
+        <v>90.0</v>
       </c>
       <c r="H66" s="0" t="n">
-        <v>0</v>
+        <v>116380</v>
       </c>
       <c r="I66" s="0" t="n">
-        <v>20850000</v>
+        <v>837646</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>505</v>
+        <v>858</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Appui à la gestion durable des ressources halieutiques et aquacoles</t>
+          <t>Renforcement de la résilience alimentaire de la Tunisie</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D67" s="0" t="n">
-        <v>6000000</v>
+        <v>88488000</v>
       </c>
       <c r="E67" s="0" t="n">
-        <v>6000000.0</v>
+        <v>20488000.0</v>
       </c>
       <c r="F67" s="0" t="n">
-        <v>0.0</v>
+        <v>68000000.0</v>
       </c>
       <c r="G67" s="0" t="n">
-        <v>100.0</v>
+        <v>23.15</v>
       </c>
       <c r="H67" s="0" t="n">
-        <v>2760000</v>
+        <v>488000</v>
       </c>
       <c r="I67" s="0" t="n">
-        <v>3240000</v>
+        <v>88000000</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>669</v>
+        <v>843</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Renforcement des chaînes de valeurs dans les domaines de l'artisanat et du design</t>
+          <t>ADAPT Céréale</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
-          <t>Creative Tunisia 1.0</t>
+          <t/>
         </is>
       </c>
       <c r="D68" s="0" t="n">
-        <v>9000000</v>
+        <v>24800000</v>
       </c>
       <c r="E68" s="0" t="n">
-        <v>8500000.0</v>
+        <v>24800000.0</v>
       </c>
       <c r="F68" s="0" t="n">
-        <v>500000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G68" s="0" t="n">
-        <v>94.44</v>
+        <v>100.0</v>
       </c>
       <c r="H68" s="0" t="n">
-        <v>7240476</v>
+        <v>9678824</v>
       </c>
       <c r="I68" s="0" t="n">
-        <v>1759524</v>
+        <v>15121176</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>642</v>
+        <v>906</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Appui budgétaire au Programme d'appui à la compétitivité et aux exportations</t>
+          <t>Green Local Currency Intermediated Lending in Tunisia via TCX Fund</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
-          <t>PACE</t>
+          <t/>
         </is>
       </c>
       <c r="D69" s="0" t="n">
-        <v>52750000</v>
+        <v>20850000</v>
       </c>
       <c r="E69" s="0" t="n">
-        <v>52750000.0</v>
+        <v>20850000.0</v>
       </c>
       <c r="F69" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G69" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H69" s="0" t="n">
-        <v>46247500</v>
+        <v>0</v>
       </c>
       <c r="I69" s="0" t="n">
-        <v>6502500</v>
+        <v>20850000</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>917</v>
+        <v>669</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Hannibal project</t>
+          <t>Renforcement des chaînes de valeurs dans les domaines de l'artisanat et du design</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Creative Tunisia 1.0</t>
         </is>
       </c>
       <c r="D70" s="0" t="n">
-        <v>201520000</v>
+        <v>9000000</v>
       </c>
       <c r="E70" s="0" t="n">
-        <v>11520000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="F70" s="0" t="n">
-        <v>190000000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="G70" s="0" t="n">
-        <v>5.72</v>
+        <v>94.44</v>
       </c>
       <c r="H70" s="0" t="n">
-        <v>0</v>
+        <v>7240476</v>
       </c>
       <c r="I70" s="0" t="n">
-        <v>201520000</v>
+        <v>1759524</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>915</v>
+        <v>642</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Soutien au programme de relance des T/PME tunisiennes dans un contexte post-crises</t>
+          <t>Appui budgétaire au Programme d'appui à la compétitivité et aux exportations</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
-          <t>RAWAFED+</t>
+          <t>PACE</t>
         </is>
       </c>
       <c r="D71" s="0" t="n">
-        <v>8000000</v>
+        <v>52750000</v>
       </c>
       <c r="E71" s="0" t="n">
-        <v>8000000.0</v>
+        <v>52750000.0</v>
       </c>
       <c r="F71" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G71" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H71" s="0" t="n">
-        <v>1515463</v>
+        <v>46247500</v>
       </c>
       <c r="I71" s="0" t="n">
-        <v>6484537</v>
+        <v>6502500</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>734</v>
+        <v>917</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>Appui au développement durable dans le secteur de l'agriculture et de la pêche artisanale en Tunisie</t>
+          <t>Hannibal project</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
-          <t>ADAPT</t>
+          <t/>
         </is>
       </c>
       <c r="D72" s="0" t="n">
-        <v>44400000</v>
+        <v>201520000</v>
       </c>
       <c r="E72" s="0" t="n">
-        <v>44400000.0</v>
+        <v>11520000.0</v>
       </c>
       <c r="F72" s="0" t="n">
-        <v>0.0</v>
+        <v>190000000.0</v>
       </c>
       <c r="G72" s="0" t="n">
-        <v>100.0</v>
+        <v>5.72</v>
       </c>
       <c r="H72" s="0" t="n">
-        <v>12094028</v>
+        <v>0</v>
       </c>
       <c r="I72" s="0" t="n">
-        <v>32305972</v>
+        <v>201520000</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>853</v>
+        <v>915</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Société civile pour un Tourisme Alternatif Novateur et Inclusif en Tunisie</t>
+          <t>Soutien au programme de relance des T/PME tunisiennes dans un contexte post-crises</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
-          <t>TANIT</t>
+          <t>RAWAFED+</t>
         </is>
       </c>
       <c r="D73" s="0" t="n">
-        <v>1067341</v>
+        <v>8000000</v>
       </c>
       <c r="E73" s="0" t="n">
-        <v>800000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="F73" s="0" t="n">
-        <v>267341.0</v>
+        <v>0.0</v>
       </c>
       <c r="G73" s="0" t="n">
-        <v>74.95</v>
+        <v>100.0</v>
       </c>
       <c r="H73" s="0" t="n">
-        <v>277326</v>
+        <v>1515463</v>
       </c>
       <c r="I73" s="0" t="n">
-        <v>790015</v>
+        <v>6484537</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>593</v>
+        <v>734</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Programme de Relance de l'Investissement et de Modernisation des Exploitations Agricoles</t>
+          <t>Appui au développement durable dans le secteur de l'agriculture et de la pêche artisanale en Tunisie</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
-          <t>PRIMEA</t>
+          <t>ADAPT</t>
         </is>
       </c>
       <c r="D74" s="0" t="n">
-        <v>14300000</v>
+        <v>44400000</v>
       </c>
       <c r="E74" s="0" t="n">
-        <v>14300000.0</v>
+        <v>44400000.0</v>
       </c>
       <c r="F74" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G74" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H74" s="0" t="n">
-        <v>7800000</v>
+        <v>12094028</v>
       </c>
       <c r="I74" s="0" t="n">
-        <v>6500000</v>
+        <v>32305972</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>727</v>
+        <v>593</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Programme d'appui aux Médias en Tunisie II</t>
+          <t>Programme de Relance de l'Investissement et de Modernisation des Exploitations Agricoles</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
-          <t>PAMT 2</t>
+          <t>PRIMEA</t>
         </is>
       </c>
       <c r="D75" s="0" t="n">
-        <v>5298080</v>
+        <v>14300000</v>
       </c>
       <c r="E75" s="0" t="n">
-        <v>5298080.0</v>
+        <v>14300000.0</v>
       </c>
       <c r="F75" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G75" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H75" s="0" t="n">
-        <v>1767036</v>
+        <v>7800000</v>
       </c>
       <c r="I75" s="0" t="n">
-        <v>3531044</v>
+        <v>6500000</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>873</v>
+        <v>853</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Promotion du régime de l'autoentrepreneur</t>
+          <t>Société civile pour un Tourisme Alternatif Novateur et Inclusif en Tunisie</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>TANIT</t>
         </is>
       </c>
       <c r="D76" s="0" t="n">
-        <v>1000000</v>
+        <v>1067341</v>
       </c>
       <c r="E76" s="0" t="n">
-        <v>1000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="F76" s="0" t="n">
-        <v>0.0</v>
+        <v>267341.0</v>
       </c>
       <c r="G76" s="0" t="n">
-        <v>100.0</v>
+        <v>74.95</v>
       </c>
       <c r="H76" s="0" t="n">
-        <v>490245</v>
+        <v>277326</v>
       </c>
       <c r="I76" s="0" t="n">
-        <v>509755</v>
+        <v>790015</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>891</v>
+        <v>727</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>Modernisation des Établissements Scolaires II</t>
+          <t>Programme d'appui aux Médias en Tunisie II</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PAMT 2</t>
         </is>
       </c>
       <c r="D77" s="0" t="n">
-        <v>80560000</v>
+        <v>5298080</v>
       </c>
       <c r="E77" s="0" t="n">
-        <v>25560000.0</v>
+        <v>5298080.0</v>
       </c>
       <c r="F77" s="0" t="n">
-        <v>55000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G77" s="0" t="n">
-        <v>31.73</v>
+        <v>100.0</v>
       </c>
       <c r="H77" s="0" t="n">
-        <v>4620000</v>
+        <v>1767036</v>
       </c>
       <c r="I77" s="0" t="n">
-        <v>75940000</v>
+        <v>3531044</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>512</v>
+        <v>873</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Gouvernance Locale Ettamkeen Elmahalli</t>
+          <t>Promotion du régime de l'autoentrepreneur</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D78" s="0" t="n">
-        <v>55000000</v>
+        <v>1000000</v>
       </c>
       <c r="E78" s="0" t="n">
-        <v>55000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="F78" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G78" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H78" s="0" t="n">
-        <v>49500000</v>
+        <v>490245</v>
       </c>
       <c r="I78" s="0" t="n">
-        <v>5500000</v>
+        <v>509755</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>872</v>
+        <v>891</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>La qualité et l'équité du système éducatif sont améliorées au profit des apprenants, des enseignants et du personnel d'appui</t>
+          <t>Modernisation des Établissements Scolaires II</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PMES II</t>
         </is>
       </c>
       <c r="D79" s="0" t="n">
-        <v>30100000</v>
+        <v>80560000</v>
       </c>
       <c r="E79" s="0" t="n">
-        <v>26600000.0</v>
+        <v>25560000.0</v>
       </c>
       <c r="F79" s="0" t="n">
-        <v>3500000.0</v>
+        <v>55000000.0</v>
       </c>
       <c r="G79" s="0" t="n">
-        <v>88.37</v>
+        <v>31.73</v>
       </c>
       <c r="H79" s="0" t="n">
-        <v>2378089</v>
+        <v>4620000</v>
       </c>
       <c r="I79" s="0" t="n">
-        <v>27721911</v>
+        <v>75940000</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>831</v>
+        <v>512</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>Programme pour la mise en oeuvre de la stratégie nationale de l'amélioration de l'intermédiation sur le marché de l'emploi - II</t>
+          <t>Appui à la Gouvernance Locale Ettamkeen Elmahalli</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D80" s="0" t="n">
-        <v>4000000</v>
+        <v>55000000</v>
       </c>
       <c r="E80" s="0" t="n">
-        <v>4000000.0</v>
+        <v>55000000.0</v>
       </c>
       <c r="F80" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G80" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H80" s="0" t="n">
-        <v>4000000</v>
+        <v>49500000</v>
       </c>
       <c r="I80" s="0" t="n">
-        <v>0</v>
+        <v>5500000</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>725</v>
+        <v>872</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de la Société Civile Émergente</t>
+          <t>La qualité et l'équité du système éducatif sont améliorées au profit des apprenants, des enseignants et du personnel d'appui</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
-          <t>ROSE</t>
+          <t/>
         </is>
       </c>
       <c r="D81" s="0" t="n">
-        <v>9111111</v>
+        <v>30100000</v>
       </c>
       <c r="E81" s="0" t="n">
-        <v>8200000.0</v>
+        <v>26600000.0</v>
       </c>
       <c r="F81" s="0" t="n">
-        <v>911111.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="G81" s="0" t="n">
-        <v>90.0</v>
+        <v>88.37</v>
       </c>
       <c r="H81" s="0" t="n">
-        <v>1059455</v>
+        <v>2378089</v>
       </c>
       <c r="I81" s="0" t="n">
-        <v>8051656</v>
+        <v>27721911</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>859</v>
+        <v>831</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique au programme d'appui à l'action environnementale 2021</t>
+          <t>Programme pour la mise en oeuvre de la stratégie nationale de l'amélioration de l'intermédiation sur le marché de l'emploi - II</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D82" s="0" t="n">
-        <v>2362750</v>
+        <v>4000000</v>
       </c>
       <c r="E82" s="0" t="n">
-        <v>2362750.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="F82" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G82" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H82" s="0" t="n">
-        <v>472550</v>
+        <v>4000000</v>
       </c>
       <c r="I82" s="0" t="n">
-        <v>1890200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>480</v>
+        <v>725</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Initiative Pilote de Développement Local Intégré</t>
+          <t>Renforcement de la Société Civile Émergente</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
-          <t>IPDLI</t>
+          <t>ROSE</t>
         </is>
       </c>
       <c r="D83" s="0" t="n">
-        <v>18175000</v>
+        <v>9111111</v>
       </c>
       <c r="E83" s="0" t="n">
-        <v>11675000.0</v>
+        <v>8200000.0</v>
       </c>
       <c r="F83" s="0" t="n">
-        <v>6500000.0</v>
+        <v>911111.0</v>
       </c>
       <c r="G83" s="0" t="n">
-        <v>64.24</v>
+        <v>90.0</v>
       </c>
       <c r="H83" s="0" t="n">
-        <v>10000000</v>
+        <v>1059455</v>
       </c>
       <c r="I83" s="0" t="n">
-        <v>8175000</v>
+        <v>8051656</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>573</v>
+        <v>859</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Programme d'Appui à la Politique de la Ville</t>
+          <t>Assistance technique au programme d'appui à l'action environnementale 2021</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
-          <t>PROVILLE 2</t>
+          <t/>
         </is>
       </c>
       <c r="D84" s="0" t="n">
-        <v>30690000</v>
+        <v>2362750</v>
       </c>
       <c r="E84" s="0" t="n">
-        <v>30690000.0</v>
+        <v>2362750.0</v>
       </c>
       <c r="F84" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G84" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H84" s="0" t="n">
-        <v>7740000</v>
+        <v>472550</v>
       </c>
       <c r="I84" s="0" t="n">
-        <v>22950000</v>
+        <v>1890200</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
+        <v>480</v>
+      </c>
+      <c r="B85" s="0" t="inlineStr">
+        <is>
+          <t>Initiative Pilote de Développement Local Intégré</t>
+        </is>
+      </c>
+      <c r="C85" s="0" t="inlineStr">
+        <is>
+          <t>IPDLI</t>
+        </is>
+      </c>
+      <c r="D85" s="0" t="n">
+        <v>18175000</v>
+      </c>
+      <c r="E85" s="0" t="n">
+        <v>11675000.0</v>
+      </c>
+      <c r="F85" s="0" t="n">
+        <v>6500000.0</v>
+      </c>
+      <c r="G85" s="0" t="n">
+        <v>64.24</v>
+      </c>
+      <c r="H85" s="0" t="n">
+        <v>10000000</v>
+      </c>
+      <c r="I85" s="0" t="n">
+        <v>8175000</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="0" t="n">
+        <v>573</v>
+      </c>
+      <c r="B86" s="0" t="inlineStr">
+        <is>
+          <t>Programme d'Appui à la Politique de la Ville</t>
+        </is>
+      </c>
+      <c r="C86" s="0" t="inlineStr">
+        <is>
+          <t>PROVILLE 2</t>
+        </is>
+      </c>
+      <c r="D86" s="0" t="n">
+        <v>30690000</v>
+      </c>
+      <c r="E86" s="0" t="n">
+        <v>30690000.0</v>
+      </c>
+      <c r="F86" s="0" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="G86" s="0" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="H86" s="0" t="n">
+        <v>7740000</v>
+      </c>
+      <c r="I86" s="0" t="n">
+        <v>22950000</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="0" t="n">
         <v>766</v>
       </c>
-      <c r="B85" s="0" t="inlineStr">
+      <c r="B87" s="0" t="inlineStr">
         <is>
           <t>Projet de Développement Agricole et Rural Autour des Lacs collinaires - Upscale phase</t>
         </is>
       </c>
-      <c r="C85" s="0" t="inlineStr">
+      <c r="C87" s="0" t="inlineStr">
         <is>
           <t>DARAL</t>
         </is>
       </c>
-      <c r="D85" s="0" t="n">
+      <c r="D87" s="0" t="n">
         <v>38560000</v>
       </c>
-      <c r="E85" s="0" t="n">
+      <c r="E87" s="0" t="n">
         <v>15560000.0</v>
       </c>
-      <c r="F85" s="0" t="n">
+      <c r="F87" s="0" t="n">
         <v>23000000.0</v>
       </c>
-      <c r="G85" s="0" t="n">
+      <c r="G87" s="0" t="n">
         <v>40.35</v>
       </c>
-      <c r="H85" s="0" t="n">
+      <c r="H87" s="0" t="n">
         <v>1575000</v>
       </c>
-      <c r="I85" s="0" t="n">
+      <c r="I87" s="0" t="n">
         <v>36985000</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>