--- v0 (2026-05-26)
+++ v1 (2026-09-04)
@@ -411,101 +411,102 @@
         <is>
           <t>Labels</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>30</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Emploi et formation professionnelle</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>#7B1736</t>
         </is>
       </c>
       <c r="E2" s="0" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F2" s="0" t="n">
-        <v>71806625</v>
+        <v>79056625</v>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:T2"/>
+  <dimension ref="A1:U4"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="19.799999999999997" min="1" max="1" bestFit="1" customWidth="1"/>
-    <col width="143.0" min="2" max="2" bestFit="1" customWidth="1"/>
+    <col width="227.70000000000002" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="18.15" min="3" max="3" bestFit="1" customWidth="1"/>
-    <col width="37.949999999999996" min="4" max="4" bestFit="1" customWidth="1"/>
+    <col width="255" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="14.85" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="26.4" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="23.099999999999998" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="26.4" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="19.799999999999997" min="9" max="9" bestFit="1" customWidth="1"/>
-    <col width="26.4" min="10" max="10" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col width="18.15" min="12" max="12" bestFit="1" customWidth="1"/>
+    <col width="187.00000000000003" min="10" max="10" bestFit="1" customWidth="1"/>
+    <col width="26.400000000000002" min="11" max="11" bestFit="1" customWidth="1"/>
+    <col width="63.800000000000004" min="12" max="12" bestFit="1" customWidth="1"/>
     <col width="16.5" min="13" max="13" bestFit="1" customWidth="1"/>
     <col width="18.15" min="14" max="14" bestFit="1" customWidth="1"/>
     <col width="16.5" min="15" max="15" bestFit="1" customWidth="1"/>
     <col width="19.799999999999997" min="16" max="16" bestFit="1" customWidth="1"/>
-    <col width="19.799999999999997" min="17" max="17" bestFit="1" customWidth="1"/>
+    <col width="50.6" min="17" max="17" bestFit="1" customWidth="1"/>
     <col width="14.85" min="18" max="18" bestFit="1" customWidth="1"/>
     <col width="69.30000000000001" min="19" max="19" bestFit="1" customWidth="1"/>
     <col width="14.85" min="20" max="20" bestFit="1" customWidth="1"/>
+    <col width="116.60000000000001" min="21" max="21" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>ID Projet</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Titre</t>
         </is>
       </c>
       <c r="C1" s="3" t="inlineStr">
         <is>
           <t>Acronyme</t>
         </is>
       </c>
       <c r="D1" s="3" t="inlineStr">
         <is>
           <t>Actualités du projet</t>
         </is>
       </c>
       <c r="E1" s="3" t="inlineStr">
         <is>
@@ -565,138 +566,350 @@
       <c r="P1" s="3" t="inlineStr">
         <is>
           <t>Instagram</t>
         </is>
       </c>
       <c r="Q1" s="3" t="inlineStr">
         <is>
           <t>URL vidéo</t>
         </is>
       </c>
       <c r="R1" s="3" t="inlineStr">
         <is>
           <t>Labels</t>
         </is>
       </c>
       <c r="S1" s="3" t="inlineStr">
         <is>
           <t>Chef de file</t>
         </is>
       </c>
       <c r="T1" s="3" t="inlineStr">
         <is>
           <t>Public</t>
         </is>
       </c>
+      <c r="U1" s="3" t="inlineStr">
+        <is>
+          <t>Co-financeur 1</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
+        <v>515</v>
+      </c>
+      <c r="B2" s="0" t="inlineStr">
+        <is>
+          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
+        </is>
+      </c>
+      <c r="C2" s="0" t="inlineStr">
+        <is>
+          <t>IRADA</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>20/08/2024 : Suivi des dossiers de subvention : Réunion avec les bénéficiaires du Programme Irada
+Une réunion a eu lieu au siège de l'antenne régionale Irada à Jendouba dont le but de faire le suivi des dossiers de demandes pour la 3ème tranche de subvention du programme, avec la présence de plusieurs entités soutenues par le programme.
+23/08/2024 : Inauguration de l’Unité de Traitement de Pistache : Une journée d’information réussie
+À l’occasion de l’inauguration de sa nouvelle unité de traitement de pistache, le Groupement de Développement Agricole (GDA) ORBATA de Sened a organisé une journée d’information. Cet événement, soutenu par le programme Irada dans le cadre du projet collaboratif pour le développement de la filière pistache à Gafsa, s’est tenu en collaboration avec l’Antenne Régionale d’Irada à Gafsa et le Centre Régional de Recherche Agricole (CRRA) de Sidi Bouzid.
+10/09/2024 : Gafsa:État d’avancement des projets de formation professionnelle : Réunion du Groupe Technique Emploi-Formation
+Dans le cadre du suivi des projets de formation professionnelle subventionnés par le programme Irada, une réunion du Groupe Technique Emploi-Formation Professionnelle (GTEFP), de la plateforme de dialogue public-privé s'est tenue. Cette rencontre avait pour objectif de faire le point sur l'état d'avancement de ces projets. Au cours de cette réunion, plusieurs projets ont été présentés.</t>
+        </is>
+      </c>
+      <c r="E2" s="0" t="inlineStr">
+        <is>
+          <t>En cours</t>
+        </is>
+      </c>
+      <c r="F2" s="2">
+        <v>43466.0</v>
+      </c>
+      <c r="G2" s="2">
+        <v>46735.0</v>
+      </c>
+      <c r="H2" s="0" t="n">
+        <v>10000000</v>
+      </c>
+      <c r="I2" s="0" t="n">
+        <v>10000000.0</v>
+      </c>
+      <c r="J2" s="0" t="inlineStr">
+        <is>
+          <t>Tunisie | Tunisie &gt; Jendouba | Tunisie &gt; Sfax | Tunisie &gt; Gabes | Tunisie &gt; Gafsa | Tunisie &gt; Mednine | Tunisie &gt; Kasserine | Tunisie &gt; Sidi Bouzid | Tunisie &gt; Bizerte</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>https://irada.com.tn/</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.facebook.com/profile.php?id=100080674543286</t>
+        </is>
+      </c>
+      <c r="M2" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P2" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.youtube.com/watch?v=4bPErzL2mbE</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>ATFP - AGENCE TUNISIENNE DE FORMATION PROFESSIONNELLE</t>
+        </is>
+      </c>
+      <c r="T2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="0" t="n">
+        <v>1026</v>
+      </c>
+      <c r="B3" s="0" t="inlineStr">
+        <is>
+          <t>EDMEJ GIZ - Promotion de l'Inclusion Financière et Socio-Economique en Tunisie</t>
+        </is>
+      </c>
+      <c r="C3" s="0" t="inlineStr">
+        <is>
+          <t>EDMEJ</t>
+        </is>
+      </c>
+      <c r="D3" s="0" t="inlineStr">
+        <is>
+          <t>Retour en images sur la participation d'EDMEJ à 𝗨𝗡𝗜𝗩 𝗘𝗫𝗣𝗢 𝟮𝟬𝟮𝟲
+Découvrez les moments forts de notre présence à la 𝟮𝟴𝗲̀𝗺𝗲 𝗲́𝗱𝗶𝘁𝗶𝗼𝗻 de la foire universitaire "𝗨𝗡𝗜𝗩 𝗘𝗫𝗣𝗢", qui s'est tenue les 𝟭𝟱 𝗲𝘁 𝟭𝟲 𝗷𝘂𝗶𝗹𝗹𝗲𝘁 𝟮𝟬𝟮𝟲 à la Foire Internationale de 𝗦𝗳𝗮𝘅. 
+ Cette foire a représenté une plateforme exceptionnelle pour le réseautage, nous permettant de rencontrer de futurs étudiants, d'échanger avec des professionnels de l'éducation et de présenter nos programmes.
+https://www.facebook.com/share/p/1JsQYSgmTh/</t>
+        </is>
+      </c>
+      <c r="E3" s="0" t="inlineStr">
+        <is>
+          <t>En cours</t>
+        </is>
+      </c>
+      <c r="F3" s="2">
+        <v>45292.0</v>
+      </c>
+      <c r="G3" s="2">
+        <v>46783.0</v>
+      </c>
+      <c r="H3" s="0" t="n">
+        <v>7250000</v>
+      </c>
+      <c r="I3" s="0" t="n">
+        <v>6000000.0</v>
+      </c>
+      <c r="J3" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K3" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L3" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M3" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N3" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O3" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P3" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q3" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R3" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="S3" s="0" t="inlineStr">
+        <is>
+          <t>GIZ - Coopération Allemande</t>
+        </is>
+      </c>
+      <c r="T3" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="U3" s="0" t="inlineStr">
+        <is>
+          <t>BMZ - Ministère Fédéral Allemand de la Coopération Economique et du Développement (1250000.0 EUR - don)</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="n">
         <v>831</v>
       </c>
-      <c r="B2" s="0" t="inlineStr">
+      <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Programme pour la mise en oeuvre de la stratégie nationale de l'amélioration de l'intermédiation sur le marché de l'emploi - II</t>
         </is>
       </c>
-      <c r="C2" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E2" s="0" t="inlineStr">
+      <c r="C4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E4" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
-      <c r="F2" s="2">
+      <c r="F4" s="2">
         <v>44708.0</v>
       </c>
-      <c r="G2" s="2">
+      <c r="G4" s="2">
         <v>46540.0</v>
       </c>
-      <c r="H2" s="0" t="n">
+      <c r="H4" s="0" t="n">
         <v>4000000</v>
       </c>
-      <c r="I2" s="0" t="n">
+      <c r="I4" s="0" t="n">
         <v>4000000.0</v>
       </c>
-      <c r="J2" s="0" t="inlineStr">
-[...44 lines deleted...]
-      <c r="S2" s="0" t="inlineStr">
+      <c r="J4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="S4" s="0" t="inlineStr">
         <is>
           <t>BIRD - INTERNATIONAL BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
         </is>
       </c>
-      <c r="T2" s="0" t="inlineStr">
+      <c r="T4" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
+        </is>
+      </c>
+      <c r="U4" s="0" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>