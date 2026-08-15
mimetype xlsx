--- v0 (2026-05-26)
+++ v1 (2026-08-15)
@@ -411,102 +411,102 @@
         <is>
           <t>Labels</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>29</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Égalité Femmes-Hommes</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>L'Union Européenne s'engage dans l'égalité et l'équité des droits entre les Femmes et les Hommes en Tunisie.</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>#DE0079</t>
         </is>
       </c>
       <c r="E2" s="0" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F2" s="0" t="n">
         <v>9857013</v>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>ODD n°5 - Égalité entre les sexes</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:U3"/>
+  <dimension ref="A1:U2"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="19.799999999999997" min="1" max="1" bestFit="1" customWidth="1"/>
-    <col width="80.30000000000001" min="2" max="2" bestFit="1" customWidth="1"/>
+    <col width="69.30000000000001" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="18.15" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="255" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="14.85" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="26.4" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="23.099999999999998" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="26.4" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="19.799999999999997" min="9" max="9" bestFit="1" customWidth="1"/>
     <col width="26.4" min="10" max="10" bestFit="1" customWidth="1"/>
     <col width="18.15" min="11" max="11" bestFit="1" customWidth="1"/>
     <col width="18.15" min="12" max="12" bestFit="1" customWidth="1"/>
     <col width="16.5" min="13" max="13" bestFit="1" customWidth="1"/>
     <col width="18.15" min="14" max="14" bestFit="1" customWidth="1"/>
     <col width="16.5" min="15" max="15" bestFit="1" customWidth="1"/>
     <col width="19.799999999999997" min="16" max="16" bestFit="1" customWidth="1"/>
     <col width="50.6" min="17" max="17" bestFit="1" customWidth="1"/>
     <col width="14.85" min="18" max="18" bestFit="1" customWidth="1"/>
-    <col width="71.5" min="19" max="19" bestFit="1" customWidth="1"/>
+    <col width="45.1" min="19" max="19" bestFit="1" customWidth="1"/>
     <col width="14.85" min="20" max="20" bestFit="1" customWidth="1"/>
-    <col width="101.2" min="21" max="21" bestFit="1" customWidth="1"/>
+    <col width="68.2" min="21" max="21" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>ID Projet</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Titre</t>
         </is>
       </c>
       <c r="C1" s="3" t="inlineStr">
         <is>
           <t>Acronyme</t>
         </is>
       </c>
       <c r="D1" s="3" t="inlineStr">
         <is>
           <t>Actualités du projet</t>
         </is>
       </c>
       <c r="E1" s="3" t="inlineStr">
         <is>
@@ -672,145 +672,48 @@
         </is>
       </c>
       <c r="Q2" s="0" t="inlineStr">
         <is>
           <t>https://www.youtube.com/watch?v=4xY4gxsrk5g</t>
         </is>
       </c>
       <c r="R2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S2" s="0" t="inlineStr">
         <is>
           <t>UNFPA - UNITED NATIONS POPULATION FUND</t>
         </is>
       </c>
       <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U2" s="0" t="inlineStr">
         <is>
           <t>UNFPA - UNITED NATIONS POPULATION FUND (300000.0 EUR - don)</t>
-        </is>
-[...95 lines deleted...]
-          <t>AECID - The Spanish Agency for International Development Cooperation (215000.0 EUR - don)</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>