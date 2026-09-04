--- v1 (2026-08-15)
+++ v2 (2026-09-04)
@@ -411,102 +411,102 @@
         <is>
           <t>Labels</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>29</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Égalité Femmes-Hommes</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>L'Union Européenne s'engage dans l'égalité et l'équité des droits entre les Femmes et les Hommes en Tunisie.</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>#DE0079</t>
         </is>
       </c>
       <c r="E2" s="0" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F2" s="0" t="n">
         <v>9857013</v>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>ODD n°5 - Égalité entre les sexes</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:U2"/>
+  <dimension ref="A1:U3"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="19.799999999999997" min="1" max="1" bestFit="1" customWidth="1"/>
-    <col width="69.30000000000001" min="2" max="2" bestFit="1" customWidth="1"/>
+    <col width="80.30000000000001" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="18.15" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="255" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="14.85" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="26.4" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="23.099999999999998" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="26.4" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="19.799999999999997" min="9" max="9" bestFit="1" customWidth="1"/>
     <col width="26.4" min="10" max="10" bestFit="1" customWidth="1"/>
     <col width="18.15" min="11" max="11" bestFit="1" customWidth="1"/>
     <col width="18.15" min="12" max="12" bestFit="1" customWidth="1"/>
     <col width="16.5" min="13" max="13" bestFit="1" customWidth="1"/>
     <col width="18.15" min="14" max="14" bestFit="1" customWidth="1"/>
     <col width="16.5" min="15" max="15" bestFit="1" customWidth="1"/>
     <col width="19.799999999999997" min="16" max="16" bestFit="1" customWidth="1"/>
     <col width="50.6" min="17" max="17" bestFit="1" customWidth="1"/>
     <col width="14.85" min="18" max="18" bestFit="1" customWidth="1"/>
-    <col width="45.1" min="19" max="19" bestFit="1" customWidth="1"/>
+    <col width="71.5" min="19" max="19" bestFit="1" customWidth="1"/>
     <col width="14.85" min="20" max="20" bestFit="1" customWidth="1"/>
-    <col width="68.2" min="21" max="21" bestFit="1" customWidth="1"/>
+    <col width="101.2" min="21" max="21" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>ID Projet</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Titre</t>
         </is>
       </c>
       <c r="C1" s="3" t="inlineStr">
         <is>
           <t>Acronyme</t>
         </is>
       </c>
       <c r="D1" s="3" t="inlineStr">
         <is>
           <t>Actualités du projet</t>
         </is>
       </c>
       <c r="E1" s="3" t="inlineStr">
         <is>
@@ -583,51 +583,51 @@
           <t>Chef de file</t>
         </is>
       </c>
       <c r="T1" s="3" t="inlineStr">
         <is>
           <t>Public</t>
         </is>
       </c>
       <c r="U1" s="3" t="inlineStr">
         <is>
           <t>Co-financeur 1</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>756</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Pour une réponse intégrée aux violences fondées sur le genre</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>EMNA</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>15/07/2024 : Formation sur les violences facilitées par la technologie à Sidi Bouzid
 Dans le cadre de la deuxième édition du théâtre forum sur les violences facilitées par la technologie, à Sidi Bouzid, l'UNFPA Tunisie et l'Arab Institute for Human Rights organisent des ateliers de sensibilisation sur : Le genre, les violences basées sur le genre, les violences facilitées par la technologie et la sécurité numérique qui donneront lieu à un spectacle le 24 juillet prochain. Cette activité s'inscrit dans le cadre du programme « Emna : Pour une réponse intégrée aux violences fondées sur le genre » financé par l'Union européenne en Tunisie.
 18/07/2024 : Le Théâtre Forum sur les violences numériques à Sidi Bouzid
 La deuxième édition du Théâtre Forum sur les violences numériques se tient du 12 au 24 juillet à Sidi Bouzid. Organisé par l’IADH en collaboration avec l’UNFPA et la Délégation de l’Union européenne en Tunisie dans le cadre du programme « EMNA : Pour une réponse intégrée aux Violences fondées sur le Genre », les participants ont une reçu une formation sur les violences numériques contre les femmes et les filles ainsi qu’une formation sur le Théâtre interactif en vue de participer à un Théâtre Forum sur cette thématique qui aura lieu le 24 juillet au Centre culturel de Sidi Bouzid.
 27/07/2024: Formation sur le genre, les violences basées sur le genre faites aux femmes et la communication
 Dans le cadre du projet Inno-Digital, Inno-PEACE - مبدعون من أجل السلام et l'UNFPA_Tunisie ont organisé, du 27 au 29 juillet 2024, une formation sur le genre, les violences basées sur le genre faites aux femmes et la communication. Cette première session a réuni 20 participant-e-s, membres de l'association Inno-PEACE, et sera suivie de sessions ultérieures. Cette formation se terminera par la création d'un projet de sensibilisation entièrement conçu par les participant-e-s eux-mêmes.
 Le projet Inno-Digital est lancé par l'association Inno-PEACE en partenariat avec l'UNFPA Tunisie dans le cadre du programme « EMNA : Pour une réponse intégrée aux Violences fondées sur le Genre » financé par l'Union européenne en Tunisie.</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F2" s="2">
         <v>44531.0</v>
       </c>
       <c r="G2" s="2">
         <v>46568.0</v>
       </c>
       <c r="H2" s="0" t="n">
@@ -672,48 +672,145 @@
         </is>
       </c>
       <c r="Q2" s="0" t="inlineStr">
         <is>
           <t>https://www.youtube.com/watch?v=4xY4gxsrk5g</t>
         </is>
       </c>
       <c r="R2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S2" s="0" t="inlineStr">
         <is>
           <t>UNFPA - UNITED NATIONS POPULATION FUND</t>
         </is>
       </c>
       <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U2" s="0" t="inlineStr">
         <is>
           <t>UNFPA - UNITED NATIONS POPULATION FUND (300000.0 EUR - don)</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="0" t="n">
+        <v>836</v>
+      </c>
+      <c r="B3" s="0" t="inlineStr">
+        <is>
+          <t>Programme de lutte contre les violences basées sur le genre en Tunisie</t>
+        </is>
+      </c>
+      <c r="C3" s="0" t="inlineStr">
+        <is>
+          <t>SILA</t>
+        </is>
+      </c>
+      <c r="D3" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E3" s="0" t="inlineStr">
+        <is>
+          <t>En cours</t>
+        </is>
+      </c>
+      <c r="F3" s="2">
+        <v>44927.0</v>
+      </c>
+      <c r="G3" s="2">
+        <v>46599.0</v>
+      </c>
+      <c r="H3" s="0" t="n">
+        <v>6215000</v>
+      </c>
+      <c r="I3" s="0" t="n">
+        <v>6000000.0</v>
+      </c>
+      <c r="J3" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K3" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L3" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M3" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N3" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O3" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P3" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q3" s="0" t="inlineStr">
+        <is>
+          <t>https://www.youtube.com/watch?v=f_y5oAYNYsQ</t>
+        </is>
+      </c>
+      <c r="R3" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="S3" s="0" t="inlineStr">
+        <is>
+          <t>ENABEL - Agence de développement du gouvernement fédéral belge</t>
+        </is>
+      </c>
+      <c r="T3" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="U3" s="0" t="inlineStr">
+        <is>
+          <t>AECID - The Spanish Agency for International Development Cooperation (215000.0 EUR - don)</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>