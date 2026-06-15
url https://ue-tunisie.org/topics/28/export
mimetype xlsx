--- v0 (2026-05-26)
+++ v1 (2026-06-15)
@@ -413,98 +413,98 @@
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>28</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Education, recherche, innovation</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>
 "Pour nous l'éducation est une fonction sociale, c'est à dire un facteur fondamental de notre entité collective et une responsabilité que doivent remplir, à titre égal, l'État l'enseignant et l'enseigné" 
 Habib Bourguiba, 29 juin 1968.</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>#B85016</t>
         </is>
       </c>
       <c r="E2" s="0" t="n">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F2" s="0" t="n">
         <v>668587043</v>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>ODD n°4 - Éducation de qualité | Éducation et recherche</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:V8"/>
+  <dimension ref="A1:V6"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="19.799999999999997" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="145.20000000000002" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="18.15" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="255" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="14.85" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="26.4" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="23.099999999999998" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="26.4" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="19.799999999999997" min="9" max="9" bestFit="1" customWidth="1"/>
     <col width="26.4" min="10" max="10" bestFit="1" customWidth="1"/>
-    <col width="36.300000000000004" min="11" max="11" bestFit="1" customWidth="1"/>
-    <col width="68.2" min="12" max="12" bestFit="1" customWidth="1"/>
+    <col width="25.3" min="11" max="11" bestFit="1" customWidth="1"/>
+    <col width="44.0" min="12" max="12" bestFit="1" customWidth="1"/>
     <col width="16.5" min="13" max="13" bestFit="1" customWidth="1"/>
-    <col width="63.800000000000004" min="14" max="14" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col width="51.7" min="17" max="17" bestFit="1" customWidth="1"/>
+    <col width="18.15" min="14" max="14" bestFit="1" customWidth="1"/>
+    <col width="16.5" min="15" max="15" bestFit="1" customWidth="1"/>
+    <col width="19.799999999999997" min="16" max="16" bestFit="1" customWidth="1"/>
+    <col width="50.6" min="17" max="17" bestFit="1" customWidth="1"/>
     <col width="255" min="18" max="18" bestFit="1" customWidth="1"/>
     <col width="78.10000000000001" min="19" max="19" bestFit="1" customWidth="1"/>
     <col width="14.85" min="20" max="20" bestFit="1" customWidth="1"/>
     <col width="101.2" min="21" max="21" bestFit="1" customWidth="1"/>
     <col width="62.7" min="22" max="22" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>ID Projet</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Titre</t>
         </is>
       </c>
       <c r="C1" s="3" t="inlineStr">
         <is>
           <t>Acronyme</t>
         </is>
       </c>
       <c r="D1" s="3" t="inlineStr">
         <is>
@@ -684,667 +684,455 @@
         </is>
       </c>
       <c r="S2" s="0" t="inlineStr">
         <is>
           <t>GIZ - Coopération Allemande</t>
         </is>
       </c>
       <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U2" s="0" t="inlineStr">
         <is>
           <t>GIZ - Coopération Allemande (2500000.0 EUR - don)</t>
         </is>
       </c>
       <c r="V2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
-        <v>829</v>
+        <v>872</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>Contribution financière à la participation de la Tunisie au programme Horizon Europe</t>
+          <t>La qualité et l'équité du système éducatif sont améliorées au profit des apprenants, des enseignants et du personnel d'appui</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
-          <t>03/09/2024 : Appel à candidatures pour participer à des « Brokerage events » sur les Appels à projets du Pilier II – Horizon Europe 
-[...2 lines deleted...]
-Le 4 septembre 2024, la Commission Européenne a ouvert l'appel à candidatures pour les champions de l'égalité des genres. Les organisations intéressées peuvent postuler en ligne via "funding and tenders portal" jusqu'au 16 octobre 2024 à 17h00 CET. Ce prix récompense des réalisations exceptionnelles obtenues grâce à la mise en œuvre de plans d'égalité entre les femmes et les hommes mis en place par des universités, des établissements d'enseignement supérieur et d'autres organismes de recherche publics ou privés, établis dans un État membre de l'UE ou un pays associé ou tiers Horizon Europe comme la Tunisie. Les résultats seront officiellement annoncés lors d'une cérémonie de remise des prix qui aura lieu en 2025. Chaque lauréat recevra un trophée et une dotation de 100 000 €.</t>
+          <t/>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F3" s="2">
-        <v>44721.0</v>
+        <v>45292.0</v>
       </c>
       <c r="G3" s="2">
-        <v>46181.0</v>
+        <v>47483.0</v>
       </c>
       <c r="H3" s="0" t="n">
-        <v>8461538</v>
+        <v>30100000</v>
       </c>
       <c r="I3" s="0" t="n">
-        <v>5500000.0</v>
+        <v>26600000.0</v>
       </c>
       <c r="J3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K3" s="0" t="inlineStr">
         <is>
-          <t>https://www.horizon-europe.tn/</t>
+          <t/>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
-          <t>https://www.facebook.com/HorizonEuropeTunisia/?locale=fr_FR</t>
+          <t/>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N3" s="0" t="inlineStr">
         <is>
-          <t>https://www.linkedin.com/company/horizoneurope-tunisia/</t>
+          <t/>
         </is>
       </c>
       <c r="O3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q3" s="0" t="inlineStr">
         <is>
-          <t>https://www.youtube.com/watch?v=j8PagTJ2BOg</t>
+          <t/>
         </is>
       </c>
       <c r="R3" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>odd : ODD n°16 - Paix, justice et institutions efficaces | odd : ODD n°8 - Travail décent et croissance économique | odd : ODD n°10 - Inégalités réduites | odd : ODD n°4 - Éducation de qualité | odd : ODD n°5 - Égalité entre les sexes</t>
         </is>
       </c>
       <c r="S3" s="0" t="inlineStr">
         <is>
-          <t>GVT Tun - République Tunisienne</t>
+          <t>UNICEF - United Nations of International Children's Emergency Fund</t>
         </is>
       </c>
       <c r="T3" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U3" s="0" t="inlineStr">
         <is>
-          <t>GVT Tun - République Tunisienne (2961538.0 EUR - don)</t>
+          <t>UNICEF - United Nations of International Children's Emergency Fund (3500000.0 EUR - don)</t>
         </is>
       </c>
       <c r="V3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
-        <v>872</v>
+        <v>891</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>La qualité et l'équité du système éducatif sont améliorées au profit des apprenants, des enseignants et du personnel d'appui</t>
+          <t>Modernisation des Établissements Scolaires II</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F4" s="2">
-        <v>45292.0</v>
+        <v>45280.0</v>
       </c>
       <c r="G4" s="2">
-        <v>47483.0</v>
+        <v>47471.0</v>
       </c>
       <c r="H4" s="0" t="n">
-        <v>30100000</v>
+        <v>80560000</v>
       </c>
       <c r="I4" s="0" t="n">
-        <v>26600000.0</v>
+        <v>25560000.0</v>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R4" s="0" t="inlineStr">
         <is>
-          <t>odd : ODD n°16 - Paix, justice et institutions efficaces | odd : ODD n°8 - Travail décent et croissance économique | odd : ODD n°10 - Inégalités réduites | odd : ODD n°4 - Éducation de qualité | odd : ODD n°5 - Égalité entre les sexes</t>
+          <t>odd : ODD n°1 - Pas de pauvreté | odd : ODD n°3 - Bonne santé et bien-être | odd : ODD n°4 - Éducation de qualité | odd : ODD n°5 - Égalité entre les sexes | odd : ODD n°8 - Travail décent et croissance économique | odd : ODD n°9 - Industrie, innovation et infrastructure | odd : ODD n°10 - Inégalités réduites | odd : ODD n°11 - Villes et communautés durable | odd : ODD n°12 - Consommation et production responsables | odd : ODD n°13 - Lutte contre les changements climatiques</t>
         </is>
       </c>
       <c r="S4" s="0" t="inlineStr">
         <is>
-          <t>UNICEF - United Nations of International Children's Emergency Fund</t>
+          <t>EIB - EUROPEAN INVESTMENT BANK</t>
         </is>
       </c>
       <c r="T4" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U4" s="0" t="inlineStr">
         <is>
-          <t>UNICEF - United Nations of International Children's Emergency Fund (3500000.0 EUR - don)</t>
+          <t>GVT Tun - République Tunisienne (15000000.0 EUR - don)</t>
         </is>
       </c>
       <c r="V4" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>EIB - EUROPEAN INVESTMENT BANK (40000000.0 EUR - pret)</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
-        <v>891</v>
+        <v>871</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>Modernisation des Établissements Scolaires II</t>
+          <t>Projet d'Amélioration et de Renforcement des compétences linguistiques des élèves en Tunisie</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PARLE</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F5" s="2">
-        <v>45280.0</v>
+        <v>45292.0</v>
       </c>
       <c r="G5" s="2">
-        <v>47471.0</v>
+        <v>46752.0</v>
       </c>
       <c r="H5" s="0" t="n">
-        <v>80560000</v>
+        <v>14000000</v>
       </c>
       <c r="I5" s="0" t="n">
-        <v>25560000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="J5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R5" s="0" t="inlineStr">
         <is>
-          <t>odd : ODD n°1 - Pas de pauvreté | odd : ODD n°3 - Bonne santé et bien-être | odd : ODD n°4 - Éducation de qualité | odd : ODD n°5 - Égalité entre les sexes | odd : ODD n°8 - Travail décent et croissance économique | odd : ODD n°9 - Industrie, innovation et infrastructure | odd : ODD n°10 - Inégalités réduites | odd : ODD n°11 - Villes et communautés durable | odd : ODD n°12 - Consommation et production responsables | odd : ODD n°13 - Lutte contre les changements climatiques</t>
+          <t>odd : ODD n°4 - Éducation de qualité | odd : ODD n°5 - Égalité entre les sexes</t>
         </is>
       </c>
       <c r="S5" s="0" t="inlineStr">
         <is>
-          <t>EIB - EUROPEAN INVESTMENT BANK</t>
+          <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE</t>
         </is>
       </c>
       <c r="T5" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U5" s="0" t="inlineStr">
         <is>
-          <t>GVT Tun - République Tunisienne (15000000.0 EUR - don)</t>
+          <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE (6000000.0 EUR - don)</t>
         </is>
       </c>
       <c r="V5" s="0" t="inlineStr">
         <is>
-          <t>EIB - EUROPEAN INVESTMENT BANK (40000000.0 EUR - pret)</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
-        <v>871</v>
+        <v>869</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>Projet d'Amélioration et de Renforcement des compétences linguistiques des élèves en Tunisie</t>
+          <t>Projet d'Appui à la Recherche et l'Enseignement Supérieur dans le Secteur de l'Environnement - ARESSE</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
-          <t>PARLE</t>
+          <t>ARESSE</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
-        <is>
-[...100 lines deleted...]
-      <c r="D7" s="0" t="inlineStr">
         <is>
           <t>04/09/2024 : TdRs pour la sélection d’une Assistance Technique pour l’élaboration d’une cartographie et analyse des formations en Tunisie et l’étude de Benchmark international sur les formations dans le secteur de l’environnement
 Dans le cadre du projet d’Appui à la Recherche et l’Enseignement Supérieur dans le Secteur de l’Environnement – ARESSE, l’Agence Nationale de la Promotion de la Recherche scientifique (ANPR) et la Direction Générale de la Rénovation Universitaire (DGRU) comptent sélectionner une Assistance Technique pour l’élaboration d’une cartographie et analyse des formations en Tunisie et l’étude de Benchmark international sur les formations dans le secteur de l’environnement.
 Date limite de soumission des candidatures: 30 Septembre 2024.
 14/09/2024 : TdRs pour la sélection d’un(e) Expert (e) pour la conception du PAQ pour le projet ARESSE et l’élaboration d’un manuel de procédures
 Dans le cadre du Projet d’Appui à la Recherche et l’Enseignement Supérieur pour le Secteur de l’Environnement – ARESSE sous numéro ENI/2023/443-681, l’ANPR compte sélectionner une assistance technique pour la conception du Plan d’Assurance Qualité (PAQ) pour le projet ARESSE et l’élaboration d’un manuel de procédures. Ceux qui souhaitent postule, ont jusqu’au 04 octobre pour envoyer leurs candidatures.</t>
         </is>
       </c>
-      <c r="E7" s="0" t="inlineStr">
+      <c r="E6" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
-      <c r="F7" s="2">
+      <c r="F6" s="2">
         <v>45171.0</v>
       </c>
-      <c r="G7" s="2">
+      <c r="G6" s="2">
         <v>46631.0</v>
       </c>
-      <c r="H7" s="0" t="n">
+      <c r="H6" s="0" t="n">
         <v>11577784</v>
       </c>
-      <c r="I7" s="0" t="n">
+      <c r="I6" s="0" t="n">
         <v>10998894.0</v>
       </c>
-      <c r="J7" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K7" s="0" t="inlineStr">
+      <c r="J6" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K6" s="0" t="inlineStr">
         <is>
           <t>https://www.anpr.tn/</t>
         </is>
       </c>
-      <c r="L7" s="0" t="inlineStr">
+      <c r="L6" s="0" t="inlineStr">
         <is>
           <t>https://www.facebook.com/ProjetAresse</t>
         </is>
       </c>
-      <c r="M7" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="Q7" s="0" t="inlineStr">
+      <c r="M6" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N6" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O6" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P6" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q6" s="0" t="inlineStr">
         <is>
           <t>https://www.youtube.com/watch?v=AvAy_QMjKLo</t>
         </is>
       </c>
-      <c r="R7" s="0" t="inlineStr">
+      <c r="R6" s="0" t="inlineStr">
         <is>
           <t>odd : ODD n°5 - Égalité entre les sexes | odd : ODD n°12 - Consommation et production responsables | odd : ODD n°6 - Eau propre et assainissement</t>
         </is>
       </c>
-      <c r="S7" s="0" t="inlineStr">
+      <c r="S6" s="0" t="inlineStr">
         <is>
           <t>ANPR - Agence Nationale de la promotion de la recherche scientifique</t>
         </is>
       </c>
-      <c r="T7" s="0" t="inlineStr">
+      <c r="T6" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="U7" s="0" t="inlineStr">
+      <c r="U6" s="0" t="inlineStr">
         <is>
           <t>ANPR - Agence Nationale de la promotion de la recherche scientifique (578890.0 EUR - don)</t>
         </is>
       </c>
-      <c r="V7" s="0" t="inlineStr">
-[...106 lines deleted...]
-      <c r="V8" s="0" t="inlineStr">
+      <c r="V6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>