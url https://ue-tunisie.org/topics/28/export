--- v1 (2026-06-15)
+++ v2 (2026-09-04)
@@ -413,98 +413,98 @@
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>28</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Education, recherche, innovation</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>
 "Pour nous l'éducation est une fonction sociale, c'est à dire un facteur fondamental de notre entité collective et une responsabilité que doivent remplir, à titre égal, l'État l'enseignant et l'enseigné" 
 Habib Bourguiba, 29 juin 1968.</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>#B85016</t>
         </is>
       </c>
       <c r="E2" s="0" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F2" s="0" t="n">
-        <v>668587043</v>
+        <v>676681724</v>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>ODD n°4 - Éducation de qualité | Éducation et recherche</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:V6"/>
+  <dimension ref="A1:V7"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="19.799999999999997" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="145.20000000000002" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="18.15" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="255" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="14.85" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="26.4" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="23.099999999999998" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="26.4" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="19.799999999999997" min="9" max="9" bestFit="1" customWidth="1"/>
     <col width="26.4" min="10" max="10" bestFit="1" customWidth="1"/>
     <col width="25.3" min="11" max="11" bestFit="1" customWidth="1"/>
-    <col width="44.0" min="12" max="12" bestFit="1" customWidth="1"/>
+    <col width="45.1" min="12" max="12" bestFit="1" customWidth="1"/>
     <col width="16.5" min="13" max="13" bestFit="1" customWidth="1"/>
-    <col width="18.15" min="14" max="14" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col width="50.6" min="17" max="17" bestFit="1" customWidth="1"/>
+    <col width="55.00000000000001" min="14" max="14" bestFit="1" customWidth="1"/>
+    <col width="44.0" min="15" max="15" bestFit="1" customWidth="1"/>
+    <col width="61.60000000000001" min="16" max="16" bestFit="1" customWidth="1"/>
+    <col width="51.7" min="17" max="17" bestFit="1" customWidth="1"/>
     <col width="255" min="18" max="18" bestFit="1" customWidth="1"/>
     <col width="78.10000000000001" min="19" max="19" bestFit="1" customWidth="1"/>
     <col width="14.85" min="20" max="20" bestFit="1" customWidth="1"/>
     <col width="101.2" min="21" max="21" bestFit="1" customWidth="1"/>
     <col width="62.7" min="22" max="22" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>ID Projet</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Titre</t>
         </is>
       </c>
       <c r="C1" s="3" t="inlineStr">
         <is>
           <t>Acronyme</t>
         </is>
       </c>
       <c r="D1" s="3" t="inlineStr">
         <is>
@@ -795,51 +795,51 @@
           <t>Oui</t>
         </is>
       </c>
       <c r="U3" s="0" t="inlineStr">
         <is>
           <t>UNICEF - United Nations of International Children's Emergency Fund (3500000.0 EUR - don)</t>
         </is>
       </c>
       <c r="V3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
         <v>891</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Modernisation des Établissements Scolaires II</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PMES II</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F4" s="2">
         <v>45280.0</v>
       </c>
       <c r="G4" s="2">
         <v>47471.0</v>
       </c>
       <c r="H4" s="0" t="n">
         <v>80560000</v>
       </c>
       <c r="I4" s="0" t="n">
         <v>25560000.0</v>
       </c>
       <c r="J4" s="0" t="inlineStr">
@@ -1089,50 +1089,157 @@
         <is>
           <t>https://www.youtube.com/watch?v=AvAy_QMjKLo</t>
         </is>
       </c>
       <c r="R6" s="0" t="inlineStr">
         <is>
           <t>odd : ODD n°5 - Égalité entre les sexes | odd : ODD n°12 - Consommation et production responsables | odd : ODD n°6 - Eau propre et assainissement</t>
         </is>
       </c>
       <c r="S6" s="0" t="inlineStr">
         <is>
           <t>ANPR - Agence Nationale de la promotion de la recherche scientifique</t>
         </is>
       </c>
       <c r="T6" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U6" s="0" t="inlineStr">
         <is>
           <t>ANPR - Agence Nationale de la promotion de la recherche scientifique (578890.0 EUR - don)</t>
         </is>
       </c>
       <c r="V6" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="0" t="n">
+        <v>828</v>
+      </c>
+      <c r="B7" s="0" t="inlineStr">
+        <is>
+          <t>Science With And For Youth</t>
+        </is>
+      </c>
+      <c r="C7" s="0" t="inlineStr">
+        <is>
+          <t>SWAFY</t>
+        </is>
+      </c>
+      <c r="D7" s="0" t="inlineStr">
+        <is>
+          <t>30/04/2026 : Dix établissements scolaires renforcés en équipements technologiques à Sousse dans le cadre du projet SWAFY
+Dans le cadre d’une initiative visant à améliorer l’environnement d’apprentissage au sein des établissements éducatifs, dix écoles du gouvernorat de Sousse ont bénéficié d’un appui en équipements technologiques. Mise en œuvre par l’Association Future Visions, cette action s’inscrivait dans ses programmes de soutien à l’éducation et avait pour objectif de favoriser un apprentissage plus interactif et tourné vers l’innovation. Au total, 50 kits de robotique et 10 ordinateurs ont été distribués au profit des établissements concernés. Cette initiative s’inscrivait dans le cadre du projet INSPIRE, porté par l’Association Future Visions et financé par l’Union européenne en Tunisie. Le projet s’intègre lui-même dans le programme SWAFY, piloté par l’Agence nationale de la promotion de la recherche scientifique (ANPR), dans le cadre de l’initiative EU4Youth – Tunisie.
+29/04/2026 : 1ère édition du concours scientifique dédié aux élèves des collèges sur la thématique des "Déchets &amp; Valorisation"
+La première édition de cet événement consacré à la découverte scientifique et à la valorisation des déchets s’est tenue dans une ambiance dynamique et participative, réunissant de nombreux jeunes participants, encadrants et acteurs engagés. Au programme, des quiz et capsules scientifiques adaptés à l’âge des participants ont été proposés. Ces activités pédagogiques ont permis aux jeunes d’apprendre tout en s’amusant, dans un cadre interactif et stimulant. L’événement a également été rythmé par des animations et des témoignages portés par des animateurs, enseignants, parents et acteurs du projet InNOScEnce, mettant en lumière l’importance de l’éducation scientifique et de l’engagement environnemental dès le plus jeune âge. 
+10/04/2026 : Lancement de la première édition de "𝗟𝗮 𝗙𝗼𝗶𝗿𝗲 𝗱𝗲 𝗹𝗮 𝗖𝗿é𝗮𝘁𝗶𝘃𝗶𝘁é Scientfique– 𝗧𝗼𝘂𝗻𝗲𝘀 𝗧𝗼𝗯𝗱𝗲3"
+ L’agence nationale de promotion de la recherche scientifique (ANPR) organise, dans le cadre du projet SWAFY financé par l’Union européenne, les 10 et 11 avril 2026 à la cité de la culture à Tunis, la foire de la créativité scientifique placé sous le thème “La Tunisie innove”. Cette manifestation s’inscrit dans le cadre des efforts visant à enraciner la culture scientifique chez les jeunes, à encourager l’esprit d’initiative et d’innovation et à renforcer l’ouverture de la recherche scientifique sur la société, â même de promouvoir le rôle des sciences dans le développement et l’édification d’un avenir durable. Cette manifestation est marquée par une large représentation nationale incluant 23 gouvernorats  avec la participation de plus de 300 intervenants, parmi les chercheurs, les formateurs et les experts dans les secteurs des sciences, des technologies et de l’innovation. La foire comprend 32 ateliers et sessions de formation dans les domaines de l’intelligence artificielle, de la robotique, de l’astronomie, des mathématiques, des sciences de la vie et de la terre, de la santé, de l’environnement, de la physique, de la chimie et des méthodes d’enseignement des matières scientifiques. </t>
+        </is>
+      </c>
+      <c r="E7" s="0" t="inlineStr">
+        <is>
+          <t>En cours</t>
+        </is>
+      </c>
+      <c r="F7" s="2">
+        <v>44715.0</v>
+      </c>
+      <c r="G7" s="2">
+        <v>46540.0</v>
+      </c>
+      <c r="H7" s="0" t="n">
+        <v>9500000</v>
+      </c>
+      <c r="I7" s="0" t="n">
+        <v>9000000.0</v>
+      </c>
+      <c r="J7" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K7" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L7" s="0" t="inlineStr">
+        <is>
+          <t>https://www.facebook.com/swafyproject/</t>
+        </is>
+      </c>
+      <c r="M7" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N7" s="0" t="inlineStr">
+        <is>
+          <t>https://www.linkedin.com/showcase/swafyproject/</t>
+        </is>
+      </c>
+      <c r="O7" s="0" t="inlineStr">
+        <is>
+          <t>https://www.youtube.com/@swafyproject</t>
+        </is>
+      </c>
+      <c r="P7" s="0" t="inlineStr">
+        <is>
+          <t>https://www.instagram.com/science_with_and_for_youth/</t>
+        </is>
+      </c>
+      <c r="Q7" s="0" t="inlineStr">
+        <is>
+          <t>https://www.youtube.com/watch?v=qYK-yBzrE8g </t>
+        </is>
+      </c>
+      <c r="R7" s="0" t="inlineStr">
+        <is>
+          <t>odd : ODD n°4 - Éducation de qualité | odd : ODD n°5 - Égalité entre les sexes</t>
+        </is>
+      </c>
+      <c r="S7" s="0" t="inlineStr">
+        <is>
+          <t>ANPR - Agence Nationale de la promotion de la recherche scientifique</t>
+        </is>
+      </c>
+      <c r="T7" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="U7" s="0" t="inlineStr">
+        <is>
+          <t>ANPR - Agence Nationale de la promotion de la recherche scientifique (500000.0 EUR - don)</t>
+        </is>
+      </c>
+      <c r="V7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>