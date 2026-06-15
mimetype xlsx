--- v0 (2026-05-26)
+++ v1 (2026-06-15)
@@ -411,76 +411,76 @@
         <is>
           <t>Labels</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>26</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Développement régional et local</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>#8C8375</t>
         </is>
       </c>
       <c r="E2" s="0" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F2" s="0" t="n">
         <v>494936157</v>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>ODD n°10 - Inégalités réduites | ODD n°15 - Vie terrestre | ODD n°11 - Villes et communautés durable</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:V14"/>
+  <dimension ref="A1:V13"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="19.799999999999997" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="183.70000000000002" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="18.15" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="255" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="14.85" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="26.4" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="23.099999999999998" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="26.4" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="19.799999999999997" min="9" max="9" bestFit="1" customWidth="1"/>
     <col width="255" min="10" max="10" bestFit="1" customWidth="1"/>
     <col width="125.4" min="11" max="11" bestFit="1" customWidth="1"/>
     <col width="56.1" min="12" max="12" bestFit="1" customWidth="1"/>
     <col width="36.300000000000004" min="13" max="13" bestFit="1" customWidth="1"/>
     <col width="77.0" min="14" max="14" bestFit="1" customWidth="1"/>
     <col width="64.9" min="15" max="15" bestFit="1" customWidth="1"/>
     <col width="44.0" min="16" max="16" bestFit="1" customWidth="1"/>
     <col width="50.6" min="17" max="17" bestFit="1" customWidth="1"/>
     <col width="96.80000000000001" min="18" max="18" bestFit="1" customWidth="1"/>
     <col width="73.7" min="19" max="19" bestFit="1" customWidth="1"/>
     <col width="14.85" min="20" max="20" bestFit="1" customWidth="1"/>
@@ -1402,560 +1402,458 @@
         </is>
       </c>
       <c r="S9" s="0" t="inlineStr">
         <is>
           <t>ILO - INTERNATIONAL LABOUR ORGANIZATION</t>
         </is>
       </c>
       <c r="T9" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V9" s="0" t="inlineStr">
         <is>
           <t>DDC-Bureau de la Coopération Suisse (6500000.0 EUR - don)</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="n">
-        <v>832</v>
+        <v>827</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>Marsad Baladia : Ancrage du processus de décentralisation et consolidation de la démocratie locale</t>
+          <t>Mise en ouvre du Fonds Municipal de Compétence Générale (FMCG) et renforcement du rôle de la FNCT dans l'appui aux communes pour l'amélioration des services de base</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
-          <t>MarsadBaladia</t>
+          <t/>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>12/07/2024 : La Fédération Nationale des Communes Tunisienne (FNCT) reçoit une délégation à l'ambassade de Suisse en Tunisie
+M. Fathi Mejri, président de la Fédération Nationale des Communes Tunisienne (FNCT), a reçu aujourd'hui, vendredi 12 juillet 2024, au siège de la Fédération, une délégation de l'Ambassade de Suisse en Tunisie, représentée par M. Fabrizio Buratti, Directeur de la Coopération à l'Ambassade. Cette rencontre s'inscrit dans le cadre du suivi du projet d’appui aux communes mis en œuvre par la Fédération Nationale des Communes Tunisiennes et financé par l'Union européenne et l'Ambassade de Suisse en Tunisie à travers Fonds Municipal de Compétence Générale (FMCG), qui vise à financer des interventions inscrites dans les programmes de développement local de 17 communes tunisiennes.</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F10" s="2">
-        <v>44715.0</v>
+        <v>44713.0</v>
       </c>
       <c r="G10" s="2">
-        <v>46175.0</v>
+        <v>46538.0</v>
       </c>
       <c r="H10" s="0" t="n">
-        <v>1200000</v>
+        <v>10059262</v>
       </c>
       <c r="I10" s="0" t="n">
-        <v>1200000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="J10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>https://www.facebook.com/FNCT02/</t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q10" s="0" t="inlineStr">
         <is>
-          <t>https://www.youtube.com/watch?v=m-IMtvCBv5I</t>
+          <t/>
         </is>
       </c>
       <c r="R10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S10" s="0" t="inlineStr">
         <is>
-          <t>AL BAWSALA - AL BAWSALA</t>
+          <t>FNCT - Fédération Nationale des Communes Tunisiennes</t>
         </is>
       </c>
       <c r="T10" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V10" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FNCT - Fédération Nationale des Communes Tunisiennes (3559262.0 EUR - don)</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="n">
-        <v>827</v>
+        <v>573</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>Mise en ouvre du Fonds Municipal de Compétence Générale (FMCG) et renforcement du rôle de la FNCT dans l'appui aux communes pour l'amélioration des services de base</t>
+          <t>Programme d'Appui à la Politique de la Ville</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PROVILLE 2</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
-          <t>12/07/2024 : La Fédération Nationale des Communes Tunisienne (FNCT) reçoit une délégation à l'ambassade de Suisse en Tunisie
-M. Fathi Mejri, président de la Fédération Nationale des Communes Tunisienne (FNCT), a reçu aujourd'hui, vendredi 12 juillet 2024, au siège de la Fédération, une délégation de l'Ambassade de Suisse en Tunisie, représentée par M. Fabrizio Buratti, Directeur de la Coopération à l'Ambassade. Cette rencontre s'inscrit dans le cadre du suivi du projet d’appui aux communes mis en œuvre par la Fédération Nationale des Communes Tunisiennes et financé par l'Union européenne et l'Ambassade de Suisse en Tunisie à travers Fonds Municipal de Compétence Générale (FMCG), qui vise à financer des interventions inscrites dans les programmes de développement local de 17 communes tunisiennes.</t>
+          <t/>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F11" s="2">
-        <v>44713.0</v>
+        <v>43455.0</v>
       </c>
       <c r="G11" s="2">
-        <v>46538.0</v>
+        <v>47299.0</v>
       </c>
       <c r="H11" s="0" t="n">
-        <v>10059262</v>
+        <v>30690000</v>
       </c>
       <c r="I11" s="0" t="n">
-        <v>6500000.0</v>
+        <v>30690000.0</v>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Tunisie &gt; Tunis | Tunisie</t>
         </is>
       </c>
       <c r="K11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
-          <t>https://www.facebook.com/FNCT02/</t>
+          <t>https://www.facebook.com/AFDOfficiel/</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>https://twitter.com/AFD_France</t>
         </is>
       </c>
       <c r="N11" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>https://www.linkedin.com/company/agence-francaise-de-developpement/</t>
         </is>
       </c>
       <c r="O11" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>https://www.youtube.com/GroupeAFD</t>
         </is>
       </c>
       <c r="P11" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>https://www.instagram.com/AFD_France/</t>
         </is>
       </c>
       <c r="Q11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S11" s="0" t="inlineStr">
         <is>
-          <t>FNCT - Fédération Nationale des Communes Tunisiennes</t>
+          <t>AFD - Agence Française de Développement</t>
         </is>
       </c>
       <c r="T11" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U11" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>EIB - EUROPEAN INVESTMENT BANK</t>
         </is>
       </c>
       <c r="V11" s="0" t="inlineStr">
         <is>
-          <t>FNCT - Fédération Nationale des Communes Tunisiennes (3559262.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="n">
-        <v>573</v>
+        <v>848</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Programme d'Appui à la Politique de la Ville</t>
+          <t>Programme de soutien au développement économique durable local pour l'emploi des jeunes</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t>PROVILLE 2</t>
+          <t>IRADAYouth</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
-        <is>
-[...100 lines deleted...]
-      <c r="D13" s="0" t="inlineStr">
         <is>
           <t>02/08/2024 : Projet « IRADA4YOUTH » en Tunisie : Etat d’avancement de l’implémentation des actions
 Au CGDR, le GdT central vient de partager l’état d’avancement de l’implémentation du projet IRADAYOUTH (2023-2027) dans les six gouvernorats-cibles lors de rencontre de travail tenue avec les référents officiels des partenaires institutionnels : la DUE en Tunisie et le Ministère de l’Économie et du Plan.
 02/09/2024 : Projet IRADA4YOUTH : La Formation des acteurs régionaux en préparation…
 Au CGDR, le GdT central s’active aux préparatifs de programme de formation à mettre en œuvre dans les semaines qui viennent dans les Gouvernorats-cibles du Projet IRADA4YOUTH. Une réunion de concertation (thématique, planning, logistique…) est tenue avec le Formateur retenu par le CGDR pour entreprendre six actions de formation à même de répondre au besoin exprimé par les acteurs régionaux associés au processus d’implémentation du Projet dans chacun des Gouvernorats-cibles.
 10/09/2024 Projet IRADA4YOUTH : Formation des Acteurs Régionaux dans le Sud
 Le CGDR lance son programme de formation « Pilotage de processus de changement stratégique et organisationnel » dédié aux agents d’institutions partenaires constitutives de l’Ecosystème d’appui à l’Entrepreneuriat en régions-cibles du Projet IRADA4YOUTH dont ses partenaires (ODS, ODCO et ODNO). Six workshops (un par gouvernorat-cible) bénéficieront à une centaine d’agents publics et de structures d’affaires, étroitement associés à l’implémentation du Projet IRADA4YOUTH, bénéficieront de ces sessions de formation active. A commencer par le Sud, où plus d’une trentaine sont conviés aux Gouvernorats de Tozeur et de Kébili.</t>
         </is>
       </c>
-      <c r="E13" s="0" t="inlineStr">
+      <c r="E12" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
-      <c r="F13" s="2">
+      <c r="F12" s="2">
         <v>44715.0</v>
       </c>
-      <c r="G13" s="2">
+      <c r="G12" s="2">
         <v>46540.0</v>
       </c>
-      <c r="H13" s="0" t="n">
+      <c r="H12" s="0" t="n">
         <v>5000000</v>
       </c>
-      <c r="I13" s="0" t="n">
+      <c r="I12" s="0" t="n">
         <v>5000000.0</v>
       </c>
-      <c r="J13" s="0" t="inlineStr">
+      <c r="J12" s="0" t="inlineStr">
         <is>
           <t>Tunisie &gt; Mahdia &gt; Mahdia | Tunisie &gt; Kebili &gt; Kebeli | Tunisie &gt; Kairouan &gt; Kairouan | Tunisie &gt; Le Kef &gt; Le Kef | Tunisie &gt; Tozeur &gt; Tozeur | Tunisie &gt; Zaghouan &gt; Zaghouan</t>
         </is>
       </c>
-      <c r="K13" s="0" t="inlineStr">
+      <c r="K12" s="0" t="inlineStr">
         <is>
           <t>https://eu4youth.tn/explorer/irada4youth/</t>
         </is>
       </c>
-      <c r="L13" s="0" t="inlineStr">
+      <c r="L12" s="0" t="inlineStr">
         <is>
           <t>https://www.facebook.com/eu4youth.tn</t>
         </is>
       </c>
-      <c r="M13" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="Q13" s="0" t="inlineStr">
+      <c r="M12" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N12" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O12" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P12" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q12" s="0" t="inlineStr">
         <is>
           <t>https://www.youtube.com/watch?v=qGXWdB07bp8</t>
         </is>
       </c>
-      <c r="R13" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S13" s="0" t="inlineStr">
+      <c r="R12" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="S12" s="0" t="inlineStr">
         <is>
           <t>CGDR - Commissariat général au développement régional - CGDR</t>
         </is>
       </c>
-      <c r="T13" s="0" t="inlineStr">
+      <c r="T12" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="U13" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V13" s="0" t="inlineStr">
+      <c r="U12" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
-    <row r="14">
-      <c r="A14" s="0" t="n">
+    <row r="13">
+      <c r="A13" s="0" t="n">
         <v>716</v>
       </c>
-      <c r="B14" s="0" t="inlineStr">
+      <c r="B13" s="0" t="inlineStr">
         <is>
           <t>Valoriser les potentialités touristiques, les savoir-faire et les terroirs avec le réseau Initiative Tunisie</t>
         </is>
       </c>
-      <c r="C14" s="0" t="inlineStr">
+      <c r="C13" s="0" t="inlineStr">
         <is>
           <t>Initiative TN</t>
         </is>
       </c>
-      <c r="D14" s="0" t="inlineStr">
+      <c r="D13" s="0" t="inlineStr">
         <is>
           <t>24/01/2024 : L’ambassadeur de l’Union européenne en Tunisie en visite à Initiative Kef
 Initiative KEF a eu l'honneur d'accueillir l'Ambassadeur de l'Union européenne en Tunisie, M. Marcus Cornaro accompagné de sa femme lors de leur visite non officielle au Kef. L'ensemble de l'équipe d'Initiative Kef s'est réuni pour cette occasion spéciale, en présence des membres élus. Cette rencontre a également été marquée par la participation de notre partenaire, M. Radhouene Saidi, du Cluster du Klim Keffois qui a coordonné cette visite. La rencontre a permis de présenter Initiative Kef et ses interventions, et d’échanger sur la dynamique locale en cours.</t>
         </is>
       </c>
-      <c r="E14" s="0" t="inlineStr">
+      <c r="E13" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
-      <c r="F14" s="2">
+      <c r="F13" s="2">
         <v>44197.0</v>
       </c>
-      <c r="G14" s="2">
+      <c r="G13" s="2">
         <v>46203.0</v>
       </c>
-      <c r="H14" s="0" t="n">
+      <c r="H13" s="0" t="n">
         <v>2411166</v>
       </c>
-      <c r="I14" s="0" t="n">
+      <c r="I13" s="0" t="n">
         <v>2411166.0</v>
       </c>
-      <c r="J14" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K14" s="0" t="inlineStr">
+      <c r="J13" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K13" s="0" t="inlineStr">
         <is>
           <t>https://initiative-tunisie.tn/accueil/</t>
         </is>
       </c>
-      <c r="L14" s="0" t="inlineStr">
+      <c r="L13" s="0" t="inlineStr">
         <is>
           <t>https://www.facebook.com/reseauInitiativeTunisie</t>
         </is>
       </c>
-      <c r="M14" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N14" s="0" t="inlineStr">
+      <c r="M13" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N13" s="0" t="inlineStr">
         <is>
           <t>https://www.linkedin.com/company/initiative-tunisie/</t>
         </is>
       </c>
-      <c r="O14" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="S14" s="0" t="inlineStr">
+      <c r="O13" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P13" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q13" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R13" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="S13" s="0" t="inlineStr">
         <is>
           <t>AIT - ASSOCIATION INITIATIVE TUNISIE</t>
         </is>
       </c>
-      <c r="T14" s="0" t="inlineStr">
+      <c r="T13" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="U14" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V14" s="0" t="inlineStr">
+      <c r="U13" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>