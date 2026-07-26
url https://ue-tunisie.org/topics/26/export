--- v1 (2026-06-15)
+++ v2 (2026-07-26)
@@ -411,93 +411,93 @@
         <is>
           <t>Labels</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>26</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Développement régional et local</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>#8C8375</t>
         </is>
       </c>
       <c r="E2" s="0" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F2" s="0" t="n">
         <v>494936157</v>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>ODD n°10 - Inégalités réduites | ODD n°15 - Vie terrestre | ODD n°11 - Villes et communautés durable</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:V13"/>
+  <dimension ref="A1:V12"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="19.799999999999997" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="183.70000000000002" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="18.15" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="255" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="14.85" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="26.4" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="23.099999999999998" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="26.4" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="19.799999999999997" min="9" max="9" bestFit="1" customWidth="1"/>
     <col width="255" min="10" max="10" bestFit="1" customWidth="1"/>
     <col width="125.4" min="11" max="11" bestFit="1" customWidth="1"/>
-    <col width="56.1" min="12" max="12" bestFit="1" customWidth="1"/>
+    <col width="44.0" min="12" max="12" bestFit="1" customWidth="1"/>
     <col width="36.300000000000004" min="13" max="13" bestFit="1" customWidth="1"/>
     <col width="77.0" min="14" max="14" bestFit="1" customWidth="1"/>
     <col width="64.9" min="15" max="15" bestFit="1" customWidth="1"/>
     <col width="44.0" min="16" max="16" bestFit="1" customWidth="1"/>
     <col width="50.6" min="17" max="17" bestFit="1" customWidth="1"/>
     <col width="96.80000000000001" min="18" max="18" bestFit="1" customWidth="1"/>
     <col width="73.7" min="19" max="19" bestFit="1" customWidth="1"/>
     <col width="14.85" min="20" max="20" bestFit="1" customWidth="1"/>
     <col width="41.25" min="21" max="21" bestFit="1" customWidth="1"/>
     <col width="84.7" min="22" max="22" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>ID Projet</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Titre</t>
         </is>
       </c>
       <c r="C1" s="3" t="inlineStr">
         <is>
@@ -1707,153 +1707,50 @@
         <is>
           <t>https://www.youtube.com/watch?v=qGXWdB07bp8</t>
         </is>
       </c>
       <c r="R12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S12" s="0" t="inlineStr">
         <is>
           <t>CGDR - Commissariat général au développement régional - CGDR</t>
         </is>
       </c>
       <c r="T12" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V12" s="0" t="inlineStr">
-        <is>
-[...101 lines deleted...]
-      <c r="V13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>