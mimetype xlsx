--- v2 (2026-07-26)
+++ v3 (2026-08-15)
@@ -411,96 +411,96 @@
         <is>
           <t>Labels</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>26</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Développement régional et local</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>#8C8375</t>
         </is>
       </c>
       <c r="E2" s="0" t="n">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F2" s="0" t="n">
         <v>494936157</v>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>ODD n°10 - Inégalités réduites | ODD n°15 - Vie terrestre | ODD n°11 - Villes et communautés durable</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:V12"/>
+  <dimension ref="A1:V10"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="19.799999999999997" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="183.70000000000002" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="18.15" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="255" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="14.85" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="26.4" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="23.099999999999998" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="26.4" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="19.799999999999997" min="9" max="9" bestFit="1" customWidth="1"/>
     <col width="255" min="10" max="10" bestFit="1" customWidth="1"/>
     <col width="125.4" min="11" max="11" bestFit="1" customWidth="1"/>
     <col width="44.0" min="12" max="12" bestFit="1" customWidth="1"/>
     <col width="36.300000000000004" min="13" max="13" bestFit="1" customWidth="1"/>
     <col width="77.0" min="14" max="14" bestFit="1" customWidth="1"/>
-    <col width="64.9" min="15" max="15" bestFit="1" customWidth="1"/>
+    <col width="40.7" min="15" max="15" bestFit="1" customWidth="1"/>
     <col width="44.0" min="16" max="16" bestFit="1" customWidth="1"/>
     <col width="50.6" min="17" max="17" bestFit="1" customWidth="1"/>
     <col width="96.80000000000001" min="18" max="18" bestFit="1" customWidth="1"/>
     <col width="73.7" min="19" max="19" bestFit="1" customWidth="1"/>
     <col width="14.85" min="20" max="20" bestFit="1" customWidth="1"/>
     <col width="41.25" min="21" max="21" bestFit="1" customWidth="1"/>
     <col width="84.7" min="22" max="22" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>ID Projet</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Titre</t>
         </is>
       </c>
       <c r="C1" s="3" t="inlineStr">
         <is>
           <t>Acronyme</t>
         </is>
       </c>
@@ -682,1075 +682,868 @@
         </is>
       </c>
       <c r="S2" s="0" t="inlineStr">
         <is>
           <t>IBF - IBF INTERNATIONAL CONSULTING</t>
         </is>
       </c>
       <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
-        <v>707</v>
+        <v>512</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>Appui budgétaire du programme d´appui à l´inclusion sociale en Tunisie</t>
+          <t>Appui à la Gouvernance Locale Ettamkeen Elmahalli</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
-          <t>PAIS</t>
+          <t/>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F3" s="2">
-        <v>44057.0</v>
+        <v>43831.0</v>
       </c>
       <c r="G3" s="2">
-        <v>46247.0</v>
+        <v>46873.0</v>
       </c>
       <c r="H3" s="0" t="n">
-        <v>78000000</v>
+        <v>55000000</v>
       </c>
       <c r="I3" s="0" t="n">
-        <v>78000000.0</v>
+        <v>55000000.0</v>
       </c>
       <c r="J3" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Tunisie | Tunisie &gt; Tunis</t>
         </is>
       </c>
       <c r="K3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S3" s="0" t="inlineStr">
         <is>
-          <t>GVT Tun - République Tunisienne</t>
+          <t>CPSCL - CAISSE DES PRETS ET DE SOUTIEN DES COLLECTIVITES LOCALES</t>
         </is>
       </c>
       <c r="T3" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
-        <v>512</v>
+        <v>710</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Gouvernance Locale Ettamkeen Elmahalli</t>
+          <t>Contrat de performance de réforme sectorielle - Appui budgétaire du Programme d'appui au développement rural</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F4" s="2">
-        <v>43831.0</v>
+        <v>44154.0</v>
       </c>
       <c r="G4" s="2">
-        <v>46873.0</v>
+        <v>47075.0</v>
       </c>
       <c r="H4" s="0" t="n">
-        <v>55000000</v>
+        <v>40000000</v>
       </c>
       <c r="I4" s="0" t="n">
-        <v>55000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
-          <t>Tunisie | Tunisie &gt; Tunis</t>
+          <t/>
         </is>
       </c>
       <c r="K4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S4" s="0" t="inlineStr">
         <is>
-          <t>CPSCL - CAISSE DES PRETS ET DE SOUTIEN DES COLLECTIVITES LOCALES</t>
+          <t>GVT Tun - République Tunisienne</t>
         </is>
       </c>
       <c r="T4" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
-        <v>520</v>
+        <v>851</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>ASIMA TUNIS : Planification Stratégique et gouvernance multiniveau pour une ville métropolitaine résiliente</t>
+          <t>Dialogue, Expérimentations, Formations pour l'Inclusion Sociale</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t>ASIMA TUNIS</t>
+          <t>DEFIS</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
-          <t>21/05/2024 : Réunion du Comité de Pilotage du projet pilote d'éco-centre polyvalent
-[...2 lines deleted...]
-Un atelier de concertation sur la Gouvernance Intercommunale pour une gestion intégrée des déchets dans le Grand Tunis a eu lieu. Les participants ont pu discuter des scénarii possibles pour la mise en place d’une structure chargée d’établir une coopération intercommunale.</t>
+          <t/>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F5" s="2">
-        <v>43862.0</v>
+        <v>45170.0</v>
       </c>
       <c r="G5" s="2">
-        <v>46234.0</v>
+        <v>46996.0</v>
       </c>
       <c r="H5" s="0" t="n">
-        <v>2550546</v>
+        <v>7894737</v>
       </c>
       <c r="I5" s="0" t="n">
-        <v>2550546.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="J5" s="0" t="inlineStr">
         <is>
-          <t>Tunisie | Tunisie &gt; Tunis</t>
+          <t/>
         </is>
       </c>
       <c r="K5" s="0" t="inlineStr">
         <is>
-          <t>https://medcities.org/fr/project/asima-tunis-strategic-plan-of-tunis-7/</t>
+          <t/>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
-          <t>https://www.facebook.com/SDVTunis</t>
+          <t/>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
-          <t>https://twitter.com/MedCities/</t>
+          <t/>
         </is>
       </c>
       <c r="N5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O5" s="0" t="inlineStr">
         <is>
-          <t>https://www.youtube.com/channel/UCx6oSxzy3obUDgelx595gAQ</t>
+          <t/>
         </is>
       </c>
       <c r="P5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q5" s="0" t="inlineStr">
         <is>
-          <t>https://www.youtube.com/watch?v=mUCUtuHpam4</t>
+          <t/>
         </is>
       </c>
       <c r="R5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S5" s="0" t="inlineStr">
         <is>
-          <t>MEDCITIES</t>
+          <t>HI - ASSOCIATION FEDERATION HANDICAP INTERNATIONAL</t>
         </is>
       </c>
       <c r="T5" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V5" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>OMS - Organistation Mondiale de la Santé (394737.0 EUR - don)</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
-        <v>710</v>
+        <v>497</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>Contrat de performance de réforme sectorielle - Appui budgétaire du Programme d'appui au développement rural</t>
+          <t>Initiative Pilote de Développement local Intégré</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>IPDLI</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F6" s="2">
-        <v>44154.0</v>
+        <v>43101.0</v>
       </c>
       <c r="G6" s="2">
-        <v>47075.0</v>
+        <v>46934.0</v>
       </c>
       <c r="H6" s="0" t="n">
-        <v>40000000</v>
+        <v>39500000</v>
       </c>
       <c r="I6" s="0" t="n">
-        <v>40000000.0</v>
+        <v>39500000.0</v>
       </c>
       <c r="J6" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Tunisie &gt; Gafsa &gt; Gafsa | Tunisie &gt; Jendouba &gt; Jendouba | Tunisie &gt; Kasserine &gt; Kasserine | Tunisie &gt; Kebili &gt; Kebeli | Tunisie &gt; Tataouine &gt; Tataouine | Tunisie</t>
         </is>
       </c>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>https://www.facebook.com/IPDLI</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N6" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>https://www.linkedin.com/company/projet-ipdli-ue-ddc-oit/</t>
         </is>
       </c>
       <c r="O6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q6" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>https://www.youtube.com/watch?v=vjZfBzZYExo</t>
         </is>
       </c>
       <c r="R6" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>odd : ODD n°11 - Villes et communautés durable | odd : ODD n°10 - Inégalités réduites</t>
         </is>
       </c>
       <c r="S6" s="0" t="inlineStr">
         <is>
-          <t>GVT Tun - République Tunisienne</t>
+          <t>AFD - Agence Française de Développement</t>
         </is>
       </c>
       <c r="T6" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
-        <v>851</v>
+        <v>480</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>Dialogue, Expérimentations, Formations pour l'Inclusion Sociale</t>
+          <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
-          <t>DEFIS</t>
+          <t>IPDLI</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
-        <is>
-[...202 lines deleted...]
-      <c r="D9" s="0" t="inlineStr">
         <is>
           <t>19/04/2026 : L’ambassadeur de l’Union européenne en Tunisie en visite à Galâa-Maâden-Forgsan
 L’équipe de l’IPDLI a accueilli Son Excellence M.Giuseppe Perrone, Ambassadeur de l’Union européenne en Tunisie, dans la commune de Galâa-Maâden-Forgsan (gouvernorat de Jendouba) à l’occasion d’une visite de terrain aux réalisations du projet IPDLI – OIT.  Cette visite a permis de mettre en lumière le Projet intégré d’aménagement écologique, hydro-agricole et écotouristique du périmètre irrigué d’Ouled Ali, une initiative structurante illustrant concrètement l’impact d’une approche intégrée de développement local, combinant la réhabilitation des infrastructures hydrauliques, la relance de l’activité agricole, le développement écotouristique et la création d’emplois décents. À cette occasion, Son Excellence a salué l’impact concret de ce projet sur le territoire et les populations locales.
 17/02/2026 : Réunion d'échange annuelle avec les Directeurs généraux de la coopération internationale des ministères partenaires
 Dans le cadre du projet IPDLI, une réunion d'échange annuelle a eu lieu avec les Directeurs généraux de la coopération internationale des différents ministères partenaires du projet. Cette rencontre a constitué un moment clé pour présenter les réalisations et les chiffres marquants du projet IPDLI, partager les conclusions de son évaluation finale et échanger sur les perspectives de collaboration future, en recueillant les attentes et recommandations des partenaires institutionnels. </t>
         </is>
       </c>
+      <c r="E7" s="0" t="inlineStr">
+        <is>
+          <t>En cours</t>
+        </is>
+      </c>
+      <c r="F7" s="2">
+        <v>43070.0</v>
+      </c>
+      <c r="G7" s="2">
+        <v>46387.0</v>
+      </c>
+      <c r="H7" s="0" t="n">
+        <v>18175000</v>
+      </c>
+      <c r="I7" s="0" t="n">
+        <v>11675000.0</v>
+      </c>
+      <c r="J7" s="0" t="inlineStr">
+        <is>
+          <t>Tunisie &gt; Jendouba &gt; Jaouaouada | Tunisie &gt; Jendouba &gt; El Galaa El Mâaden Forgassen | Tunisie &gt; Jendouba &gt; Balta Bou Aouane | Tunisie &gt; Gafsa &gt; Gafsa | Tunisie &gt; Gafsa &gt; Sanouche | Tunisie &gt; Gafsa &gt; Sned | Tunisie &gt; Gafsa &gt; Sidi Aïch | Tunisie &gt; Gafsa &gt; Sidi Boubaker | Tunisie &gt; Kasserine &gt; Bouzguam | Tunisie &gt; Kasserine &gt; Ech-Charaya Machrek Ech-Chams | Tunisie &gt; Kebili &gt; Faouar | Tunisie &gt; Kebili &gt; Bechelli Jersine El Blidete | Tunisie &gt; Béja &gt; Testour | Tunisie &gt; Tataouine &gt; Bir Lahmar | Tunisie &gt; Tataouine &gt; Smar | Tunisie &gt; Tataouine &gt; Tataouine | Tunisie</t>
+        </is>
+      </c>
+      <c r="K7" s="0" t="inlineStr">
+        <is>
+          <t>https://www.ilo.org/fr/projects-and-partnerships/projects/initiative-pilote-pour-un-developpement-local-integre</t>
+        </is>
+      </c>
+      <c r="L7" s="0" t="inlineStr">
+        <is>
+          <t>https://www.facebook.com/IPDLI</t>
+        </is>
+      </c>
+      <c r="M7" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N7" s="0" t="inlineStr">
+        <is>
+          <t>https://www.linkedin.com/company/projet-ipdli-ue-ddc-oit/</t>
+        </is>
+      </c>
+      <c r="O7" s="0" t="inlineStr">
+        <is>
+          <t>https://www.youtube.com/@Devloctun</t>
+        </is>
+      </c>
+      <c r="P7" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q7" s="0" t="inlineStr">
+        <is>
+          <t>https://www.youtube.com/watch?v=vjZfBzZYExo</t>
+        </is>
+      </c>
+      <c r="R7" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="S7" s="0" t="inlineStr">
+        <is>
+          <t>ILO - INTERNATIONAL LABOUR ORGANIZATION</t>
+        </is>
+      </c>
+      <c r="T7" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="U7" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V7" s="0" t="inlineStr">
+        <is>
+          <t>DDC-Bureau de la Coopération Suisse (6500000.0 EUR - don)</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="0" t="n">
+        <v>827</v>
+      </c>
+      <c r="B8" s="0" t="inlineStr">
+        <is>
+          <t>Mise en ouvre du Fonds Municipal de Compétence Générale (FMCG) et renforcement du rôle de la FNCT dans l'appui aux communes pour l'amélioration des services de base</t>
+        </is>
+      </c>
+      <c r="C8" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D8" s="0" t="inlineStr">
+        <is>
+          <t>12/07/2024 : La Fédération Nationale des Communes Tunisienne (FNCT) reçoit une délégation à l'ambassade de Suisse en Tunisie
+M. Fathi Mejri, président de la Fédération Nationale des Communes Tunisienne (FNCT), a reçu aujourd'hui, vendredi 12 juillet 2024, au siège de la Fédération, une délégation de l'Ambassade de Suisse en Tunisie, représentée par M. Fabrizio Buratti, Directeur de la Coopération à l'Ambassade. Cette rencontre s'inscrit dans le cadre du suivi du projet d’appui aux communes mis en œuvre par la Fédération Nationale des Communes Tunisiennes et financé par l'Union européenne et l'Ambassade de Suisse en Tunisie à travers Fonds Municipal de Compétence Générale (FMCG), qui vise à financer des interventions inscrites dans les programmes de développement local de 17 communes tunisiennes.</t>
+        </is>
+      </c>
+      <c r="E8" s="0" t="inlineStr">
+        <is>
+          <t>En cours</t>
+        </is>
+      </c>
+      <c r="F8" s="2">
+        <v>44713.0</v>
+      </c>
+      <c r="G8" s="2">
+        <v>46538.0</v>
+      </c>
+      <c r="H8" s="0" t="n">
+        <v>10059262</v>
+      </c>
+      <c r="I8" s="0" t="n">
+        <v>6500000.0</v>
+      </c>
+      <c r="J8" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K8" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L8" s="0" t="inlineStr">
+        <is>
+          <t>https://www.facebook.com/FNCT02/</t>
+        </is>
+      </c>
+      <c r="M8" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N8" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O8" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P8" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q8" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R8" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="S8" s="0" t="inlineStr">
+        <is>
+          <t>FNCT - Fédération Nationale des Communes Tunisiennes</t>
+        </is>
+      </c>
+      <c r="T8" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="U8" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V8" s="0" t="inlineStr">
+        <is>
+          <t>FNCT - Fédération Nationale des Communes Tunisiennes (3559262.0 EUR - don)</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="0" t="n">
+        <v>573</v>
+      </c>
+      <c r="B9" s="0" t="inlineStr">
+        <is>
+          <t>Programme d'Appui à la Politique de la Ville</t>
+        </is>
+      </c>
+      <c r="C9" s="0" t="inlineStr">
+        <is>
+          <t>PROVILLE 2</t>
+        </is>
+      </c>
+      <c r="D9" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F9" s="2">
-        <v>43070.0</v>
+        <v>43455.0</v>
       </c>
       <c r="G9" s="2">
-        <v>46387.0</v>
+        <v>47299.0</v>
       </c>
       <c r="H9" s="0" t="n">
-        <v>18175000</v>
+        <v>30690000</v>
       </c>
       <c r="I9" s="0" t="n">
-        <v>11675000.0</v>
+        <v>30690000.0</v>
       </c>
       <c r="J9" s="0" t="inlineStr">
         <is>
-          <t>Tunisie &gt; Jendouba &gt; Jaouaouada | Tunisie &gt; Jendouba &gt; El Galaa El Mâaden Forgassen | Tunisie &gt; Jendouba &gt; Balta Bou Aouane | Tunisie &gt; Gafsa &gt; Gafsa | Tunisie &gt; Gafsa &gt; Sanouche | Tunisie &gt; Gafsa &gt; Sned | Tunisie &gt; Gafsa &gt; Sidi Aïch | Tunisie &gt; Gafsa &gt; Sidi Boubaker | Tunisie &gt; Kasserine &gt; Bouzguam | Tunisie &gt; Kasserine &gt; Ech-Charaya Machrek Ech-Chams | Tunisie &gt; Kebili &gt; Faouar | Tunisie &gt; Kebili &gt; Bechelli Jersine El Blidete | Tunisie &gt; Béja &gt; Testour | Tunisie &gt; Tataouine &gt; Bir Lahmar | Tunisie &gt; Tataouine &gt; Smar | Tunisie &gt; Tataouine &gt; Tataouine | Tunisie</t>
+          <t>Tunisie &gt; Tunis | Tunisie</t>
         </is>
       </c>
       <c r="K9" s="0" t="inlineStr">
         <is>
-          <t>https://www.ilo.org/fr/projects-and-partnerships/projects/initiative-pilote-pour-un-developpement-local-integre</t>
+          <t/>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
-          <t>https://www.facebook.com/IPDLI</t>
+          <t>https://www.facebook.com/AFDOfficiel/</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>https://twitter.com/AFD_France</t>
         </is>
       </c>
       <c r="N9" s="0" t="inlineStr">
         <is>
-          <t>https://www.linkedin.com/company/projet-ipdli-ue-ddc-oit/</t>
+          <t>https://www.linkedin.com/company/agence-francaise-de-developpement/</t>
         </is>
       </c>
       <c r="O9" s="0" t="inlineStr">
         <is>
-          <t>https://www.youtube.com/@Devloctun</t>
+          <t>https://www.youtube.com/GroupeAFD</t>
         </is>
       </c>
       <c r="P9" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>https://www.instagram.com/AFD_France/</t>
         </is>
       </c>
       <c r="Q9" s="0" t="inlineStr">
         <is>
-          <t>https://www.youtube.com/watch?v=vjZfBzZYExo</t>
+          <t/>
         </is>
       </c>
       <c r="R9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S9" s="0" t="inlineStr">
         <is>
-          <t>ILO - INTERNATIONAL LABOUR ORGANIZATION</t>
+          <t>AFD - Agence Française de Développement</t>
         </is>
       </c>
       <c r="T9" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U9" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>EIB - EUROPEAN INVESTMENT BANK</t>
         </is>
       </c>
       <c r="V9" s="0" t="inlineStr">
         <is>
-          <t>DDC-Bureau de la Coopération Suisse (6500000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="n">
-        <v>827</v>
+        <v>848</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>Mise en ouvre du Fonds Municipal de Compétence Générale (FMCG) et renforcement du rôle de la FNCT dans l'appui aux communes pour l'amélioration des services de base</t>
+          <t>Programme de soutien au développement économique durable local pour l'emploi des jeunes</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>IRADAYouth</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
-        <is>
-[...203 lines deleted...]
-      <c r="D12" s="0" t="inlineStr">
         <is>
           <t>02/08/2024 : Projet « IRADA4YOUTH » en Tunisie : Etat d’avancement de l’implémentation des actions
 Au CGDR, le GdT central vient de partager l’état d’avancement de l’implémentation du projet IRADAYOUTH (2023-2027) dans les six gouvernorats-cibles lors de rencontre de travail tenue avec les référents officiels des partenaires institutionnels : la DUE en Tunisie et le Ministère de l’Économie et du Plan.
 02/09/2024 : Projet IRADA4YOUTH : La Formation des acteurs régionaux en préparation…
 Au CGDR, le GdT central s’active aux préparatifs de programme de formation à mettre en œuvre dans les semaines qui viennent dans les Gouvernorats-cibles du Projet IRADA4YOUTH. Une réunion de concertation (thématique, planning, logistique…) est tenue avec le Formateur retenu par le CGDR pour entreprendre six actions de formation à même de répondre au besoin exprimé par les acteurs régionaux associés au processus d’implémentation du Projet dans chacun des Gouvernorats-cibles.
 10/09/2024 Projet IRADA4YOUTH : Formation des Acteurs Régionaux dans le Sud
 Le CGDR lance son programme de formation « Pilotage de processus de changement stratégique et organisationnel » dédié aux agents d’institutions partenaires constitutives de l’Ecosystème d’appui à l’Entrepreneuriat en régions-cibles du Projet IRADA4YOUTH dont ses partenaires (ODS, ODCO et ODNO). Six workshops (un par gouvernorat-cible) bénéficieront à une centaine d’agents publics et de structures d’affaires, étroitement associés à l’implémentation du Projet IRADA4YOUTH, bénéficieront de ces sessions de formation active. A commencer par le Sud, où plus d’une trentaine sont conviés aux Gouvernorats de Tozeur et de Kébili.</t>
         </is>
       </c>
-      <c r="E12" s="0" t="inlineStr">
+      <c r="E10" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
-      <c r="F12" s="2">
+      <c r="F10" s="2">
         <v>44715.0</v>
       </c>
-      <c r="G12" s="2">
+      <c r="G10" s="2">
         <v>46540.0</v>
       </c>
-      <c r="H12" s="0" t="n">
+      <c r="H10" s="0" t="n">
         <v>5000000</v>
       </c>
-      <c r="I12" s="0" t="n">
+      <c r="I10" s="0" t="n">
         <v>5000000.0</v>
       </c>
-      <c r="J12" s="0" t="inlineStr">
+      <c r="J10" s="0" t="inlineStr">
         <is>
           <t>Tunisie &gt; Mahdia &gt; Mahdia | Tunisie &gt; Kebili &gt; Kebeli | Tunisie &gt; Kairouan &gt; Kairouan | Tunisie &gt; Le Kef &gt; Le Kef | Tunisie &gt; Tozeur &gt; Tozeur | Tunisie &gt; Zaghouan &gt; Zaghouan</t>
         </is>
       </c>
-      <c r="K12" s="0" t="inlineStr">
+      <c r="K10" s="0" t="inlineStr">
         <is>
           <t>https://eu4youth.tn/explorer/irada4youth/</t>
         </is>
       </c>
-      <c r="L12" s="0" t="inlineStr">
+      <c r="L10" s="0" t="inlineStr">
         <is>
           <t>https://www.facebook.com/eu4youth.tn</t>
         </is>
       </c>
-      <c r="M12" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="Q12" s="0" t="inlineStr">
+      <c r="M10" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N10" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O10" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P10" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q10" s="0" t="inlineStr">
         <is>
           <t>https://www.youtube.com/watch?v=qGXWdB07bp8</t>
         </is>
       </c>
-      <c r="R12" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S12" s="0" t="inlineStr">
+      <c r="R10" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="S10" s="0" t="inlineStr">
         <is>
           <t>CGDR - Commissariat général au développement régional - CGDR</t>
         </is>
       </c>
-      <c r="T12" s="0" t="inlineStr">
+      <c r="T10" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="U12" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V12" s="0" t="inlineStr">
+      <c r="U10" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>