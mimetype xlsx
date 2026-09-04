--- v3 (2026-08-15)
+++ v4 (2026-09-04)
@@ -411,76 +411,76 @@
         <is>
           <t>Labels</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>26</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Développement régional et local</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>#8C8375</t>
         </is>
       </c>
       <c r="E2" s="0" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F2" s="0" t="n">
-        <v>494936157</v>
+        <v>494943082</v>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>ODD n°10 - Inégalités réduites | ODD n°15 - Vie terrestre | ODD n°11 - Villes et communautés durable</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:V10"/>
+  <dimension ref="A1:V11"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="19.799999999999997" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="183.70000000000002" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="18.15" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="255" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="14.85" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="26.4" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="23.099999999999998" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="26.4" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="19.799999999999997" min="9" max="9" bestFit="1" customWidth="1"/>
     <col width="255" min="10" max="10" bestFit="1" customWidth="1"/>
     <col width="125.4" min="11" max="11" bestFit="1" customWidth="1"/>
     <col width="44.0" min="12" max="12" bestFit="1" customWidth="1"/>
     <col width="36.300000000000004" min="13" max="13" bestFit="1" customWidth="1"/>
     <col width="77.0" min="14" max="14" bestFit="1" customWidth="1"/>
     <col width="40.7" min="15" max="15" bestFit="1" customWidth="1"/>
     <col width="44.0" min="16" max="16" bestFit="1" customWidth="1"/>
     <col width="50.6" min="17" max="17" bestFit="1" customWidth="1"/>
     <col width="96.80000000000001" min="18" max="18" bestFit="1" customWidth="1"/>
     <col width="73.7" min="19" max="19" bestFit="1" customWidth="1"/>
     <col width="14.85" min="20" max="20" bestFit="1" customWidth="1"/>
@@ -682,868 +682,970 @@
         </is>
       </c>
       <c r="S2" s="0" t="inlineStr">
         <is>
           <t>IBF - IBF INTERNATIONAL CONSULTING</t>
         </is>
       </c>
       <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
-        <v>512</v>
+        <v>707</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Gouvernance Locale Ettamkeen Elmahalli</t>
+          <t>Appui budgétaire du programme d´appui à l´inclusion sociale en Tunisie</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PAIS</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F3" s="2">
-        <v>43831.0</v>
+        <v>44057.0</v>
       </c>
       <c r="G3" s="2">
-        <v>46873.0</v>
+        <v>47162.0</v>
       </c>
       <c r="H3" s="0" t="n">
-        <v>55000000</v>
+        <v>78000000</v>
       </c>
       <c r="I3" s="0" t="n">
-        <v>55000000.0</v>
+        <v>78000000.0</v>
       </c>
       <c r="J3" s="0" t="inlineStr">
         <is>
-          <t>Tunisie | Tunisie &gt; Tunis</t>
+          <t/>
         </is>
       </c>
       <c r="K3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S3" s="0" t="inlineStr">
         <is>
-          <t>CPSCL - CAISSE DES PRETS ET DE SOUTIEN DES COLLECTIVITES LOCALES</t>
+          <t>GVT Tun - République Tunisienne</t>
         </is>
       </c>
       <c r="T3" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
-        <v>710</v>
+        <v>512</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>Contrat de performance de réforme sectorielle - Appui budgétaire du Programme d'appui au développement rural</t>
+          <t>Appui à la Gouvernance Locale Ettamkeen Elmahalli</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F4" s="2">
-        <v>44154.0</v>
+        <v>43831.0</v>
       </c>
       <c r="G4" s="2">
-        <v>47075.0</v>
+        <v>46873.0</v>
       </c>
       <c r="H4" s="0" t="n">
-        <v>40000000</v>
+        <v>55000000</v>
       </c>
       <c r="I4" s="0" t="n">
-        <v>40000000.0</v>
+        <v>55000000.0</v>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Tunisie | Tunisie &gt; Tunis</t>
         </is>
       </c>
       <c r="K4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S4" s="0" t="inlineStr">
         <is>
-          <t>GVT Tun - République Tunisienne</t>
+          <t>CPSCL - CAISSE DES PRETS ET DE SOUTIEN DES COLLECTIVITES LOCALES</t>
         </is>
       </c>
       <c r="T4" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
-        <v>851</v>
+        <v>710</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>Dialogue, Expérimentations, Formations pour l'Inclusion Sociale</t>
+          <t>Contrat de performance de réforme sectorielle - Appui budgétaire du Programme d'appui au développement rural</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t>DEFIS</t>
+          <t/>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F5" s="2">
-        <v>45170.0</v>
+        <v>44154.0</v>
       </c>
       <c r="G5" s="2">
-        <v>46996.0</v>
+        <v>47075.0</v>
       </c>
       <c r="H5" s="0" t="n">
-        <v>7894737</v>
+        <v>40000000</v>
       </c>
       <c r="I5" s="0" t="n">
-        <v>7500000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="J5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S5" s="0" t="inlineStr">
         <is>
-          <t>HI - ASSOCIATION FEDERATION HANDICAP INTERNATIONAL</t>
+          <t>GVT Tun - République Tunisienne</t>
         </is>
       </c>
       <c r="T5" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V5" s="0" t="inlineStr">
         <is>
-          <t>OMS - Organistation Mondiale de la Santé (394737.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
-        <v>497</v>
+        <v>851</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>Initiative Pilote de Développement local Intégré</t>
+          <t>Dialogue, Expérimentations, Formations pour l'Inclusion Sociale</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
-          <t>IPDLI</t>
+          <t>DEFIS</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F6" s="2">
-        <v>43101.0</v>
+        <v>45170.0</v>
       </c>
       <c r="G6" s="2">
-        <v>46934.0</v>
+        <v>46996.0</v>
       </c>
       <c r="H6" s="0" t="n">
-        <v>39500000</v>
+        <v>7894737</v>
       </c>
       <c r="I6" s="0" t="n">
-        <v>39500000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="J6" s="0" t="inlineStr">
         <is>
-          <t>Tunisie &gt; Gafsa &gt; Gafsa | Tunisie &gt; Jendouba &gt; Jendouba | Tunisie &gt; Kasserine &gt; Kasserine | Tunisie &gt; Kebili &gt; Kebeli | Tunisie &gt; Tataouine &gt; Tataouine | Tunisie</t>
+          <t/>
         </is>
       </c>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
-          <t>https://www.facebook.com/IPDLI</t>
+          <t/>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N6" s="0" t="inlineStr">
         <is>
-          <t>https://www.linkedin.com/company/projet-ipdli-ue-ddc-oit/</t>
+          <t/>
         </is>
       </c>
       <c r="O6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q6" s="0" t="inlineStr">
         <is>
-          <t>https://www.youtube.com/watch?v=vjZfBzZYExo</t>
+          <t/>
         </is>
       </c>
       <c r="R6" s="0" t="inlineStr">
         <is>
-          <t>odd : ODD n°11 - Villes et communautés durable | odd : ODD n°10 - Inégalités réduites</t>
+          <t/>
         </is>
       </c>
       <c r="S6" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement</t>
+          <t>HI - ASSOCIATION FEDERATION HANDICAP INTERNATIONAL</t>
         </is>
       </c>
       <c r="T6" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V6" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>OMS - Organistation Mondiale de la Santé (394737.0 EUR - don)</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
+        <v>497</v>
+      </c>
+      <c r="B7" s="0" t="inlineStr">
+        <is>
+          <t>Initiative Pilote de Développement local Intégré</t>
+        </is>
+      </c>
+      <c r="C7" s="0" t="inlineStr">
+        <is>
+          <t>IPDLI</t>
+        </is>
+      </c>
+      <c r="D7" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E7" s="0" t="inlineStr">
+        <is>
+          <t>En cours</t>
+        </is>
+      </c>
+      <c r="F7" s="2">
+        <v>43101.0</v>
+      </c>
+      <c r="G7" s="2">
+        <v>46934.0</v>
+      </c>
+      <c r="H7" s="0" t="n">
+        <v>39500000</v>
+      </c>
+      <c r="I7" s="0" t="n">
+        <v>39500000.0</v>
+      </c>
+      <c r="J7" s="0" t="inlineStr">
+        <is>
+          <t>Tunisie &gt; Gafsa &gt; Gafsa | Tunisie &gt; Jendouba &gt; Jendouba | Tunisie &gt; Kasserine &gt; Kasserine | Tunisie &gt; Kebili &gt; Kebeli | Tunisie &gt; Tataouine &gt; Tataouine | Tunisie</t>
+        </is>
+      </c>
+      <c r="K7" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L7" s="0" t="inlineStr">
+        <is>
+          <t>https://www.facebook.com/IPDLI</t>
+        </is>
+      </c>
+      <c r="M7" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N7" s="0" t="inlineStr">
+        <is>
+          <t>https://www.linkedin.com/company/projet-ipdli-ue-ddc-oit/</t>
+        </is>
+      </c>
+      <c r="O7" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P7" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q7" s="0" t="inlineStr">
+        <is>
+          <t>https://www.youtube.com/watch?v=vjZfBzZYExo</t>
+        </is>
+      </c>
+      <c r="R7" s="0" t="inlineStr">
+        <is>
+          <t>odd : ODD n°11 - Villes et communautés durable | odd : ODD n°10 - Inégalités réduites</t>
+        </is>
+      </c>
+      <c r="S7" s="0" t="inlineStr">
+        <is>
+          <t>AFD - Agence Française de Développement</t>
+        </is>
+      </c>
+      <c r="T7" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="U7" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V7" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="0" t="n">
         <v>480</v>
       </c>
-      <c r="B7" s="0" t="inlineStr">
+      <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
-      <c r="C7" s="0" t="inlineStr">
+      <c r="C8" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
-      <c r="D7" s="0" t="inlineStr">
+      <c r="D8" s="0" t="inlineStr">
         <is>
           <t>19/04/2026 : L’ambassadeur de l’Union européenne en Tunisie en visite à Galâa-Maâden-Forgsan
 L’équipe de l’IPDLI a accueilli Son Excellence M.Giuseppe Perrone, Ambassadeur de l’Union européenne en Tunisie, dans la commune de Galâa-Maâden-Forgsan (gouvernorat de Jendouba) à l’occasion d’une visite de terrain aux réalisations du projet IPDLI – OIT.  Cette visite a permis de mettre en lumière le Projet intégré d’aménagement écologique, hydro-agricole et écotouristique du périmètre irrigué d’Ouled Ali, une initiative structurante illustrant concrètement l’impact d’une approche intégrée de développement local, combinant la réhabilitation des infrastructures hydrauliques, la relance de l’activité agricole, le développement écotouristique et la création d’emplois décents. À cette occasion, Son Excellence a salué l’impact concret de ce projet sur le territoire et les populations locales.
 17/02/2026 : Réunion d'échange annuelle avec les Directeurs généraux de la coopération internationale des ministères partenaires
 Dans le cadre du projet IPDLI, une réunion d'échange annuelle a eu lieu avec les Directeurs généraux de la coopération internationale des différents ministères partenaires du projet. Cette rencontre a constitué un moment clé pour présenter les réalisations et les chiffres marquants du projet IPDLI, partager les conclusions de son évaluation finale et échanger sur les perspectives de collaboration future, en recueillant les attentes et recommandations des partenaires institutionnels. </t>
         </is>
       </c>
-      <c r="E7" s="0" t="inlineStr">
+      <c r="E8" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
-      <c r="F7" s="2">
+      <c r="F8" s="2">
         <v>43070.0</v>
       </c>
-      <c r="G7" s="2">
+      <c r="G8" s="2">
         <v>46387.0</v>
       </c>
-      <c r="H7" s="0" t="n">
+      <c r="H8" s="0" t="n">
         <v>18175000</v>
       </c>
-      <c r="I7" s="0" t="n">
+      <c r="I8" s="0" t="n">
         <v>11675000.0</v>
       </c>
-      <c r="J7" s="0" t="inlineStr">
+      <c r="J8" s="0" t="inlineStr">
         <is>
           <t>Tunisie &gt; Jendouba &gt; Jaouaouada | Tunisie &gt; Jendouba &gt; El Galaa El Mâaden Forgassen | Tunisie &gt; Jendouba &gt; Balta Bou Aouane | Tunisie &gt; Gafsa &gt; Gafsa | Tunisie &gt; Gafsa &gt; Sanouche | Tunisie &gt; Gafsa &gt; Sned | Tunisie &gt; Gafsa &gt; Sidi Aïch | Tunisie &gt; Gafsa &gt; Sidi Boubaker | Tunisie &gt; Kasserine &gt; Bouzguam | Tunisie &gt; Kasserine &gt; Ech-Charaya Machrek Ech-Chams | Tunisie &gt; Kebili &gt; Faouar | Tunisie &gt; Kebili &gt; Bechelli Jersine El Blidete | Tunisie &gt; Béja &gt; Testour | Tunisie &gt; Tataouine &gt; Bir Lahmar | Tunisie &gt; Tataouine &gt; Smar | Tunisie &gt; Tataouine &gt; Tataouine | Tunisie</t>
         </is>
       </c>
-      <c r="K7" s="0" t="inlineStr">
+      <c r="K8" s="0" t="inlineStr">
         <is>
           <t>https://www.ilo.org/fr/projects-and-partnerships/projects/initiative-pilote-pour-un-developpement-local-integre</t>
         </is>
       </c>
-      <c r="L7" s="0" t="inlineStr">
+      <c r="L8" s="0" t="inlineStr">
         <is>
           <t>https://www.facebook.com/IPDLI</t>
         </is>
       </c>
-      <c r="M7" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N7" s="0" t="inlineStr">
+      <c r="M8" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N8" s="0" t="inlineStr">
         <is>
           <t>https://www.linkedin.com/company/projet-ipdli-ue-ddc-oit/</t>
         </is>
       </c>
-      <c r="O7" s="0" t="inlineStr">
+      <c r="O8" s="0" t="inlineStr">
         <is>
           <t>https://www.youtube.com/@Devloctun</t>
         </is>
       </c>
-      <c r="P7" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Q7" s="0" t="inlineStr">
+      <c r="P8" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q8" s="0" t="inlineStr">
         <is>
           <t>https://www.youtube.com/watch?v=vjZfBzZYExo</t>
         </is>
       </c>
-      <c r="R7" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S7" s="0" t="inlineStr">
+      <c r="R8" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="S8" s="0" t="inlineStr">
         <is>
           <t>ILO - INTERNATIONAL LABOUR ORGANIZATION</t>
         </is>
       </c>
-      <c r="T7" s="0" t="inlineStr">
+      <c r="T8" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="U7" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V7" s="0" t="inlineStr">
+      <c r="U8" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V8" s="0" t="inlineStr">
         <is>
           <t>DDC-Bureau de la Coopération Suisse (6500000.0 EUR - don)</t>
-        </is>
-[...101 lines deleted...]
-          <t>FNCT - Fédération Nationale des Communes Tunisiennes (3559262.0 EUR - don)</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="n">
-        <v>573</v>
+        <v>827</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>Programme d'Appui à la Politique de la Ville</t>
+          <t>Mise en ouvre du Fonds Municipal de Compétence Générale (FMCG) et renforcement du rôle de la FNCT dans l'appui aux communes pour l'amélioration des services de base</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
-          <t>PROVILLE 2</t>
+          <t/>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>12/07/2024 : La Fédération Nationale des Communes Tunisienne (FNCT) reçoit une délégation à l'ambassade de Suisse en Tunisie
+M. Fathi Mejri, président de la Fédération Nationale des Communes Tunisienne (FNCT), a reçu aujourd'hui, vendredi 12 juillet 2024, au siège de la Fédération, une délégation de l'Ambassade de Suisse en Tunisie, représentée par M. Fabrizio Buratti, Directeur de la Coopération à l'Ambassade. Cette rencontre s'inscrit dans le cadre du suivi du projet d’appui aux communes mis en œuvre par la Fédération Nationale des Communes Tunisiennes et financé par l'Union européenne et l'Ambassade de Suisse en Tunisie à travers Fonds Municipal de Compétence Générale (FMCG), qui vise à financer des interventions inscrites dans les programmes de développement local de 17 communes tunisiennes.</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F9" s="2">
-        <v>43455.0</v>
+        <v>44713.0</v>
       </c>
       <c r="G9" s="2">
-        <v>47299.0</v>
+        <v>46538.0</v>
       </c>
       <c r="H9" s="0" t="n">
-        <v>30690000</v>
+        <v>10059262</v>
       </c>
       <c r="I9" s="0" t="n">
-        <v>30690000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="J9" s="0" t="inlineStr">
         <is>
-          <t>Tunisie &gt; Tunis | Tunisie</t>
+          <t/>
         </is>
       </c>
       <c r="K9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
-          <t>https://www.facebook.com/AFDOfficiel/</t>
+          <t>https://www.facebook.com/FNCT02/</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
-          <t>https://twitter.com/AFD_France</t>
+          <t/>
         </is>
       </c>
       <c r="N9" s="0" t="inlineStr">
         <is>
-          <t>https://www.linkedin.com/company/agence-francaise-de-developpement/</t>
+          <t/>
         </is>
       </c>
       <c r="O9" s="0" t="inlineStr">
         <is>
-          <t>https://www.youtube.com/GroupeAFD</t>
+          <t/>
         </is>
       </c>
       <c r="P9" s="0" t="inlineStr">
         <is>
-          <t>https://www.instagram.com/AFD_France/</t>
+          <t/>
         </is>
       </c>
       <c r="Q9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S9" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement</t>
+          <t>FNCT - Fédération Nationale des Communes Tunisiennes</t>
         </is>
       </c>
       <c r="T9" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U9" s="0" t="inlineStr">
         <is>
-          <t>EIB - EUROPEAN INVESTMENT BANK</t>
+          <t/>
         </is>
       </c>
       <c r="V9" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FNCT - Fédération Nationale des Communes Tunisiennes (3559262.0 EUR - don)</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="n">
+        <v>573</v>
+      </c>
+      <c r="B10" s="0" t="inlineStr">
+        <is>
+          <t>Programme d'Appui à la Politique de la Ville</t>
+        </is>
+      </c>
+      <c r="C10" s="0" t="inlineStr">
+        <is>
+          <t>PROVILLE 2</t>
+        </is>
+      </c>
+      <c r="D10" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E10" s="0" t="inlineStr">
+        <is>
+          <t>En cours</t>
+        </is>
+      </c>
+      <c r="F10" s="2">
+        <v>43455.0</v>
+      </c>
+      <c r="G10" s="2">
+        <v>47299.0</v>
+      </c>
+      <c r="H10" s="0" t="n">
+        <v>30690000</v>
+      </c>
+      <c r="I10" s="0" t="n">
+        <v>30690000.0</v>
+      </c>
+      <c r="J10" s="0" t="inlineStr">
+        <is>
+          <t>Tunisie &gt; Tunis | Tunisie</t>
+        </is>
+      </c>
+      <c r="K10" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L10" s="0" t="inlineStr">
+        <is>
+          <t>https://www.facebook.com/AFDOfficiel/</t>
+        </is>
+      </c>
+      <c r="M10" s="0" t="inlineStr">
+        <is>
+          <t>https://twitter.com/AFD_France</t>
+        </is>
+      </c>
+      <c r="N10" s="0" t="inlineStr">
+        <is>
+          <t>https://www.linkedin.com/company/agence-francaise-de-developpement/</t>
+        </is>
+      </c>
+      <c r="O10" s="0" t="inlineStr">
+        <is>
+          <t>https://www.youtube.com/GroupeAFD</t>
+        </is>
+      </c>
+      <c r="P10" s="0" t="inlineStr">
+        <is>
+          <t>https://www.instagram.com/AFD_France/</t>
+        </is>
+      </c>
+      <c r="Q10" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R10" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="S10" s="0" t="inlineStr">
+        <is>
+          <t>AFD - Agence Française de Développement</t>
+        </is>
+      </c>
+      <c r="T10" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="U10" s="0" t="inlineStr">
+        <is>
+          <t>EIB - EUROPEAN INVESTMENT BANK</t>
+        </is>
+      </c>
+      <c r="V10" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="n">
         <v>848</v>
       </c>
-      <c r="B10" s="0" t="inlineStr">
+      <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Programme de soutien au développement économique durable local pour l'emploi des jeunes</t>
         </is>
       </c>
-      <c r="C10" s="0" t="inlineStr">
+      <c r="C11" s="0" t="inlineStr">
         <is>
           <t>IRADAYouth</t>
         </is>
       </c>
-      <c r="D10" s="0" t="inlineStr">
+      <c r="D11" s="0" t="inlineStr">
         <is>
           <t>02/08/2024 : Projet « IRADA4YOUTH » en Tunisie : Etat d’avancement de l’implémentation des actions
 Au CGDR, le GdT central vient de partager l’état d’avancement de l’implémentation du projet IRADAYOUTH (2023-2027) dans les six gouvernorats-cibles lors de rencontre de travail tenue avec les référents officiels des partenaires institutionnels : la DUE en Tunisie et le Ministère de l’Économie et du Plan.
 02/09/2024 : Projet IRADA4YOUTH : La Formation des acteurs régionaux en préparation…
 Au CGDR, le GdT central s’active aux préparatifs de programme de formation à mettre en œuvre dans les semaines qui viennent dans les Gouvernorats-cibles du Projet IRADA4YOUTH. Une réunion de concertation (thématique, planning, logistique…) est tenue avec le Formateur retenu par le CGDR pour entreprendre six actions de formation à même de répondre au besoin exprimé par les acteurs régionaux associés au processus d’implémentation du Projet dans chacun des Gouvernorats-cibles.
 10/09/2024 Projet IRADA4YOUTH : Formation des Acteurs Régionaux dans le Sud
 Le CGDR lance son programme de formation « Pilotage de processus de changement stratégique et organisationnel » dédié aux agents d’institutions partenaires constitutives de l’Ecosystème d’appui à l’Entrepreneuriat en régions-cibles du Projet IRADA4YOUTH dont ses partenaires (ODS, ODCO et ODNO). Six workshops (un par gouvernorat-cible) bénéficieront à une centaine d’agents publics et de structures d’affaires, étroitement associés à l’implémentation du Projet IRADA4YOUTH, bénéficieront de ces sessions de formation active. A commencer par le Sud, où plus d’une trentaine sont conviés aux Gouvernorats de Tozeur et de Kébili.</t>
         </is>
       </c>
-      <c r="E10" s="0" t="inlineStr">
+      <c r="E11" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
-      <c r="F10" s="2">
+      <c r="F11" s="2">
         <v>44715.0</v>
       </c>
-      <c r="G10" s="2">
+      <c r="G11" s="2">
         <v>46540.0</v>
       </c>
-      <c r="H10" s="0" t="n">
+      <c r="H11" s="0" t="n">
         <v>5000000</v>
       </c>
-      <c r="I10" s="0" t="n">
+      <c r="I11" s="0" t="n">
         <v>5000000.0</v>
       </c>
-      <c r="J10" s="0" t="inlineStr">
+      <c r="J11" s="0" t="inlineStr">
         <is>
           <t>Tunisie &gt; Mahdia &gt; Mahdia | Tunisie &gt; Kebili &gt; Kebeli | Tunisie &gt; Kairouan &gt; Kairouan | Tunisie &gt; Le Kef &gt; Le Kef | Tunisie &gt; Tozeur &gt; Tozeur | Tunisie &gt; Zaghouan &gt; Zaghouan</t>
         </is>
       </c>
-      <c r="K10" s="0" t="inlineStr">
+      <c r="K11" s="0" t="inlineStr">
         <is>
           <t>https://eu4youth.tn/explorer/irada4youth/</t>
         </is>
       </c>
-      <c r="L10" s="0" t="inlineStr">
+      <c r="L11" s="0" t="inlineStr">
         <is>
           <t>https://www.facebook.com/eu4youth.tn</t>
         </is>
       </c>
-      <c r="M10" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="Q10" s="0" t="inlineStr">
+      <c r="M11" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N11" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O11" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P11" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q11" s="0" t="inlineStr">
         <is>
           <t>https://www.youtube.com/watch?v=qGXWdB07bp8</t>
         </is>
       </c>
-      <c r="R10" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S10" s="0" t="inlineStr">
+      <c r="R11" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="S11" s="0" t="inlineStr">
         <is>
           <t>CGDR - Commissariat général au développement régional - CGDR</t>
         </is>
       </c>
-      <c r="T10" s="0" t="inlineStr">
+      <c r="T11" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="U10" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V10" s="0" t="inlineStr">
+      <c r="U11" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>