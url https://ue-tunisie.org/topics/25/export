--- v2 (2026-09-04)
+++ v3 (2026-11-04)
@@ -443,67 +443,67 @@
           <t>ODD n°10 - Inégalités réduites | ODD n°16 - Paix, justice et institutions efficaces | ODD n°11 - Villes et communautés durable</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:W4"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="19.799999999999997" min="1" max="1" bestFit="1" customWidth="1"/>
-    <col width="137.5" min="2" max="2" bestFit="1" customWidth="1"/>
+    <col width="138.60000000000002" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="18.15" min="3" max="3" bestFit="1" customWidth="1"/>
-    <col width="255" min="4" max="4" bestFit="1" customWidth="1"/>
+    <col width="37.949999999999996" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="14.85" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="26.4" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="23.099999999999998" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="26.4" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="19.799999999999997" min="9" max="9" bestFit="1" customWidth="1"/>
     <col width="26.4" min="10" max="10" bestFit="1" customWidth="1"/>
-    <col width="44.0" min="11" max="11" bestFit="1" customWidth="1"/>
+    <col width="18.15" min="11" max="11" bestFit="1" customWidth="1"/>
     <col width="46.2" min="12" max="12" bestFit="1" customWidth="1"/>
     <col width="16.5" min="13" max="13" bestFit="1" customWidth="1"/>
     <col width="18.15" min="14" max="14" bestFit="1" customWidth="1"/>
     <col width="16.5" min="15" max="15" bestFit="1" customWidth="1"/>
     <col width="19.799999999999997" min="16" max="16" bestFit="1" customWidth="1"/>
     <col width="50.6" min="17" max="17" bestFit="1" customWidth="1"/>
-    <col width="14.85" min="18" max="18" bestFit="1" customWidth="1"/>
+    <col width="195.8" min="18" max="18" bestFit="1" customWidth="1"/>
     <col width="78.10000000000001" min="19" max="19" bestFit="1" customWidth="1"/>
     <col width="14.85" min="20" max="20" bestFit="1" customWidth="1"/>
     <col width="103.4" min="21" max="21" bestFit="1" customWidth="1"/>
     <col width="52.800000000000004" min="22" max="22" bestFit="1" customWidth="1"/>
     <col width="55.00000000000001" min="23" max="23" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>ID Projet</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Titre</t>
         </is>
       </c>
       <c r="C1" s="3" t="inlineStr">
         <is>
           <t>Acronyme</t>
         </is>
       </c>
       <c r="D1" s="3" t="inlineStr">
         <is>
@@ -590,240 +590,230 @@
           <t>Public</t>
         </is>
       </c>
       <c r="U1" s="3" t="inlineStr">
         <is>
           <t>Membre de consortium 1</t>
         </is>
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Membre de consortium 2</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Co-financeur 1</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>747</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Participation &amp; Inclusion des Jeunes Tunisien(ne)s à travers la Création, l’Accès à la Culture et au Sport au Niveau Local</t>
+          <t> Participation &amp; Inclusion des Jeunes Tunisien(ne)s à travers la Création, l’Accès à la Culture et au Sport au Niveau Local</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t>EU4Youth</t>
+          <t>Maghroum'In</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>09/09/2024: Clôture du projet « camping et apprentissage »
-[...4 lines deleted...]
-Dans le cadre du projet « Maghrouom’IN », l’association de développement Mnihla a organisé, dans le cadre du projet « Avec l’art nous vivons », un cycle de formations en théâtre et en cinéma.Le projet adopte l’art-thérapie comme approche d’encadrement des jeunes des quartiers défavorisés et de lutte contre le phénomène de décrochage scolaire.</t>
+          <t/>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F2" s="2">
         <v>44578.0</v>
       </c>
       <c r="G2" s="2">
-        <v>46403.0</v>
+        <v>46537.0</v>
       </c>
       <c r="H2" s="0" t="n">
         <v>15000000</v>
       </c>
       <c r="I2" s="0" t="n">
         <v>15000000.0</v>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
-          <t>https://eu4youth.tn/maghroumin/</t>
+          <t/>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>https://www.facebook.com/Maghroumin.tn/</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q2" s="0" t="inlineStr">
         <is>
           <t>https://www.youtube.com/watch?v=MmM-cM-zTZc</t>
         </is>
       </c>
       <c r="R2" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>odd : ODD n°8 - Travail décent et croissance économique | odd : ODD n°4 - Éducation de qualité | odd : ODD n°5 - Égalité entre les sexes | odd : ODD n°10 - Inégalités réduites</t>
         </is>
       </c>
       <c r="S2" s="0" t="inlineStr">
         <is>
           <t>AECID - The Spanish Agency for International Development Cooperation</t>
         </is>
       </c>
       <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U2" s="0" t="inlineStr">
         <is>
           <t>FIIAPP - FUNDACION INTERNACIONAL Y PARA IBEROAMERICA DE ADMINISTRACION Y POLITICAS PUBLICAS</t>
         </is>
       </c>
       <c r="V2" s="0" t="inlineStr">
         <is>
           <t>B COUNCIL - The British Council Royal Charter</t>
         </is>
       </c>
       <c r="W2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
         <v>736</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Politique jeunesse et participation des jeunes dans les politiques publiques en Tunisie</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>Fe3il.a </t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
-          <t>12/08/2024 : L’engagement associatif : un levier de transformation pour les jeunes en Tunisie
-[...4 lines deleted...]
-Animée par sa passion pour l'artisanat, Marwa a lancé son propre projet grâce au soutien de Fe3il.a et du ministère de la Jeunesse et des Sports. Elle transforme aujourd'hui les objets oubliés en œuvres d'art et partage son savoir-faire à travers des ateliers pour petits et grands, diffusant ainsi une culture d'innovation et de durabilité.</t>
+          <t/>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F3" s="2">
         <v>44385.0</v>
       </c>
       <c r="G3" s="2">
-        <v>46394.0</v>
+        <v>46393.0</v>
       </c>
       <c r="H3" s="0" t="n">
         <v>9129718</v>
       </c>
       <c r="I3" s="0" t="n">
         <v>9000000.0</v>
       </c>
       <c r="J3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K3" s="0" t="inlineStr">
         <is>
-          <t>https://eu4youth.tn/explorer/fe3il-a/</t>
+          <t/>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
           <t>https://www.facebook.com/Fe3il.a</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q3" s="0" t="inlineStr">
         <is>
           <t>https://www.youtube.com/watch?v=UeS3GCrnXXM</t>
         </is>
       </c>
       <c r="R3" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>odd : ODD n°10 - Inégalités réduites | odd : ODD n°5 - Égalité entre les sexes | odd : ODD n°8 - Travail décent et croissance économique</t>
         </is>
       </c>
       <c r="S3" s="0" t="inlineStr">
         <is>
           <t>VGN - VNG INTERNATIONAL BV</t>
         </is>
       </c>
       <c r="T3" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W3" s="0" t="inlineStr">
         <is>
           <t>VGN - VNG INTERNATIONAL BV (129718.0 EUR - don)</t>