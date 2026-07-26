--- v0 (2026-05-26)
+++ v1 (2026-07-26)
@@ -411,104 +411,103 @@
         <is>
           <t>Labels</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>25</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Démocratie et gouvernance</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>The rule of law helps protect people from the rule of the powerful. It is the guarantor of our most basic of every day rights and freedoms. It allows us to give our opinion and be informed by a free press. – Von der Leyen, State of the Union Speech 2020</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>#0060A5</t>
         </is>
       </c>
       <c r="E2" s="0" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F2" s="0" t="n">
         <v>209566423</v>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>ODD n°10 - Inégalités réduites | ODD n°16 - Paix, justice et institutions efficaces | ODD n°11 - Villes et communautés durable</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:W4"/>
+  <dimension ref="A1:V3"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="19.799999999999997" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="137.5" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="18.15" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="255" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="14.85" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="26.4" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="23.099999999999998" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="26.4" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="19.799999999999997" min="9" max="9" bestFit="1" customWidth="1"/>
     <col width="26.4" min="10" max="10" bestFit="1" customWidth="1"/>
-    <col width="44.0" min="11" max="11" bestFit="1" customWidth="1"/>
+    <col width="37.400000000000006" min="11" max="11" bestFit="1" customWidth="1"/>
     <col width="46.2" min="12" max="12" bestFit="1" customWidth="1"/>
     <col width="16.5" min="13" max="13" bestFit="1" customWidth="1"/>
     <col width="18.15" min="14" max="14" bestFit="1" customWidth="1"/>
     <col width="16.5" min="15" max="15" bestFit="1" customWidth="1"/>
     <col width="19.799999999999997" min="16" max="16" bestFit="1" customWidth="1"/>
     <col width="50.6" min="17" max="17" bestFit="1" customWidth="1"/>
     <col width="14.85" min="18" max="18" bestFit="1" customWidth="1"/>
     <col width="78.10000000000001" min="19" max="19" bestFit="1" customWidth="1"/>
     <col width="14.85" min="20" max="20" bestFit="1" customWidth="1"/>
     <col width="103.4" min="21" max="21" bestFit="1" customWidth="1"/>
     <col width="52.800000000000004" min="22" max="22" bestFit="1" customWidth="1"/>
-    <col width="55.00000000000001" min="23" max="23" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>ID Projet</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Titre</t>
         </is>
       </c>
       <c r="C1" s="3" t="inlineStr">
         <is>
           <t>Acronyme</t>
         </is>
       </c>
       <c r="D1" s="3" t="inlineStr">
         <is>
           <t>Actualités du projet</t>
         </is>
       </c>
       <c r="E1" s="3" t="inlineStr">
         <is>
@@ -576,55 +575,50 @@
         </is>
       </c>
       <c r="R1" s="3" t="inlineStr">
         <is>
           <t>Labels</t>
         </is>
       </c>
       <c r="S1" s="3" t="inlineStr">
         <is>
           <t>Chef de file</t>
         </is>
       </c>
       <c r="T1" s="3" t="inlineStr">
         <is>
           <t>Public</t>
         </is>
       </c>
       <c r="U1" s="3" t="inlineStr">
         <is>
           <t>Membre de consortium 1</t>
         </is>
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Membre de consortium 2</t>
-        </is>
-[...3 lines deleted...]
-          <t>Co-financeur 1</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>747</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Participation &amp; Inclusion des Jeunes Tunisien(ne)s à travers la Création, l’Accès à la Culture et au Sport au Niveau Local</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>EU4Youth</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>09/09/2024: Clôture du projet « camping et apprentissage »
 Une belle clôture du projet « camping et apprentissage » qui a rassemblé les différents acteurs, bénéficiaires et partenaires du projet. L’objectif était de présenter les produits créés par les jeunes filles et femmes tout au long des deux mois d'ateliers. Des performances de danse, de chant et de musique ont également été présentées par des jeunes de la région lors de cette célébration. Le projet «Camping et Apprentissage » est un camp de formation culturelle et sportive pour les jeunes filles de Becheni, Kébili. C’est le fruit du travail de l'équipe gagnante du Laboratoire Régional d'Apprentissage et de partage soutenu par Maghroum’IN.
 10/09/2024: Clôture la phase des "Coffe talks" dans le cadre du programme Maghroum’IN Academy à Bizerte
 Le groupe des scouts de Menzel Bourguiba a clôturé la phase des "Coffe talks" dans le cadre du programme Maghroum’IN Academy, qui ont eu lieux dans 5 localités de Bizerte : Bizerte, Zarzouna, Menzel Bourguiba, Al Alia et Ras Jebel. Les jeunes ont échangé autour de leurs passions et de leurs préoccupations par rapport à leurs régions.
 11/09/2024 : Cycle de formations en théâtre et en cinéma dans le cadre du projet « Avec l’art nous vivons »
 Dans le cadre du projet « Maghrouom’IN », l’association de développement Mnihla a organisé, dans le cadre du projet « Avec l’art nous vivons », un cycle de formations en théâtre et en cinéma.Le projet adopte l’art-thérapie comme approche d’encadrement des jeunes des quartiers défavorisés et de lutte contre le phénomène de décrochage scolaire.</t>
@@ -690,270 +684,148 @@
       <c r="R2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S2" s="0" t="inlineStr">
         <is>
           <t>AECID - The Spanish Agency for International Development Cooperation</t>
         </is>
       </c>
       <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U2" s="0" t="inlineStr">
         <is>
           <t>FIIAPP - FUNDACION INTERNACIONAL Y PARA IBEROAMERICA DE ADMINISTRACION Y POLITICAS PUBLICAS</t>
         </is>
       </c>
       <c r="V2" s="0" t="inlineStr">
         <is>
           <t>B COUNCIL - The British Council Royal Charter</t>
         </is>
       </c>
-      <c r="W2" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
-        <v>736</v>
+        <v>1015</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>Politique jeunesse et participation des jeunes dans les politiques publiques en Tunisie</t>
+          <t>REDEVAB</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
-          <t>Fe3il.a </t>
+          <t/>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
-          <t>12/08/2024 : L’engagement associatif : un levier de transformation pour les jeunes en Tunisie
-[...4 lines deleted...]
-Animée par sa passion pour l'artisanat, Marwa a lancé son propre projet grâce au soutien de Fe3il.a et du ministère de la Jeunesse et des Sports. Elle transforme aujourd'hui les objets oubliés en œuvres d'art et partage son savoir-faire à travers des ateliers pour petits et grands, diffusant ainsi une culture d'innovation et de durabilité.</t>
+          <t/>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F3" s="2">
-        <v>44385.0</v>
+        <v>45475.0</v>
       </c>
       <c r="G3" s="2">
-        <v>46210.0</v>
+        <v>46935.0</v>
       </c>
       <c r="H3" s="0" t="n">
-        <v>9129718</v>
+        <v>4630000</v>
       </c>
       <c r="I3" s="0" t="n">
-        <v>9000000.0</v>
+        <v>4630000.0</v>
       </c>
       <c r="J3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K3" s="0" t="inlineStr">
         <is>
-          <t>https://eu4youth.tn/explorer/fe3il-a/</t>
+          <t/>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
-          <t>https://www.facebook.com/Fe3il.a</t>
+          <t/>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q3" s="0" t="inlineStr">
         <is>
-          <t>https://www.youtube.com/watch?v=UeS3GCrnXXM</t>
+          <t/>
         </is>
       </c>
       <c r="R3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S3" s="0" t="inlineStr">
         <is>
-          <t>VGN - VNG INTERNATIONAL BV</t>
+          <t>OECD - ORGANISATION FOR ECONOMIC CO-OPERATION AND DEVELOPMENT</t>
         </is>
       </c>
       <c r="T3" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U3" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>OECD - ORGANISATION FOR ECONOMIC CO-OPERATION AND DEVELOPMENT</t>
         </is>
       </c>
       <c r="V3" s="0" t="inlineStr">
-        <is>
-[...110 lines deleted...]
-      <c r="W4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>