--- v1 (2026-07-26)
+++ v2 (2026-09-04)
@@ -411,103 +411,104 @@
         <is>
           <t>Labels</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>25</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Démocratie et gouvernance</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>The rule of law helps protect people from the rule of the powerful. It is the guarantor of our most basic of every day rights and freedoms. It allows us to give our opinion and be informed by a free press. – Von der Leyen, State of the Union Speech 2020</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>#0060A5</t>
         </is>
       </c>
       <c r="E2" s="0" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F2" s="0" t="n">
         <v>209566423</v>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>ODD n°10 - Inégalités réduites | ODD n°16 - Paix, justice et institutions efficaces | ODD n°11 - Villes et communautés durable</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:V3"/>
+  <dimension ref="A1:W4"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="19.799999999999997" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="137.5" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="18.15" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="255" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="14.85" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="26.4" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="23.099999999999998" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="26.4" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="19.799999999999997" min="9" max="9" bestFit="1" customWidth="1"/>
     <col width="26.4" min="10" max="10" bestFit="1" customWidth="1"/>
-    <col width="37.400000000000006" min="11" max="11" bestFit="1" customWidth="1"/>
+    <col width="44.0" min="11" max="11" bestFit="1" customWidth="1"/>
     <col width="46.2" min="12" max="12" bestFit="1" customWidth="1"/>
     <col width="16.5" min="13" max="13" bestFit="1" customWidth="1"/>
     <col width="18.15" min="14" max="14" bestFit="1" customWidth="1"/>
     <col width="16.5" min="15" max="15" bestFit="1" customWidth="1"/>
     <col width="19.799999999999997" min="16" max="16" bestFit="1" customWidth="1"/>
     <col width="50.6" min="17" max="17" bestFit="1" customWidth="1"/>
     <col width="14.85" min="18" max="18" bestFit="1" customWidth="1"/>
     <col width="78.10000000000001" min="19" max="19" bestFit="1" customWidth="1"/>
     <col width="14.85" min="20" max="20" bestFit="1" customWidth="1"/>
     <col width="103.4" min="21" max="21" bestFit="1" customWidth="1"/>
     <col width="52.800000000000004" min="22" max="22" bestFit="1" customWidth="1"/>
+    <col width="55.00000000000001" min="23" max="23" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>ID Projet</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Titre</t>
         </is>
       </c>
       <c r="C1" s="3" t="inlineStr">
         <is>
           <t>Acronyme</t>
         </is>
       </c>
       <c r="D1" s="3" t="inlineStr">
         <is>
           <t>Actualités du projet</t>
         </is>
       </c>
       <c r="E1" s="3" t="inlineStr">
         <is>
@@ -575,50 +576,55 @@
         </is>
       </c>
       <c r="R1" s="3" t="inlineStr">
         <is>
           <t>Labels</t>
         </is>
       </c>
       <c r="S1" s="3" t="inlineStr">
         <is>
           <t>Chef de file</t>
         </is>
       </c>
       <c r="T1" s="3" t="inlineStr">
         <is>
           <t>Public</t>
         </is>
       </c>
       <c r="U1" s="3" t="inlineStr">
         <is>
           <t>Membre de consortium 1</t>
         </is>
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Membre de consortium 2</t>
+        </is>
+      </c>
+      <c r="W1" s="3" t="inlineStr">
+        <is>
+          <t>Co-financeur 1</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>747</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Participation &amp; Inclusion des Jeunes Tunisien(ne)s à travers la Création, l’Accès à la Culture et au Sport au Niveau Local</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>EU4Youth</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>09/09/2024: Clôture du projet « camping et apprentissage »
 Une belle clôture du projet « camping et apprentissage » qui a rassemblé les différents acteurs, bénéficiaires et partenaires du projet. L’objectif était de présenter les produits créés par les jeunes filles et femmes tout au long des deux mois d'ateliers. Des performances de danse, de chant et de musique ont également été présentées par des jeunes de la région lors de cette célébration. Le projet «Camping et Apprentissage » est un camp de formation culturelle et sportive pour les jeunes filles de Becheni, Kébili. C’est le fruit du travail de l'équipe gagnante du Laboratoire Régional d'Apprentissage et de partage soutenu par Maghroum’IN.
 10/09/2024: Clôture la phase des "Coffe talks" dans le cadre du programme Maghroum’IN Academy à Bizerte
 Le groupe des scouts de Menzel Bourguiba a clôturé la phase des "Coffe talks" dans le cadre du programme Maghroum’IN Academy, qui ont eu lieux dans 5 localités de Bizerte : Bizerte, Zarzouna, Menzel Bourguiba, Al Alia et Ras Jebel. Les jeunes ont échangé autour de leurs passions et de leurs préoccupations par rapport à leurs régions.
 11/09/2024 : Cycle de formations en théâtre et en cinéma dans le cadre du projet « Avec l’art nous vivons »
 Dans le cadre du projet « Maghrouom’IN », l’association de développement Mnihla a organisé, dans le cadre du projet « Avec l’art nous vivons », un cycle de formations en théâtre et en cinéma.Le projet adopte l’art-thérapie comme approche d’encadrement des jeunes des quartiers défavorisés et de lutte contre le phénomène de décrochage scolaire.</t>
@@ -684,148 +690,270 @@
       <c r="R2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S2" s="0" t="inlineStr">
         <is>
           <t>AECID - The Spanish Agency for International Development Cooperation</t>
         </is>
       </c>
       <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U2" s="0" t="inlineStr">
         <is>
           <t>FIIAPP - FUNDACION INTERNACIONAL Y PARA IBEROAMERICA DE ADMINISTRACION Y POLITICAS PUBLICAS</t>
         </is>
       </c>
       <c r="V2" s="0" t="inlineStr">
         <is>
           <t>B COUNCIL - The British Council Royal Charter</t>
         </is>
       </c>
+      <c r="W2" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
+        <v>736</v>
+      </c>
+      <c r="B3" s="0" t="inlineStr">
+        <is>
+          <t>Politique jeunesse et participation des jeunes dans les politiques publiques en Tunisie</t>
+        </is>
+      </c>
+      <c r="C3" s="0" t="inlineStr">
+        <is>
+          <t>Fe3il.a </t>
+        </is>
+      </c>
+      <c r="D3" s="0" t="inlineStr">
+        <is>
+          <t>12/08/2024 : L’engagement associatif : un levier de transformation pour les jeunes en Tunisie
+Fe3il.a est fier d’avoir soutenu en 2023-2024 près de 30 initiatives associatives en Tunisie, bénéficiant ainsi près de 1000 jeunes et touchant plus de 3000. Ces projets, d’une grande diversité, témoignent de la vitalité de la société civile tunisienne et de l’engagement des jeunes à construire un avenir meilleur pour leur communauté.
+13/08/2024 : L’émancipation de toutes les femmes : un combat collectif
+Fe3il.a, en tant qu’acteur engagé dans la promotion de l’égalité des genres, soutient de nombreuses initiatives en faveur des femmes. Parmi elles, trois projets se distinguent par leur caractère innovant et leur impact sur le terrain : L’Association de Développement de la Femme Rurale (ADFR), l’Association AMAL pour les insuffisants rénaux et l’Association Victoire pour la Femme Rurale.
+30/08/2024 : Découvrez le parcours inspirant de Marwa dans l'univers créatif de l'atelier Mira's
+Animée par sa passion pour l'artisanat, Marwa a lancé son propre projet grâce au soutien de Fe3il.a et du ministère de la Jeunesse et des Sports. Elle transforme aujourd'hui les objets oubliés en œuvres d'art et partage son savoir-faire à travers des ateliers pour petits et grands, diffusant ainsi une culture d'innovation et de durabilité.</t>
+        </is>
+      </c>
+      <c r="E3" s="0" t="inlineStr">
+        <is>
+          <t>En cours</t>
+        </is>
+      </c>
+      <c r="F3" s="2">
+        <v>44385.0</v>
+      </c>
+      <c r="G3" s="2">
+        <v>46394.0</v>
+      </c>
+      <c r="H3" s="0" t="n">
+        <v>9129718</v>
+      </c>
+      <c r="I3" s="0" t="n">
+        <v>9000000.0</v>
+      </c>
+      <c r="J3" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K3" s="0" t="inlineStr">
+        <is>
+          <t>https://eu4youth.tn/explorer/fe3il-a/</t>
+        </is>
+      </c>
+      <c r="L3" s="0" t="inlineStr">
+        <is>
+          <t>https://www.facebook.com/Fe3il.a</t>
+        </is>
+      </c>
+      <c r="M3" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N3" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O3" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P3" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q3" s="0" t="inlineStr">
+        <is>
+          <t>https://www.youtube.com/watch?v=UeS3GCrnXXM</t>
+        </is>
+      </c>
+      <c r="R3" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="S3" s="0" t="inlineStr">
+        <is>
+          <t>VGN - VNG INTERNATIONAL BV</t>
+        </is>
+      </c>
+      <c r="T3" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="U3" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V3" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W3" s="0" t="inlineStr">
+        <is>
+          <t>VGN - VNG INTERNATIONAL BV (129718.0 EUR - don)</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="n">
         <v>1015</v>
       </c>
-      <c r="B3" s="0" t="inlineStr">
+      <c r="B4" s="0" t="inlineStr">
         <is>
           <t>REDEVAB</t>
         </is>
       </c>
-      <c r="C3" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E3" s="0" t="inlineStr">
+      <c r="C4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E4" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
-      <c r="F3" s="2">
+      <c r="F4" s="2">
         <v>45475.0</v>
       </c>
-      <c r="G3" s="2">
+      <c r="G4" s="2">
         <v>46935.0</v>
       </c>
-      <c r="H3" s="0" t="n">
+      <c r="H4" s="0" t="n">
         <v>4630000</v>
       </c>
-      <c r="I3" s="0" t="n">
+      <c r="I4" s="0" t="n">
         <v>4630000.0</v>
       </c>
-      <c r="J3" s="0" t="inlineStr">
-[...44 lines deleted...]
-      <c r="S3" s="0" t="inlineStr">
+      <c r="J4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="S4" s="0" t="inlineStr">
         <is>
           <t>OECD - ORGANISATION FOR ECONOMIC CO-OPERATION AND DEVELOPMENT</t>
         </is>
       </c>
-      <c r="T3" s="0" t="inlineStr">
+      <c r="T4" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="U3" s="0" t="inlineStr">
+      <c r="U4" s="0" t="inlineStr">
         <is>
           <t>OECD - ORGANISATION FOR ECONOMIC CO-OPERATION AND DEVELOPMENT</t>
         </is>
       </c>
-      <c r="V3" s="0" t="inlineStr">
+      <c r="V4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>