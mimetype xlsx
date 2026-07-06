--- v0 (2026-05-26)
+++ v1 (2026-07-06)
@@ -411,76 +411,76 @@
         <is>
           <t>Labels</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>24</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Droits humains et société civile</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Réaliser les droits de l'Homme n'est pas seulement un impératif lié à la dignité humaine: il s'agit d'une pierre angulaire de la démocratie, de la paix et de la sécurité, ainsi que du développement durable. – HRVP Josep Borrell Journée des Droits de l'homme: déclaration du Haut Représentant, 2021</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>#AF994E</t>
         </is>
       </c>
       <c r="E2" s="0" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F2" s="0" t="n">
         <v>32795587</v>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:U5"/>
+  <dimension ref="A1:U4"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="19.799999999999997" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="123.20000000000002" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="18.15" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="255" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="14.85" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="26.4" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="23.099999999999998" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="26.4" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="19.799999999999997" min="9" max="9" bestFit="1" customWidth="1"/>
     <col width="193.60000000000002" min="10" max="10" bestFit="1" customWidth="1"/>
     <col width="45.1" min="11" max="11" bestFit="1" customWidth="1"/>
     <col width="56.1" min="12" max="12" bestFit="1" customWidth="1"/>
     <col width="16.5" min="13" max="13" bestFit="1" customWidth="1"/>
     <col width="60.50000000000001" min="14" max="14" bestFit="1" customWidth="1"/>
     <col width="16.5" min="15" max="15" bestFit="1" customWidth="1"/>
     <col width="19.799999999999997" min="16" max="16" bestFit="1" customWidth="1"/>
     <col width="50.6" min="17" max="17" bestFit="1" customWidth="1"/>
     <col width="14.85" min="18" max="18" bestFit="1" customWidth="1"/>
     <col width="44.0" min="19" max="19" bestFit="1" customWidth="1"/>
     <col width="14.85" min="20" max="20" bestFit="1" customWidth="1"/>
@@ -864,142 +864,45 @@
         <is>
           <t>https://www.youtube.com/watch?v=HxHkW5321-M</t>
         </is>
       </c>
       <c r="R4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S4" s="0" t="inlineStr">
         <is>
           <t>Groupe SOS - Groupe SOS PULSE Tunisie</t>
         </is>
       </c>
       <c r="T4" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U4" s="0" t="inlineStr">
         <is>
           <t>Groupe SOS - Groupe SOS PULSE Tunisie (42235.0 EUR - don)</t>
         </is>
       </c>
     </row>
-    <row r="5">
-[...95 lines deleted...]
-    </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>