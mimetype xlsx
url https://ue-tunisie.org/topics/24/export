--- v1 (2026-07-06)
+++ v2 (2026-09-04)
@@ -411,76 +411,76 @@
         <is>
           <t>Labels</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>24</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Droits humains et société civile</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Réaliser les droits de l'Homme n'est pas seulement un impératif lié à la dignité humaine: il s'agit d'une pierre angulaire de la démocratie, de la paix et de la sécurité, ainsi que du développement durable. – HRVP Josep Borrell Journée des Droits de l'homme: déclaration du Haut Représentant, 2021</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>#AF994E</t>
         </is>
       </c>
       <c r="E2" s="0" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F2" s="0" t="n">
         <v>32795587</v>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:U4"/>
+  <dimension ref="A1:U5"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="19.799999999999997" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="123.20000000000002" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="18.15" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="255" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="14.85" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="26.4" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="23.099999999999998" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="26.4" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="19.799999999999997" min="9" max="9" bestFit="1" customWidth="1"/>
     <col width="193.60000000000002" min="10" max="10" bestFit="1" customWidth="1"/>
     <col width="45.1" min="11" max="11" bestFit="1" customWidth="1"/>
     <col width="56.1" min="12" max="12" bestFit="1" customWidth="1"/>
     <col width="16.5" min="13" max="13" bestFit="1" customWidth="1"/>
     <col width="60.50000000000001" min="14" max="14" bestFit="1" customWidth="1"/>
     <col width="16.5" min="15" max="15" bestFit="1" customWidth="1"/>
     <col width="19.799999999999997" min="16" max="16" bestFit="1" customWidth="1"/>
     <col width="50.6" min="17" max="17" bestFit="1" customWidth="1"/>
     <col width="14.85" min="18" max="18" bestFit="1" customWidth="1"/>
     <col width="44.0" min="19" max="19" bestFit="1" customWidth="1"/>
     <col width="14.85" min="20" max="20" bestFit="1" customWidth="1"/>
@@ -864,45 +864,142 @@
         <is>
           <t>https://www.youtube.com/watch?v=HxHkW5321-M</t>
         </is>
       </c>
       <c r="R4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S4" s="0" t="inlineStr">
         <is>
           <t>Groupe SOS - Groupe SOS PULSE Tunisie</t>
         </is>
       </c>
       <c r="T4" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U4" s="0" t="inlineStr">
         <is>
           <t>Groupe SOS - Groupe SOS PULSE Tunisie (42235.0 EUR - don)</t>
         </is>
       </c>
     </row>
+    <row r="5">
+      <c r="A5" s="0" t="n">
+        <v>853</v>
+      </c>
+      <c r="B5" s="0" t="inlineStr">
+        <is>
+          <t>Société civile pour un Tourisme Alternatif Novateur et Inclusif en Tunisie</t>
+        </is>
+      </c>
+      <c r="C5" s="0" t="inlineStr">
+        <is>
+          <t>TANIT</t>
+        </is>
+      </c>
+      <c r="D5" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E5" s="0" t="inlineStr">
+        <is>
+          <t>En cours</t>
+        </is>
+      </c>
+      <c r="F5" s="2">
+        <v>45292.0</v>
+      </c>
+      <c r="G5" s="2">
+        <v>48091.0</v>
+      </c>
+      <c r="H5" s="0" t="n">
+        <v>1067341</v>
+      </c>
+      <c r="I5" s="0" t="n">
+        <v>800000.0</v>
+      </c>
+      <c r="J5" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K5" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L5" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M5" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N5" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O5" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P5" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q5" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R5" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="S5" s="0" t="inlineStr">
+        <is>
+          <t>LI - Leaders International</t>
+        </is>
+      </c>
+      <c r="T5" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="U5" s="0" t="inlineStr">
+        <is>
+          <t>LI - Leaders International (267341.0 EUR - don)</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>