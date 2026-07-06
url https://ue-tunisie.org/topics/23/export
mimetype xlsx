--- v0 (2026-05-26)
+++ v1 (2026-07-06)
@@ -411,104 +411,106 @@
         <is>
           <t>Labels</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>23</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Changement climatique et énergie</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Changement climatique et énergie</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>#8E8F00</t>
         </is>
       </c>
       <c r="E2" s="0" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F2" s="0" t="n">
         <v>626888705</v>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Climat et énergie | ODD n°7 - Énergie propre et d'un coût abordable | ODD n°9 - Industrie, innovation et infrastructure | ODD n°13 - Lutte contre les changements climatiques | ODD n°12 - Consommation et production responsables</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="19.799999999999997" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="106.7" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="18.15" min="3" max="3" bestFit="1" customWidth="1"/>
-    <col width="37.949999999999996" min="4" max="4" bestFit="1" customWidth="1"/>
+    <col width="255" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="14.85" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="26.4" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="23.099999999999998" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="26.4" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="19.799999999999997" min="9" max="9" bestFit="1" customWidth="1"/>
     <col width="46.2" min="10" max="10" bestFit="1" customWidth="1"/>
     <col width="18.15" min="11" max="11" bestFit="1" customWidth="1"/>
     <col width="18.15" min="12" max="12" bestFit="1" customWidth="1"/>
     <col width="16.5" min="13" max="13" bestFit="1" customWidth="1"/>
     <col width="18.15" min="14" max="14" bestFit="1" customWidth="1"/>
     <col width="16.5" min="15" max="15" bestFit="1" customWidth="1"/>
     <col width="19.799999999999997" min="16" max="16" bestFit="1" customWidth="1"/>
     <col width="19.799999999999997" min="17" max="17" bestFit="1" customWidth="1"/>
     <col width="149.60000000000002" min="18" max="18" bestFit="1" customWidth="1"/>
-    <col width="63.800000000000004" min="19" max="19" bestFit="1" customWidth="1"/>
+    <col width="77.0" min="19" max="19" bestFit="1" customWidth="1"/>
     <col width="14.85" min="20" max="20" bestFit="1" customWidth="1"/>
-    <col width="90.2" min="21" max="21" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col width="67.10000000000001" min="23" max="23" bestFit="1" customWidth="1"/>
+    <col width="73.7" min="21" max="21" bestFit="1" customWidth="1"/>
+    <col width="41.25" min="22" max="22" bestFit="1" customWidth="1"/>
+    <col width="101.2" min="23" max="23" bestFit="1" customWidth="1"/>
+    <col width="90.2" min="24" max="24" bestFit="1" customWidth="1"/>
+    <col width="67.10000000000001" min="25" max="25" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>ID Projet</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Titre</t>
         </is>
       </c>
       <c r="C1" s="3" t="inlineStr">
         <is>
           <t>Acronyme</t>
         </is>
       </c>
       <c r="D1" s="3" t="inlineStr">
         <is>
           <t>Actualités du projet</t>
         </is>
       </c>
       <c r="E1" s="3" t="inlineStr">
         <is>
@@ -570,59 +572,69 @@
           <t>Instagram</t>
         </is>
       </c>
       <c r="Q1" s="3" t="inlineStr">
         <is>
           <t>URL vidéo</t>
         </is>
       </c>
       <c r="R1" s="3" t="inlineStr">
         <is>
           <t>Labels</t>
         </is>
       </c>
       <c r="S1" s="3" t="inlineStr">
         <is>
           <t>Chef de file</t>
         </is>
       </c>
       <c r="T1" s="3" t="inlineStr">
         <is>
           <t>Public</t>
         </is>
       </c>
       <c r="U1" s="3" t="inlineStr">
         <is>
+          <t>Membre de consortium 1</t>
+        </is>
+      </c>
+      <c r="V1" s="3" t="inlineStr">
+        <is>
+          <t>Membre de consortium 2</t>
+        </is>
+      </c>
+      <c r="W1" s="3" t="inlineStr">
+        <is>
           <t>Co-financeur 1</t>
         </is>
       </c>
-      <c r="V1" s="3" t="inlineStr">
+      <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Co-financeur 2</t>
         </is>
       </c>
-      <c r="W1" s="3" t="inlineStr">
+      <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Co-financeur 3</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>758</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Amélioration de la performance énergétique des établissements de santé de Gafsa et Sidi Bouzid</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
@@ -677,59 +689,69 @@
           <t/>
         </is>
       </c>
       <c r="Q2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R2" s="0" t="inlineStr">
         <is>
           <t>odd : ODD n°7 - Énergie propre et d'un coût abordable | global_gateway : Climat et énergie | odd : ODD n°3 - Bonne santé et bien-être</t>
         </is>
       </c>
       <c r="S2" s="0" t="inlineStr">
         <is>
           <t>AFD - Agence Française de Développement</t>
         </is>
       </c>
       <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U2" s="0" t="inlineStr">
         <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W2" s="0" t="inlineStr">
+        <is>
           <t>AFD - Agence Française de Développement (76000000.0 EUR - pret)</t>
         </is>
       </c>
-      <c r="V2" s="0" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>AFD - Agence Française de Développement (80000000.0 EUR - don)</t>
         </is>
       </c>
-      <c r="W2" s="0" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
         <v>904</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>ELMED+: Owners' Engineering</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
@@ -784,59 +806,69 @@
           <t/>
         </is>
       </c>
       <c r="Q3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S3" s="0" t="inlineStr">
         <is>
           <t>EIB - EUROPEAN INVESTMENT BANK</t>
         </is>
       </c>
       <c r="T3" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U3" s="0" t="inlineStr">
         <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V3" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W3" s="0" t="inlineStr">
+        <is>
           <t>EIB - EUROPEAN INVESTMENT BANK (15400000.0 EUR - pret)</t>
         </is>
       </c>
-      <c r="V3" s="0" t="inlineStr">
+      <c r="X3" s="0" t="inlineStr">
         <is>
           <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT (20400000.0 EUR - pret)</t>
         </is>
       </c>
-      <c r="W3" s="0" t="inlineStr">
+      <c r="Y3" s="0" t="inlineStr">
         <is>
           <t>KFW - KREDITANSTALT FUR WIEDERAUFBAU (400000.0 EUR - pret)</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
         <v>906</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Green Local Currency Intermediated Lending in Tunisia via TCX Fund</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
@@ -904,153 +936,295 @@
       <c r="S4" s="0" t="inlineStr">
         <is>
           <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
         </is>
       </c>
       <c r="T4" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
+      <c r="X4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
+        <v>752</v>
+      </c>
+      <c r="B5" s="0" t="inlineStr">
+        <is>
+          <t>NABEUL Ville Verte</t>
+        </is>
+      </c>
+      <c r="C5" s="0" t="inlineStr">
+        <is>
+          <t>NVV</t>
+        </is>
+      </c>
+      <c r="D5" s="0" t="inlineStr">
+        <is>
+          <t>26/07/2024 : Formation sur la communication environnementale pour Nabeul Ville Verte (NVV)
+L'équipe Clima-Med - Acting for Climate in South Mediterranean financée par l'Union Européenne, a organisé une 2ème journée de formation en Tunisie pour le programme C4C-NVV, en présence de M. Hichem Bayoud, Secrétaire Général de la commune. L’objectif : Renforcer la stratégie de communication environnementale du projet de la création de messages percutants à l'utilisation stratégique des réseaux sociaux, dans le but de mobiliser la societé civile et l’ensemble des partenaires.
+16/09/2024 : Séminaire sur l'Efficacité Énergétique dans le Secteur Public
+En collaboration entre ICU et ISET Nabeul, nous sommes ravis d'annoncer notre prochain séminaire sur l'efficacité énergétique dans le secteur public, un événement important pour le développement durable en Tunisie. Ce projet est co-financé par l'Union Européenne dans le cadre du programme Nabeul Ville Verte (NVV).
+Cet événement réunira des experts de différents secteurs pour discuter des meilleures pratiques en matière d'efficacité énergétique, un enjeu clé pour notre avenir commun. Nous aurons le plaisir de compter sur la participation de grandes institutions, dont : l’ANME (Agence Nationale pour la Maîtrise de l'Énergie), la CDC (Caisse des Dépôts et Consignations), le Ministère de l'Environnement et le Centre de Recherche et des Technologie de l'Energie (CRTEn).
+Date : 26 Septembre 2024 Heure : 8h30 Lieu : ISET de Nabeul</t>
+        </is>
+      </c>
+      <c r="E5" s="0" t="inlineStr">
+        <is>
+          <t>En cours</t>
+        </is>
+      </c>
+      <c r="F5" s="2">
+        <v>44652.0</v>
+      </c>
+      <c r="G5" s="2">
+        <v>46323.0</v>
+      </c>
+      <c r="H5" s="0" t="n">
+        <v>7000204</v>
+      </c>
+      <c r="I5" s="0" t="n">
+        <v>3500000.0</v>
+      </c>
+      <c r="J5" s="0" t="inlineStr">
+        <is>
+          <t>Tunisie &gt; Nabeul &gt; Nabeul</t>
+        </is>
+      </c>
+      <c r="K5" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L5" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M5" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N5" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O5" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P5" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q5" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R5" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="S5" s="0" t="inlineStr">
+        <is>
+          <t>ICU - Istituto per la Cooperazione Universitaria Onlus Associazione</t>
+        </is>
+      </c>
+      <c r="T5" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="U5" s="0" t="inlineStr">
+        <is>
+          <t>ISETN - L’Institut Supérieur des Etudes Technologiques de Nabeul</t>
+        </is>
+      </c>
+      <c r="V5" s="0" t="inlineStr">
+        <is>
+          <t>AL Nabeul - La Commune de NABEUL</t>
+        </is>
+      </c>
+      <c r="W5" s="0" t="inlineStr">
+        <is>
+          <t>ICU - Istituto per la Cooperazione Universitaria Onlus Associazione (3500204.0 EUR - don)</t>
+        </is>
+      </c>
+      <c r="X5" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y5" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="0" t="n">
         <v>731</v>
       </c>
-      <c r="B5" s="0" t="inlineStr">
+      <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Projet de réforme et de restructuration de la STEG</t>
         </is>
       </c>
-      <c r="C5" s="0" t="inlineStr">
+      <c r="C6" s="0" t="inlineStr">
         <is>
           <t>STEG</t>
         </is>
       </c>
-      <c r="D5" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E5" s="0" t="inlineStr">
+      <c r="D6" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E6" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
-      <c r="F5" s="2">
+      <c r="F6" s="2">
         <v>44188.0</v>
       </c>
-      <c r="G5" s="2">
+      <c r="G6" s="2">
         <v>47413.0</v>
       </c>
-      <c r="H5" s="0" t="n">
+      <c r="H6" s="0" t="n">
         <v>325070000</v>
       </c>
-      <c r="I5" s="0" t="n">
+      <c r="I6" s="0" t="n">
         <v>22960000.0</v>
       </c>
-      <c r="J5" s="0" t="inlineStr">
-[...44 lines deleted...]
-      <c r="S5" s="0" t="inlineStr">
+      <c r="J6" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K6" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L6" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M6" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N6" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O6" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P6" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q6" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R6" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="S6" s="0" t="inlineStr">
         <is>
           <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
         </is>
       </c>
-      <c r="T5" s="0" t="inlineStr">
+      <c r="T6" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="U5" s="0" t="inlineStr">
+      <c r="U6" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V6" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W6" s="0" t="inlineStr">
         <is>
           <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT (302110000.0 EUR - don)</t>
         </is>
       </c>
-      <c r="V5" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W5" s="0" t="inlineStr">
+      <c r="X6" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>