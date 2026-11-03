--- v1 (2026-07-06)
+++ v2 (2026-11-03)
@@ -411,106 +411,104 @@
         <is>
           <t>Labels</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>23</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Changement climatique et énergie</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Changement climatique et énergie</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>#8E8F00</t>
         </is>
       </c>
       <c r="E2" s="0" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F2" s="0" t="n">
         <v>626888705</v>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Climat et énergie | ODD n°7 - Énergie propre et d'un coût abordable | ODD n°9 - Industrie, innovation et infrastructure | ODD n°13 - Lutte contre les changements climatiques | ODD n°12 - Consommation et production responsables</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:Y6"/>
+  <dimension ref="A1:W4"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="19.799999999999997" min="1" max="1" bestFit="1" customWidth="1"/>
-    <col width="106.7" min="2" max="2" bestFit="1" customWidth="1"/>
+    <col width="75.9" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="18.15" min="3" max="3" bestFit="1" customWidth="1"/>
-    <col width="255" min="4" max="4" bestFit="1" customWidth="1"/>
+    <col width="37.949999999999996" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="14.85" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="26.4" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="23.099999999999998" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="26.4" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="19.799999999999997" min="9" max="9" bestFit="1" customWidth="1"/>
-    <col width="46.2" min="10" max="10" bestFit="1" customWidth="1"/>
+    <col width="26.4" min="10" max="10" bestFit="1" customWidth="1"/>
     <col width="18.15" min="11" max="11" bestFit="1" customWidth="1"/>
     <col width="18.15" min="12" max="12" bestFit="1" customWidth="1"/>
     <col width="16.5" min="13" max="13" bestFit="1" customWidth="1"/>
     <col width="18.15" min="14" max="14" bestFit="1" customWidth="1"/>
     <col width="16.5" min="15" max="15" bestFit="1" customWidth="1"/>
     <col width="19.799999999999997" min="16" max="16" bestFit="1" customWidth="1"/>
     <col width="19.799999999999997" min="17" max="17" bestFit="1" customWidth="1"/>
-    <col width="149.60000000000002" min="18" max="18" bestFit="1" customWidth="1"/>
-    <col width="77.0" min="19" max="19" bestFit="1" customWidth="1"/>
+    <col width="14.85" min="18" max="18" bestFit="1" customWidth="1"/>
+    <col width="63.800000000000004" min="19" max="19" bestFit="1" customWidth="1"/>
     <col width="14.85" min="20" max="20" bestFit="1" customWidth="1"/>
-    <col width="73.7" min="21" max="21" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col width="67.10000000000001" min="25" max="25" bestFit="1" customWidth="1"/>
+    <col width="90.2" min="21" max="21" bestFit="1" customWidth="1"/>
+    <col width="90.2" min="22" max="22" bestFit="1" customWidth="1"/>
+    <col width="67.10000000000001" min="23" max="23" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>ID Projet</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Titre</t>
         </is>
       </c>
       <c r="C1" s="3" t="inlineStr">
         <is>
           <t>Acronyme</t>
         </is>
       </c>
       <c r="D1" s="3" t="inlineStr">
         <is>
           <t>Actualités du projet</t>
         </is>
       </c>
       <c r="E1" s="3" t="inlineStr">
         <is>
@@ -572,343 +570,313 @@
           <t>Instagram</t>
         </is>
       </c>
       <c r="Q1" s="3" t="inlineStr">
         <is>
           <t>URL vidéo</t>
         </is>
       </c>
       <c r="R1" s="3" t="inlineStr">
         <is>
           <t>Labels</t>
         </is>
       </c>
       <c r="S1" s="3" t="inlineStr">
         <is>
           <t>Chef de file</t>
         </is>
       </c>
       <c r="T1" s="3" t="inlineStr">
         <is>
           <t>Public</t>
         </is>
       </c>
       <c r="U1" s="3" t="inlineStr">
         <is>
-          <t>Membre de consortium 1</t>
+          <t>Co-financeur 1</t>
         </is>
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
-          <t>Membre de consortium 2</t>
+          <t>Co-financeur 2</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
-        <is>
-[...8 lines deleted...]
-      <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Co-financeur 3</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
-        <v>758</v>
+        <v>904</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Amélioration de la performance énergétique des établissements de santé de Gafsa et Sidi Bouzid</t>
+          <t>ELMED+: Owners' Engineering</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F2" s="2">
-        <v>44743.0</v>
+        <v>45638.0</v>
       </c>
       <c r="G2" s="2">
-        <v>46326.0</v>
+        <v>47828.0</v>
       </c>
       <c r="H2" s="0" t="n">
-        <v>158000000</v>
+        <v>48680000</v>
       </c>
       <c r="I2" s="0" t="n">
-        <v>2000000.0</v>
+        <v>12480000.0</v>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
-          <t>Tunisie &gt; Sidi Bouzid | Tunisie &gt; Gafsa</t>
+          <t/>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R2" s="0" t="inlineStr">
         <is>
-          <t>odd : ODD n°7 - Énergie propre et d'un coût abordable | global_gateway : Climat et énergie | odd : ODD n°3 - Bonne santé et bien-être</t>
+          <t/>
         </is>
       </c>
       <c r="S2" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement</t>
+          <t>EIB - EUROPEAN INVESTMENT BANK</t>
         </is>
       </c>
       <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U2" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>EIB - EUROPEAN INVESTMENT BANK (15400000.0 EUR - pret)</t>
         </is>
       </c>
       <c r="V2" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT (20400000.0 EUR - pret)</t>
         </is>
       </c>
       <c r="W2" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement (76000000.0 EUR - pret)</t>
-[...9 lines deleted...]
-          <t/>
+          <t>KFW - KREDITANSTALT FUR WIEDERAUFBAU (400000.0 EUR - pret)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>ELMED+: Owners' Engineering</t>
+          <t>Green Local Currency Intermediated Lending in Tunisia via TCX Fund</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F3" s="2">
-        <v>45638.0</v>
+        <v>45855.0</v>
       </c>
       <c r="G3" s="2">
-        <v>47828.0</v>
+        <v>49506.0</v>
       </c>
       <c r="H3" s="0" t="n">
-        <v>48680000</v>
+        <v>20850000</v>
       </c>
       <c r="I3" s="0" t="n">
-        <v>12480000.0</v>
+        <v>20850000.0</v>
       </c>
       <c r="J3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S3" s="0" t="inlineStr">
         <is>
-          <t>EIB - EUROPEAN INVESTMENT BANK</t>
+          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
         </is>
       </c>
       <c r="T3" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W3" s="0" t="inlineStr">
         <is>
-          <t>EIB - EUROPEAN INVESTMENT BANK (15400000.0 EUR - pret)</t>
-[...9 lines deleted...]
-          <t>KFW - KREDITANSTALT FUR WIEDERAUFBAU (400000.0 EUR - pret)</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
-        <v>906</v>
+        <v>731</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>Green Local Currency Intermediated Lending in Tunisia via TCX Fund</t>
+          <t>Projet de réforme et de restructuration de la STEG</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>STEG</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F4" s="2">
-        <v>45855.0</v>
+        <v>44188.0</v>
       </c>
       <c r="G4" s="2">
-        <v>49506.0</v>
+        <v>47413.0</v>
       </c>
       <c r="H4" s="0" t="n">
-        <v>20850000</v>
+        <v>325070000</v>
       </c>
       <c r="I4" s="0" t="n">
-        <v>20850000.0</v>
+        <v>22960000.0</v>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
@@ -923,308 +891,59 @@
           <t/>
         </is>
       </c>
       <c r="Q4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S4" s="0" t="inlineStr">
         <is>
           <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
         </is>
       </c>
       <c r="T4" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U4" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT (302110000.0 EUR - don)</t>
         </is>
       </c>
       <c r="V4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W4" s="0" t="inlineStr">
-        <is>
-[...247 lines deleted...]
-      <c r="Y6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>