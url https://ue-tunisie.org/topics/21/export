--- v0 (2026-06-03)
+++ v1 (2026-09-11)
@@ -414,51 +414,51 @@
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>21</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Paix et Sécurité</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>#EE8F00</t>
         </is>
       </c>
       <c r="E2" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="0" t="n">
-        <v>34066531</v>
+        <v>41066531</v>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:T1"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>