--- v0 (2026-05-26)
+++ v1 (2026-06-15)
@@ -414,103 +414,110 @@
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>20</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Santé</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>#005083</t>
         </is>
       </c>
       <c r="E2" s="0" t="n">
         <v>1</v>
       </c>
       <c r="F2" s="0" t="n">
-        <v>121399193</v>
+        <v>129199193</v>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:Y2"/>
+  <dimension ref="A1:AF2"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="19.799999999999997" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="59.400000000000006" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="18.15" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="37.949999999999996" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="14.85" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="26.4" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="23.099999999999998" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="26.4" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="19.799999999999997" min="9" max="9" bestFit="1" customWidth="1"/>
     <col width="26.4" min="10" max="10" bestFit="1" customWidth="1"/>
     <col width="18.15" min="11" max="11" bestFit="1" customWidth="1"/>
     <col width="18.15" min="12" max="12" bestFit="1" customWidth="1"/>
     <col width="16.5" min="13" max="13" bestFit="1" customWidth="1"/>
     <col width="18.15" min="14" max="14" bestFit="1" customWidth="1"/>
     <col width="16.5" min="15" max="15" bestFit="1" customWidth="1"/>
     <col width="19.799999999999997" min="16" max="16" bestFit="1" customWidth="1"/>
     <col width="19.799999999999997" min="17" max="17" bestFit="1" customWidth="1"/>
     <col width="47.300000000000004" min="18" max="18" bestFit="1" customWidth="1"/>
-    <col width="28.6" min="19" max="19" bestFit="1" customWidth="1"/>
+    <col width="26.400000000000002" min="19" max="19" bestFit="1" customWidth="1"/>
     <col width="14.85" min="20" max="20" bestFit="1" customWidth="1"/>
     <col width="41.25" min="21" max="21" bestFit="1" customWidth="1"/>
     <col width="41.25" min="22" max="22" bestFit="1" customWidth="1"/>
     <col width="41.25" min="23" max="23" bestFit="1" customWidth="1"/>
     <col width="41.25" min="24" max="24" bestFit="1" customWidth="1"/>
     <col width="41.25" min="25" max="25" bestFit="1" customWidth="1"/>
+    <col width="49.50000000000001" min="26" max="26" bestFit="1" customWidth="1"/>
+    <col width="53.900000000000006" min="27" max="27" bestFit="1" customWidth="1"/>
+    <col width="41.25" min="28" max="28" bestFit="1" customWidth="1"/>
+    <col width="64.9" min="29" max="29" bestFit="1" customWidth="1"/>
+    <col width="42.9" min="30" max="30" bestFit="1" customWidth="1"/>
+    <col width="42.9" min="31" max="31" bestFit="1" customWidth="1"/>
+    <col width="78.10000000000001" min="32" max="32" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>ID Projet</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Titre</t>
         </is>
       </c>
       <c r="C1" s="3" t="inlineStr">
         <is>
           <t>Acronyme</t>
         </is>
       </c>
       <c r="D1" s="3" t="inlineStr">
         <is>
           <t>Actualités du projet</t>
         </is>
       </c>
       <c r="E1" s="3" t="inlineStr">
         <is>
@@ -595,163 +602,233 @@
       <c r="U1" s="3" t="inlineStr">
         <is>
           <t>Membre de consortium 1</t>
         </is>
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Membre de consortium 2</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Membre de consortium 3</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Membre de consortium 4</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Membre de consortium 5</t>
         </is>
       </c>
+      <c r="Z1" s="3" t="inlineStr">
+        <is>
+          <t>Membre de consortium 6</t>
+        </is>
+      </c>
+      <c r="AA1" s="3" t="inlineStr">
+        <is>
+          <t>Membre de consortium 7</t>
+        </is>
+      </c>
+      <c r="AB1" s="3" t="inlineStr">
+        <is>
+          <t>Membre de consortium 8</t>
+        </is>
+      </c>
+      <c r="AC1" s="3" t="inlineStr">
+        <is>
+          <t>Membre de consortium 9</t>
+        </is>
+      </c>
+      <c r="AD1" s="3" t="inlineStr">
+        <is>
+          <t>Membre de consortium 10</t>
+        </is>
+      </c>
+      <c r="AE1" s="3" t="inlineStr">
+        <is>
+          <t>Membre de consortium 11</t>
+        </is>
+      </c>
+      <c r="AF1" s="3" t="inlineStr">
+        <is>
+          <t>Co-financeur 1</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>1014</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Programme d'appui au secteur de la Santé en Tunisie</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Essaha Aziza</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F2" s="2">
-        <v>43710.0</v>
+        <v>43685.0</v>
       </c>
       <c r="G2" s="2">
-        <v>46267.0</v>
+        <v>46293.0</v>
       </c>
       <c r="H2" s="0" t="n">
-        <v>63200000</v>
+        <v>71000000</v>
       </c>
       <c r="I2" s="0" t="n">
-        <v>63200000.0</v>
+        <v>70000000.0</v>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R2" s="0" t="inlineStr">
         <is>
           <t>odd : ODD n°3 - Bonne santé et bien-être</t>
         </is>
       </c>
       <c r="S2" s="0" t="inlineStr">
         <is>
-          <t>Consortium Essaha Aziza</t>
+          <t>Ministère de la santé</t>
         </is>
       </c>
       <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U2" s="0" t="inlineStr">
         <is>
           <t>GE MEDICAL SYSTEMS SCS</t>
         </is>
       </c>
       <c r="V2" s="0" t="inlineStr">
         <is>
           <t>COM.INT SP - COM.INT SPA</t>
         </is>
       </c>
       <c r="W2" s="0" t="inlineStr">
         <is>
           <t>EPOS - EPOS HEALTH MANAGEMENT GMBH</t>
         </is>
       </c>
       <c r="X2" s="0" t="inlineStr">
         <is>
           <t>FTS - FOCUS TECHNOLOGY SOLUTIONS</t>
         </is>
       </c>
       <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>Althea - ALTHEA ITALIA SPA</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>BSAES - BIOETHIC SHELTER AND EMERGENCY SRL</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>MDM - MEDECINS DU MONDE - DOKTERS VAN DEWERELD</t>
+        </is>
+      </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>GOPA WORLDWIDE CONSULTANTS GMBH</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>ISEGS - INTERNATIONAL SOS EUROPE GOVERNMENT SERVICES SRL</t>
+        </is>
+      </c>
+      <c r="AD2" s="0" t="inlineStr">
+        <is>
+          <t>INTERTECH - INTERTECH GROUP SAL</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Particip - PARTICIP GMBH</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>MDM - MEDECINS DU MONDE - DOKTERS VAN DEWERELD (1000000.0 EUR - don)</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>