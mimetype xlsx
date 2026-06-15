--- v0 (2026-05-26)
+++ v1 (2026-06-15)
@@ -411,98 +411,98 @@
         <is>
           <t>Labels</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>19</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Médias &amp; Culture</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Freedom of the press is a cornerstone of democratic societies, which can thrive only if citizens have access to reliable information and can make informed choices. Press freedom means security for all. – World Press Freedom Day: Declaration by HRVP Josep Borrell, 2021</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>#5E3058</t>
         </is>
       </c>
       <c r="E2" s="0" t="n">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F2" s="0" t="n">
         <v>64909808</v>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>ODD n°9 - Industrie, innovation et infrastructure | ODD n°17 - Partenariats pour la réalisation des objectifs | Secteur numérique</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:U8"/>
+  <dimension ref="A1:U6"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="19.799999999999997" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="189.20000000000002" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="18.15" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="255" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="14.85" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="26.4" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="23.099999999999998" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="26.4" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="19.799999999999997" min="9" max="9" bestFit="1" customWidth="1"/>
     <col width="30.800000000000004" min="10" max="10" bestFit="1" customWidth="1"/>
     <col width="82.5" min="11" max="11" bestFit="1" customWidth="1"/>
     <col width="63.800000000000004" min="12" max="12" bestFit="1" customWidth="1"/>
     <col width="16.5" min="13" max="13" bestFit="1" customWidth="1"/>
     <col width="148.5" min="14" max="14" bestFit="1" customWidth="1"/>
     <col width="16.5" min="15" max="15" bestFit="1" customWidth="1"/>
     <col width="51.7" min="16" max="16" bestFit="1" customWidth="1"/>
-    <col width="51.7" min="17" max="17" bestFit="1" customWidth="1"/>
+    <col width="50.6" min="17" max="17" bestFit="1" customWidth="1"/>
     <col width="14.85" min="18" max="18" bestFit="1" customWidth="1"/>
     <col width="71.5" min="19" max="19" bestFit="1" customWidth="1"/>
     <col width="14.85" min="20" max="20" bestFit="1" customWidth="1"/>
     <col width="94.60000000000001" min="21" max="21" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>ID Projet</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Titre</t>
         </is>
       </c>
       <c r="C1" s="3" t="inlineStr">
         <is>
           <t>Acronyme</t>
         </is>
       </c>
       <c r="D1" s="3" t="inlineStr">
         <is>
           <t>Actualités du projet</t>
@@ -671,628 +671,434 @@
         </is>
       </c>
       <c r="R2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S2" s="0" t="inlineStr">
         <is>
           <t>DW - DEUTSCHE WELLE</t>
         </is>
       </c>
       <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U2" s="0" t="inlineStr">
         <is>
           <t>DW - DEUTSCHE WELLE (275000.0 EUR - don)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
-        <v>835</v>
+        <v>729</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>Appui au bureau Europe Créative Tunisie</t>
+          <t>Appui au Programme Tounes Wijhetouna: Programme d'appui à la diversification du tourisme, au développement de l'artisanat et à la valorisation du patrimoine</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>TW</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F3" s="2">
-        <v>44723.0</v>
+        <v>44280.0</v>
       </c>
       <c r="G3" s="2">
-        <v>46183.0</v>
+        <v>46470.0</v>
       </c>
       <c r="H3" s="0" t="n">
-        <v>300000</v>
+        <v>5649815</v>
       </c>
       <c r="I3" s="0" t="n">
-        <v>300000.0</v>
+        <v>5649815.0</v>
       </c>
       <c r="J3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K3" s="0" t="inlineStr">
         <is>
-          <t>https://creativeeurope.tn/</t>
+          <t>https://www.gopa.de/governance-and-economic-development</t>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
-          <t>https://www.facebook.com/CETUNISIA/</t>
+          <t>https://www.facebook.com/TounesWijhetouna/?locale=fr_FR</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N3" s="0" t="inlineStr">
         <is>
-          <t>https://www.linkedin.com/company/creative-europe-desk-tunisia</t>
+          <t>https://www.linkedin.com/company/tounes-wijhetouna-%D8%AA%D9%88%D9%86%D8%B3-%D9%88%D8%AC%D9%87%D8%AA%D9%86%D8%A7/posts/?feedView=all</t>
         </is>
       </c>
       <c r="O3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P3" s="0" t="inlineStr">
         <is>
-          <t>https://www.instagram.com/creativeeuropetn/</t>
+          <t>https://www.instagram.com/tounes.wijhetouna/</t>
         </is>
       </c>
       <c r="Q3" s="0" t="inlineStr">
         <is>
-          <t>https://www.youtube.com/watch?v=UXJ_MDYOwpQ </t>
+          <t>https://www.youtube.com/watch?v=FMdcx5qxcDw</t>
         </is>
       </c>
       <c r="R3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S3" s="0" t="inlineStr">
         <is>
-          <t>THEATRE DE L'OPERA</t>
+          <t>GOPA WORLDWIDE CONSULTANTS GMBH</t>
         </is>
       </c>
       <c r="T3" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
-        <v>729</v>
+        <v>863</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>Appui au Programme Tounes Wijhetouna: Programme d'appui à la diversification du tourisme, au développement de l'artisanat et à la valorisation du patrimoine</t>
+          <t>Appui aux initiatives médiatiques permettant d'alimenter le débat dans le domaine socio-économique</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
-          <t>TW</t>
+          <t/>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F4" s="2">
-        <v>44280.0</v>
+        <v>45219.0</v>
       </c>
       <c r="G4" s="2">
-        <v>46470.0</v>
+        <v>46314.0</v>
       </c>
       <c r="H4" s="0" t="n">
-        <v>5649815</v>
+        <v>954026</v>
       </c>
       <c r="I4" s="0" t="n">
-        <v>5649815.0</v>
+        <v>858625.0</v>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K4" s="0" t="inlineStr">
         <is>
-          <t>https://www.gopa.de/governance-and-economic-development</t>
+          <t/>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
-          <t>https://www.facebook.com/TounesWijhetouna/?locale=fr_FR</t>
+          <t/>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N4" s="0" t="inlineStr">
         <is>
-          <t>https://www.linkedin.com/company/tounes-wijhetouna-%D8%AA%D9%88%D9%86%D8%B3-%D9%88%D8%AC%D9%87%D8%AA%D9%86%D8%A7/posts/?feedView=all</t>
+          <t/>
         </is>
       </c>
       <c r="O4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P4" s="0" t="inlineStr">
         <is>
-          <t>https://www.instagram.com/tounes.wijhetouna/</t>
+          <t/>
         </is>
       </c>
       <c r="Q4" s="0" t="inlineStr">
         <is>
-          <t>https://www.youtube.com/watch?v=FMdcx5qxcDw</t>
+          <t/>
         </is>
       </c>
       <c r="R4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S4" s="0" t="inlineStr">
         <is>
-          <t>GOPA WORLDWIDE CONSULTANTS GMBH</t>
+          <t>ARTICLE 19 - ARTICLE 19 LBG</t>
         </is>
       </c>
       <c r="T4" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U4" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ARTICLE 19 - ARTICLE 19 LBG (95401.0 EUR - don)</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>Appui aux initiatives médiatiques permettant d'alimenter le débat dans le domaine socio-économique</t>
+          <t>NesTounes - Vers un espace public tunisien informé, inclusif et pluraliste : garantir la place des droits socio-économiques dans la couverture médiatique</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F5" s="2">
-        <v>45219.0</v>
+        <v>45108.0</v>
       </c>
       <c r="G5" s="2">
-        <v>46314.0</v>
+        <v>46203.0</v>
       </c>
       <c r="H5" s="0" t="n">
-        <v>954026</v>
+        <v>1672688</v>
       </c>
       <c r="I5" s="0" t="n">
-        <v>858625.0</v>
+        <v>1499782.0</v>
       </c>
       <c r="J5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K5" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>https://rsf.org/fr/nestounes-%D9%86%D8%A7%D8%B3-%D8%AA%D9%88%D9%86%D8%B3</t>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>https://www.facebook.com/NesTounes2023</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S5" s="0" t="inlineStr">
         <is>
-          <t>ARTICLE 19 - ARTICLE 19 LBG</t>
+          <t>RSF - Association Reporters Sans Frontieres</t>
         </is>
       </c>
       <c r="T5" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U5" s="0" t="inlineStr">
         <is>
-          <t>ARTICLE 19 - ARTICLE 19 LBG (95401.0 EUR - don)</t>
+          <t>RSF - Association Reporters Sans Frontieres (172906.0 EUR - don)</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
-        <v>826</v>
+        <v>671</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>Contribution financière à la participation de la Tunisie au programme Europe Créative</t>
+          <t>Valorisation du patrimoine culturel dans l'offre touristique</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>TW</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
-        <is>
-[...192 lines deleted...]
-      <c r="D8" s="0" t="inlineStr">
         <is>
           <t>29/05/2024 : Chantier des collections du musée de Carthage
 Le chantier des collections du musée de Carthage est mis en lumière par le ministère des Affaires culturelles. Les conservateurs-restaurateurs travaillent actuellement sur les œuvres qui figureront dans l’exposition permanente du musée.
 24/06/2024 : 53 000 visiteurs depuis la réouverture de l’ancienne Cathédrale !
 Plus de 53 000 personnes ont visité l’ancienne cathédrale de Carthage depuis son ouverture partielle au début de ramadan 2024 jusqu’à juin 2024 démontrant l’attrait porté à ce joyau patrimonial.</t>
         </is>
       </c>
-      <c r="E8" s="0" t="inlineStr">
+      <c r="E6" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
-      <c r="F8" s="2">
+      <c r="F6" s="2">
         <v>43678.0</v>
       </c>
-      <c r="G8" s="2">
+      <c r="G6" s="2">
         <v>46599.0</v>
       </c>
-      <c r="H8" s="0" t="n">
+      <c r="H6" s="0" t="n">
         <v>19301200</v>
       </c>
-      <c r="I8" s="0" t="n">
+      <c r="I6" s="0" t="n">
         <v>19000000.0</v>
       </c>
-      <c r="J8" s="0" t="inlineStr">
+      <c r="J6" s="0" t="inlineStr">
         <is>
           <t>Tunisie | Tunisie &gt; Tunis</t>
         </is>
       </c>
-      <c r="K8" s="0" t="inlineStr">
+      <c r="K6" s="0" t="inlineStr">
         <is>
           <t>https://patrimoine3000.tn/</t>
         </is>
       </c>
-      <c r="L8" s="0" t="inlineStr">
+      <c r="L6" s="0" t="inlineStr">
         <is>
           <t>https://www.facebook.com/TounesWijhetouna/?locale=fr_FR</t>
         </is>
       </c>
-      <c r="M8" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N8" s="0" t="inlineStr">
+      <c r="M6" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N6" s="0" t="inlineStr">
         <is>
           <t>https://www.linkedin.com/company/tounes-wijhetouna-%D8%AA%D9%88%D9%86%D8%B3-%D9%88%D8%AC%D9%87%D8%AA%D9%86%D8%A7/posts/?feedView=all</t>
         </is>
       </c>
-      <c r="O8" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P8" s="0" t="inlineStr">
+      <c r="O6" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P6" s="0" t="inlineStr">
         <is>
           <t>https://www.instagram.com/tounes.wijhetouna/</t>
         </is>
       </c>
-      <c r="Q8" s="0" t="inlineStr">
+      <c r="Q6" s="0" t="inlineStr">
         <is>
           <t>https://www.youtube.com/watch?v=gISjfs1Z8IQ</t>
         </is>
       </c>
-      <c r="R8" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S8" s="0" t="inlineStr">
+      <c r="R6" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="S6" s="0" t="inlineStr">
         <is>
           <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE</t>
         </is>
       </c>
-      <c r="T8" s="0" t="inlineStr">
+      <c r="T6" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="U8" s="0" t="inlineStr">
+      <c r="U6" s="0" t="inlineStr">
         <is>
           <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE (301200.0 EUR - don)</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>