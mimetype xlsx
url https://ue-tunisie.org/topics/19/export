--- v1 (2026-06-15)
+++ v2 (2026-07-06)
@@ -411,92 +411,92 @@
         <is>
           <t>Labels</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>19</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Médias &amp; Culture</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Freedom of the press is a cornerstone of democratic societies, which can thrive only if citizens have access to reliable information and can make informed choices. Press freedom means security for all. – World Press Freedom Day: Declaration by HRVP Josep Borrell, 2021</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>#5E3058</t>
         </is>
       </c>
       <c r="E2" s="0" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F2" s="0" t="n">
         <v>64909808</v>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>ODD n°9 - Industrie, innovation et infrastructure | ODD n°17 - Partenariats pour la réalisation des objectifs | Secteur numérique</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:U6"/>
+  <dimension ref="A1:U5"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="19.799999999999997" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="189.20000000000002" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="18.15" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="255" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="14.85" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="26.4" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="23.099999999999998" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="26.4" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="19.799999999999997" min="9" max="9" bestFit="1" customWidth="1"/>
     <col width="30.800000000000004" min="10" max="10" bestFit="1" customWidth="1"/>
-    <col width="82.5" min="11" max="11" bestFit="1" customWidth="1"/>
+    <col width="63.800000000000004" min="11" max="11" bestFit="1" customWidth="1"/>
     <col width="63.800000000000004" min="12" max="12" bestFit="1" customWidth="1"/>
     <col width="16.5" min="13" max="13" bestFit="1" customWidth="1"/>
     <col width="148.5" min="14" max="14" bestFit="1" customWidth="1"/>
     <col width="16.5" min="15" max="15" bestFit="1" customWidth="1"/>
     <col width="51.7" min="16" max="16" bestFit="1" customWidth="1"/>
     <col width="50.6" min="17" max="17" bestFit="1" customWidth="1"/>
     <col width="14.85" min="18" max="18" bestFit="1" customWidth="1"/>
     <col width="71.5" min="19" max="19" bestFit="1" customWidth="1"/>
     <col width="14.85" min="20" max="20" bestFit="1" customWidth="1"/>
     <col width="94.60000000000001" min="21" max="21" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>ID Projet</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Titre</t>
         </is>
       </c>
       <c r="C1" s="3" t="inlineStr">
         <is>
@@ -865,240 +865,143 @@
         </is>
       </c>
       <c r="R4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S4" s="0" t="inlineStr">
         <is>
           <t>ARTICLE 19 - ARTICLE 19 LBG</t>
         </is>
       </c>
       <c r="T4" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U4" s="0" t="inlineStr">
         <is>
           <t>ARTICLE 19 - ARTICLE 19 LBG (95401.0 EUR - don)</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
-        <v>862</v>
+        <v>671</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>NesTounes - Vers un espace public tunisien informé, inclusif et pluraliste : garantir la place des droits socio-économiques dans la couverture médiatique</t>
+          <t>Valorisation du patrimoine culturel dans l'offre touristique</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>TW</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
-        <is>
-[...95 lines deleted...]
-      <c r="D6" s="0" t="inlineStr">
         <is>
           <t>29/05/2024 : Chantier des collections du musée de Carthage
 Le chantier des collections du musée de Carthage est mis en lumière par le ministère des Affaires culturelles. Les conservateurs-restaurateurs travaillent actuellement sur les œuvres qui figureront dans l’exposition permanente du musée.
 24/06/2024 : 53 000 visiteurs depuis la réouverture de l’ancienne Cathédrale !
 Plus de 53 000 personnes ont visité l’ancienne cathédrale de Carthage depuis son ouverture partielle au début de ramadan 2024 jusqu’à juin 2024 démontrant l’attrait porté à ce joyau patrimonial.</t>
         </is>
       </c>
-      <c r="E6" s="0" t="inlineStr">
+      <c r="E5" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
-      <c r="F6" s="2">
+      <c r="F5" s="2">
         <v>43678.0</v>
       </c>
-      <c r="G6" s="2">
+      <c r="G5" s="2">
         <v>46599.0</v>
       </c>
-      <c r="H6" s="0" t="n">
+      <c r="H5" s="0" t="n">
         <v>19301200</v>
       </c>
-      <c r="I6" s="0" t="n">
+      <c r="I5" s="0" t="n">
         <v>19000000.0</v>
       </c>
-      <c r="J6" s="0" t="inlineStr">
+      <c r="J5" s="0" t="inlineStr">
         <is>
           <t>Tunisie | Tunisie &gt; Tunis</t>
         </is>
       </c>
-      <c r="K6" s="0" t="inlineStr">
+      <c r="K5" s="0" t="inlineStr">
         <is>
           <t>https://patrimoine3000.tn/</t>
         </is>
       </c>
-      <c r="L6" s="0" t="inlineStr">
+      <c r="L5" s="0" t="inlineStr">
         <is>
           <t>https://www.facebook.com/TounesWijhetouna/?locale=fr_FR</t>
         </is>
       </c>
-      <c r="M6" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N6" s="0" t="inlineStr">
+      <c r="M5" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N5" s="0" t="inlineStr">
         <is>
           <t>https://www.linkedin.com/company/tounes-wijhetouna-%D8%AA%D9%88%D9%86%D8%B3-%D9%88%D8%AC%D9%87%D8%AA%D9%86%D8%A7/posts/?feedView=all</t>
         </is>
       </c>
-      <c r="O6" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P6" s="0" t="inlineStr">
+      <c r="O5" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P5" s="0" t="inlineStr">
         <is>
           <t>https://www.instagram.com/tounes.wijhetouna/</t>
         </is>
       </c>
-      <c r="Q6" s="0" t="inlineStr">
+      <c r="Q5" s="0" t="inlineStr">
         <is>
           <t>https://www.youtube.com/watch?v=gISjfs1Z8IQ</t>
         </is>
       </c>
-      <c r="R6" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S6" s="0" t="inlineStr">
+      <c r="R5" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="S5" s="0" t="inlineStr">
         <is>
           <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE</t>
         </is>
       </c>
-      <c r="T6" s="0" t="inlineStr">
+      <c r="T5" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="U6" s="0" t="inlineStr">
+      <c r="U5" s="0" t="inlineStr">
         <is>
           <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE (301200.0 EUR - don)</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>