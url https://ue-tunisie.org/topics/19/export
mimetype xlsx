--- v2 (2026-07-06)
+++ v3 (2026-09-04)
@@ -411,92 +411,92 @@
         <is>
           <t>Labels</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>19</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Médias &amp; Culture</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Freedom of the press is a cornerstone of democratic societies, which can thrive only if citizens have access to reliable information and can make informed choices. Press freedom means security for all. – World Press Freedom Day: Declaration by HRVP Josep Borrell, 2021</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>#5E3058</t>
         </is>
       </c>
       <c r="E2" s="0" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F2" s="0" t="n">
-        <v>64909808</v>
+        <v>65609808</v>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>ODD n°9 - Industrie, innovation et infrastructure | ODD n°17 - Partenariats pour la réalisation des objectifs | Secteur numérique</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:U5"/>
+  <dimension ref="A1:U6"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="19.799999999999997" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="189.20000000000002" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="18.15" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="255" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="14.85" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="26.4" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="23.099999999999998" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="26.4" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="19.799999999999997" min="9" max="9" bestFit="1" customWidth="1"/>
     <col width="30.800000000000004" min="10" max="10" bestFit="1" customWidth="1"/>
-    <col width="63.800000000000004" min="11" max="11" bestFit="1" customWidth="1"/>
+    <col width="82.5" min="11" max="11" bestFit="1" customWidth="1"/>
     <col width="63.800000000000004" min="12" max="12" bestFit="1" customWidth="1"/>
     <col width="16.5" min="13" max="13" bestFit="1" customWidth="1"/>
     <col width="148.5" min="14" max="14" bestFit="1" customWidth="1"/>
     <col width="16.5" min="15" max="15" bestFit="1" customWidth="1"/>
     <col width="51.7" min="16" max="16" bestFit="1" customWidth="1"/>
     <col width="50.6" min="17" max="17" bestFit="1" customWidth="1"/>
     <col width="14.85" min="18" max="18" bestFit="1" customWidth="1"/>
     <col width="71.5" min="19" max="19" bestFit="1" customWidth="1"/>
     <col width="14.85" min="20" max="20" bestFit="1" customWidth="1"/>
     <col width="94.60000000000001" min="21" max="21" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>ID Projet</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Titre</t>
         </is>
       </c>
       <c r="C1" s="3" t="inlineStr">
         <is>
@@ -794,51 +794,51 @@
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Appui aux initiatives médiatiques permettant d'alimenter le débat dans le domaine socio-économique</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F4" s="2">
         <v>45219.0</v>
       </c>
       <c r="G4" s="2">
-        <v>46314.0</v>
+        <v>46446.0</v>
       </c>
       <c r="H4" s="0" t="n">
         <v>954026</v>
       </c>
       <c r="I4" s="0" t="n">
         <v>858625.0</v>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
           <t/>
@@ -865,143 +865,240 @@
         </is>
       </c>
       <c r="R4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S4" s="0" t="inlineStr">
         <is>
           <t>ARTICLE 19 - ARTICLE 19 LBG</t>
         </is>
       </c>
       <c r="T4" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U4" s="0" t="inlineStr">
         <is>
           <t>ARTICLE 19 - ARTICLE 19 LBG (95401.0 EUR - don)</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
+        <v>862</v>
+      </c>
+      <c r="B5" s="0" t="inlineStr">
+        <is>
+          <t>NesTounes - Vers un espace public tunisien informé, inclusif et pluraliste : garantir la place des droits socio-économiques dans la couverture médiatique</t>
+        </is>
+      </c>
+      <c r="C5" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D5" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E5" s="0" t="inlineStr">
+        <is>
+          <t>En cours</t>
+        </is>
+      </c>
+      <c r="F5" s="2">
+        <v>45108.0</v>
+      </c>
+      <c r="G5" s="2">
+        <v>46387.0</v>
+      </c>
+      <c r="H5" s="0" t="n">
+        <v>1672688</v>
+      </c>
+      <c r="I5" s="0" t="n">
+        <v>1499782.0</v>
+      </c>
+      <c r="J5" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K5" s="0" t="inlineStr">
+        <is>
+          <t>https://rsf.org/fr/nestounes-%D9%86%D8%A7%D8%B3-%D8%AA%D9%88%D9%86%D8%B3</t>
+        </is>
+      </c>
+      <c r="L5" s="0" t="inlineStr">
+        <is>
+          <t>https://www.facebook.com/NesTounes2023</t>
+        </is>
+      </c>
+      <c r="M5" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N5" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O5" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P5" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q5" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R5" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="S5" s="0" t="inlineStr">
+        <is>
+          <t>RSF - Association Reporters Sans Frontieres</t>
+        </is>
+      </c>
+      <c r="T5" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="U5" s="0" t="inlineStr">
+        <is>
+          <t>RSF - Association Reporters Sans Frontieres (172906.0 EUR - don)</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="0" t="n">
         <v>671</v>
       </c>
-      <c r="B5" s="0" t="inlineStr">
+      <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Valorisation du patrimoine culturel dans l'offre touristique</t>
         </is>
       </c>
-      <c r="C5" s="0" t="inlineStr">
+      <c r="C6" s="0" t="inlineStr">
         <is>
           <t>TW</t>
         </is>
       </c>
-      <c r="D5" s="0" t="inlineStr">
+      <c r="D6" s="0" t="inlineStr">
         <is>
           <t>29/05/2024 : Chantier des collections du musée de Carthage
 Le chantier des collections du musée de Carthage est mis en lumière par le ministère des Affaires culturelles. Les conservateurs-restaurateurs travaillent actuellement sur les œuvres qui figureront dans l’exposition permanente du musée.
 24/06/2024 : 53 000 visiteurs depuis la réouverture de l’ancienne Cathédrale !
 Plus de 53 000 personnes ont visité l’ancienne cathédrale de Carthage depuis son ouverture partielle au début de ramadan 2024 jusqu’à juin 2024 démontrant l’attrait porté à ce joyau patrimonial.</t>
         </is>
       </c>
-      <c r="E5" s="0" t="inlineStr">
+      <c r="E6" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
-      <c r="F5" s="2">
+      <c r="F6" s="2">
         <v>43678.0</v>
       </c>
-      <c r="G5" s="2">
+      <c r="G6" s="2">
         <v>46599.0</v>
       </c>
-      <c r="H5" s="0" t="n">
+      <c r="H6" s="0" t="n">
         <v>19301200</v>
       </c>
-      <c r="I5" s="0" t="n">
+      <c r="I6" s="0" t="n">
         <v>19000000.0</v>
       </c>
-      <c r="J5" s="0" t="inlineStr">
+      <c r="J6" s="0" t="inlineStr">
         <is>
           <t>Tunisie | Tunisie &gt; Tunis</t>
         </is>
       </c>
-      <c r="K5" s="0" t="inlineStr">
+      <c r="K6" s="0" t="inlineStr">
         <is>
           <t>https://patrimoine3000.tn/</t>
         </is>
       </c>
-      <c r="L5" s="0" t="inlineStr">
+      <c r="L6" s="0" t="inlineStr">
         <is>
           <t>https://www.facebook.com/TounesWijhetouna/?locale=fr_FR</t>
         </is>
       </c>
-      <c r="M5" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N5" s="0" t="inlineStr">
+      <c r="M6" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N6" s="0" t="inlineStr">
         <is>
           <t>https://www.linkedin.com/company/tounes-wijhetouna-%D8%AA%D9%88%D9%86%D8%B3-%D9%88%D8%AC%D9%87%D8%AA%D9%86%D8%A7/posts/?feedView=all</t>
         </is>
       </c>
-      <c r="O5" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P5" s="0" t="inlineStr">
+      <c r="O6" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P6" s="0" t="inlineStr">
         <is>
           <t>https://www.instagram.com/tounes.wijhetouna/</t>
         </is>
       </c>
-      <c r="Q5" s="0" t="inlineStr">
+      <c r="Q6" s="0" t="inlineStr">
         <is>
           <t>https://www.youtube.com/watch?v=gISjfs1Z8IQ</t>
         </is>
       </c>
-      <c r="R5" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S5" s="0" t="inlineStr">
+      <c r="R6" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="S6" s="0" t="inlineStr">
         <is>
           <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE</t>
         </is>
       </c>
-      <c r="T5" s="0" t="inlineStr">
+      <c r="T6" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="U5" s="0" t="inlineStr">
+      <c r="U6" s="0" t="inlineStr">
         <is>
           <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE (301200.0 EUR - don)</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>