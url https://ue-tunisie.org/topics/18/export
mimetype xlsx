--- v0 (2026-06-03)
+++ v1 (2026-08-22)
@@ -411,100 +411,100 @@
         <is>
           <t>Labels</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>18</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Migration et mobilité</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>#3C6C93</t>
         </is>
       </c>
       <c r="E2" s="0" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F2" s="0" t="n">
-        <v>22506700</v>
+        <v>117411500</v>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:T1"/>
+  <dimension ref="A1:T2"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="19.799999999999997" min="1" max="1" bestFit="1" customWidth="1"/>
-    <col width="13.2" min="2" max="2" bestFit="1" customWidth="1"/>
+    <col width="157.3" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="18.15" min="3" max="3" bestFit="1" customWidth="1"/>
-    <col width="37.949999999999996" min="4" max="4" bestFit="1" customWidth="1"/>
+    <col width="255" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="14.85" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="26.4" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="23.099999999999998" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="26.4" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="19.799999999999997" min="9" max="9" bestFit="1" customWidth="1"/>
     <col width="26.4" min="10" max="10" bestFit="1" customWidth="1"/>
     <col width="18.15" min="11" max="11" bestFit="1" customWidth="1"/>
     <col width="18.15" min="12" max="12" bestFit="1" customWidth="1"/>
     <col width="16.5" min="13" max="13" bestFit="1" customWidth="1"/>
     <col width="18.15" min="14" max="14" bestFit="1" customWidth="1"/>
     <col width="16.5" min="15" max="15" bestFit="1" customWidth="1"/>
     <col width="19.799999999999997" min="16" max="16" bestFit="1" customWidth="1"/>
     <col width="19.799999999999997" min="17" max="17" bestFit="1" customWidth="1"/>
     <col width="14.85" min="18" max="18" bestFit="1" customWidth="1"/>
-    <col width="24.75" min="19" max="19" bestFit="1" customWidth="1"/>
+    <col width="68.2" min="19" max="19" bestFit="1" customWidth="1"/>
     <col width="14.85" min="20" max="20" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>ID Projet</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Titre</t>
         </is>
       </c>
       <c r="C1" s="3" t="inlineStr">
         <is>
           <t>Acronyme</t>
         </is>
       </c>
       <c r="D1" s="3" t="inlineStr">
         <is>
           <t>Actualités du projet</t>
         </is>
       </c>
       <c r="E1" s="3" t="inlineStr">
@@ -563,48 +563,143 @@
         </is>
       </c>
       <c r="P1" s="3" t="inlineStr">
         <is>
           <t>Instagram</t>
         </is>
       </c>
       <c r="Q1" s="3" t="inlineStr">
         <is>
           <t>URL vidéo</t>
         </is>
       </c>
       <c r="R1" s="3" t="inlineStr">
         <is>
           <t>Labels</t>
         </is>
       </c>
       <c r="S1" s="3" t="inlineStr">
         <is>
           <t>Chef de file</t>
         </is>
       </c>
       <c r="T1" s="3" t="inlineStr">
         <is>
           <t>Public</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="n">
+        <v>1020</v>
+      </c>
+      <c r="B2" s="0" t="inlineStr">
+        <is>
+          <t>THAMM Plus OFII: Accroître l'employabilité et les voies de mobilité légale entre la Tunisie et la France en appui au Partenariat des Talents</t>
+        </is>
+      </c>
+      <c r="C2" s="0" t="inlineStr">
+        <is>
+          <t>THAMM+ OFII</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>29 juin 2026: Nouvelles publications dans le cadre du Projet THAMM OFII
+La diaspora tunisienne compte de plus en plus de profils qualifiés. Il y a pour la Tunisie un enjeu de développement, de circulation des compétences et de maintien d’un lien durable avec ses compétences à l’étranger.
+Dans ce contexte, l’ATUGE, avec le soutien du projet THAMM OFII, a engagé une réflexion structurée autour d’une question centrale : comment améliorer l’attractivité de la Tunisie vis-à-vis de ses compétences expatriées ?
+https://thamm-ofii.org/comment-ameliorer-lattractivite-de-la-tunisie-vis-a-vis-de-ses-competences-expatriees/?fbclid=IwY2xjawTyrQxwZG9mBWV4dG4DYWVtAjEwAGJyaWQRMTFpeWxZUlVVZzF2MENpOEZzcnRjBmFwcF9pZBAyMjIwMzkxNzg4MjAwODkyAAEe6ey6UDm-wVEy3vv4zZw17wr-oLHadQI22bPEiof-eIVFg5ZgcNk6sJ0ek24_aem_RrhhogXmn4viGiRVVasLKQ</t>
+        </is>
+      </c>
+      <c r="E2" s="0" t="inlineStr">
+        <is>
+          <t>En cours</t>
+        </is>
+      </c>
+      <c r="F2" s="2">
+        <v>46023.0</v>
+      </c>
+      <c r="G2" s="2">
+        <v>47483.0</v>
+      </c>
+      <c r="H2" s="0" t="n">
+        <v>4000000</v>
+      </c>
+      <c r="I2" s="0" t="n">
+        <v>4000000.0</v>
+      </c>
+      <c r="J2" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P2" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q2" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>OFII - Office Français de l’Immigration et de l’Intégration</t>
+        </is>
+      </c>
+      <c r="T2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>