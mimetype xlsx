--- v1 (2026-07-05)
+++ v2 (2026-11-04)
@@ -414,51 +414,51 @@
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>16</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Environnement, développement durable et eau</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Sustainable management of water resources requires global action trough strong international cooperation, the benefits of which extend far beyond the water sector. Everyone needs to play their full part in ensuring safe, secure, resilient, ecologically sustainable and inclusive access to water and sanitation worldwide. Together we must give water its true value, safeguarding this most precious of natural resources for everyone. Let’s make every drop count. – World Water Day: Joint Statement by the HRVP Josep Borrell &amp; Commissioner Virginijus Sinkevičius, 2021</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>#8E8F00</t>
         </is>
       </c>
       <c r="E2" s="0" t="n">
         <v>8</v>
       </c>
       <c r="F2" s="0" t="n">
-        <v>766831431</v>
+        <v>873981431</v>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>ODD n°6 - Eau propre et assainissement | ODD n°11 - Villes et communautés durable</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
@@ -1048,51 +1048,51 @@
           <t>Programme d'amélioration du système de stockage, de transfert et de protection contre les inondations en Tunisie (Programme STPCI)</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>STPCI</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F6" s="2">
         <v>44200.0</v>
       </c>
       <c r="G6" s="2">
         <v>47486.0</v>
       </c>
       <c r="H6" s="0" t="n">
-        <v>327410000</v>
+        <v>434560000</v>
       </c>
       <c r="I6" s="0" t="n">
         <v>40860000.0</v>
       </c>
       <c r="J6" s="0" t="inlineStr">
         <is>
           <t>Tunisie | Tunisie &gt; Tunis</t>
         </is>
       </c>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N6" s="0" t="inlineStr">
@@ -1110,51 +1110,51 @@
           <t/>
         </is>
       </c>
       <c r="Q6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S6" s="0" t="inlineStr">
         <is>
           <t>KFW - KREDITANSTALT FUR WIEDERAUFBAU</t>
         </is>
       </c>
       <c r="T6" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U6" s="0" t="inlineStr">
         <is>
-          <t>KFW - KREDITANSTALT FUR WIEDERAUFBAU (286550000.0 EUR - don)</t>
+          <t>KFW - KREDITANSTALT FUR WIEDERAUFBAU (393700000.0 EUR - don)</t>
         </is>
       </c>
       <c r="V6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
         <v>577</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Programme intégré pour la dépollution du lac de Bizerte</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>Lake Bizerte</t>