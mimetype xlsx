--- v0 (2026-05-26)
+++ v1 (2026-07-05)
@@ -697,51 +697,51 @@
           <t>Oui</t>
         </is>
       </c>
       <c r="U2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
         <v>842</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>EU4innovation</t>
+          <t>Greenov'i</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>Greenov'i</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>06/09/2024 : Appel à projets Lead4Green
 Voici l'identité des structures retenues dans le cadre de l'appel à projets Lead4Green! Félicitations à Redstart Tunisie, Lab'ess, Shanti et Open Startup qui bénéficieront de l'appui de Greenov'i pour le développement de nouveaux services et l'accompagnement des entreprises afin de favoriser développement d'éco-entreprises. Ce projet est financé par l’Union européenne en Tunisie et mis en œuvre par Expertise France en collaboration avec le CITET, le Ministère de l’Environnement et le Ministère de l’Économie et de la planification.
 11/09/2024 : Deadline Prolongée | Appel d’offres pour la réalisation de diagnostics environnementaux
 Les délais pour postuler à l’appel d’offres pour la réalisation de diagnostics environnementaux ont été prolongés au 23 septembre 2024 à 12h00 (Heure de Paris). Cet appel est destiné aux prestataires de services, y compris bureaux d’études et experts techniques, spécialisés dans l’analyse des impacts environnementaux pour les PME et artisans tunisiens.
 Comment postuler : https://bit.ly/4fngqgP
 Ce projet est financé par l’Union Européenne en Tunisie et mis en œuvre par Expertise France en collaboration avec le CITET Tunisia, le Ministère de l’Environnement et le Ministère de l’Economie et de la planification.</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F3" s="2">
         <v>44958.0</v>
       </c>