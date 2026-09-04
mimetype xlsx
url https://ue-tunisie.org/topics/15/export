--- v0 (2026-05-26)
+++ v1 (2026-09-04)
@@ -412,100 +412,100 @@
           <t>Labels</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>15</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>La sécurité alimentaire et la promotion d'une agriculture durable et inclusive résiliente aux changements climatiques figurent parmi les priorités majeures de la Tunisie. L'agriculture est le premier employeur des zones rurales.
 Rapport ODD Tunisie 2019</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>#667724</t>
         </is>
       </c>
       <c r="E2" s="0" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F2" s="0" t="n">
         <v>242931284</v>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>ODD n°2 - Faim « Zéro » | ODD n°12 - Consommation et production responsables</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:U6"/>
+  <dimension ref="A1:U9"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="19.799999999999997" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="237.60000000000002" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="68.2" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="255" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="14.85" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="26.4" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="23.099999999999998" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="26.4" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="19.799999999999997" min="9" max="9" bestFit="1" customWidth="1"/>
     <col width="118.80000000000001" min="10" max="10" bestFit="1" customWidth="1"/>
     <col width="52.800000000000004" min="11" max="11" bestFit="1" customWidth="1"/>
-    <col width="62.7" min="12" max="12" bestFit="1" customWidth="1"/>
+    <col width="88.0" min="12" max="12" bestFit="1" customWidth="1"/>
     <col width="16.5" min="13" max="13" bestFit="1" customWidth="1"/>
     <col width="145.20000000000002" min="14" max="14" bestFit="1" customWidth="1"/>
     <col width="16.5" min="15" max="15" bestFit="1" customWidth="1"/>
     <col width="19.799999999999997" min="16" max="16" bestFit="1" customWidth="1"/>
     <col width="50.6" min="17" max="17" bestFit="1" customWidth="1"/>
     <col width="156.20000000000002" min="18" max="18" bestFit="1" customWidth="1"/>
-    <col width="69.30000000000001" min="19" max="19" bestFit="1" customWidth="1"/>
+    <col width="74.80000000000001" min="19" max="19" bestFit="1" customWidth="1"/>
     <col width="14.85" min="20" max="20" bestFit="1" customWidth="1"/>
     <col width="68.2" min="21" max="21" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>ID Projet</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Titre</t>
         </is>
       </c>
       <c r="C1" s="3" t="inlineStr">
         <is>
           <t>Acronyme</t>
         </is>
       </c>
       <c r="D1" s="3" t="inlineStr">
         <is>
           <t>Actualités du projet</t>
         </is>
       </c>
@@ -775,337 +775,632 @@
         </is>
       </c>
       <c r="R3" s="0" t="inlineStr">
         <is>
           <t>odd : ODD n°17 - Partenariats pour la réalisation des objectifs | odd : ODD n°1 - Pas de pauvreté | odd : ODD n°5 - Égalité entre les sexes</t>
         </is>
       </c>
       <c r="S3" s="0" t="inlineStr">
         <is>
           <t>AICS IT - Agenzia Italiana per la Cooperazione Allo Sviluppo</t>
         </is>
       </c>
       <c r="T3" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
-        <v>766</v>
+        <v>529</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>Projet de Développement Agricole et Rural Autour des Lacs collinaires - Upscale phase</t>
+          <t>Appui aux services de contrôle officiels des produits animaux et végétaux en Tunisie</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
-          <t>DARAL</t>
+          <t/>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>26/04/2023 : Colloque National sur « Les pesticides à usage agricole et les méthodes de lutte alternatives » 
+Une pléiade d’experts, de hauts cadres du ministère de l’agriculture, des ressources hydrauliques et de la pêche, des scientifiques et universitaires de haut niveau prennent part à un colloque national afin de rendre compte de l’état des lieux des méthodes de lutte utilisées en Tunisie. Ces spécialistes de la protection des végétaux ont confronté leurs informations, les résultats de leurs enquêtes et recherches sur la question de l’utilisation des pesticides à usage agricole en Tunisie.</t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F4" s="2">
-        <v>44928.0</v>
+        <v>43678.0</v>
       </c>
       <c r="G4" s="2">
-        <v>47484.0</v>
+        <v>46752.0</v>
       </c>
       <c r="H4" s="0" t="n">
-        <v>38560000</v>
+        <v>6000000</v>
       </c>
       <c r="I4" s="0" t="n">
-        <v>15560000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
-          <t>Tunisie &gt; Sidi Bouzid | Tunisie &gt; Kasserine | Tunisie &gt; Siliana | Tunisie &gt; Jendouba | Tunisie &gt; Kairouan</t>
+          <t>Tunisie</t>
         </is>
       </c>
       <c r="K4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R4" s="0" t="inlineStr">
         <is>
-          <t>odd : ODD n°6 - Eau propre et assainissement | odd : ODD n°5 - Égalité entre les sexes</t>
+          <t/>
         </is>
       </c>
       <c r="S4" s="0" t="inlineStr">
         <is>
-          <t>KFW - KREDITANSTALT FUR WIEDERAUFBAU</t>
+          <t>FAO - THE FOOD AND AGRICULTURE ORGANIZATION OF THE UNITED NATIONS</t>
         </is>
       </c>
       <c r="T4" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U4" s="0" t="inlineStr">
         <is>
-          <t>KFW - KREDITANSTALT FUR WIEDERAUFBAU (23000000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
-        <v>858</v>
+        <v>505</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de la résilience alimentaire de la Tunisie</t>
+          <t>Appui à la gestion durable des ressources halieutiques et aquacoles</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F5" s="2">
-        <v>45280.0</v>
+        <v>43466.0</v>
       </c>
       <c r="G5" s="2">
-        <v>46740.0</v>
+        <v>46768.0</v>
       </c>
       <c r="H5" s="0" t="n">
-        <v>88488000</v>
+        <v>6000000</v>
       </c>
       <c r="I5" s="0" t="n">
-        <v>20488000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="J5" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Tunisie</t>
         </is>
       </c>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S5" s="0" t="inlineStr">
         <is>
-          <t>EIB - EUROPEAN INVESTMENT BANK</t>
+          <t>AFD - Agence Française de Développement</t>
         </is>
       </c>
       <c r="T5" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U5" s="0" t="inlineStr">
         <is>
-          <t>EIB - EUROPEAN INVESTMENT BANK (68000000.0 EUR - pret)</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
+        <v>593</v>
+      </c>
+      <c r="B6" s="0" t="inlineStr">
+        <is>
+          <t>Programme de Relance de l'Investissement et de Modernisation des Exploitations Agricoles</t>
+        </is>
+      </c>
+      <c r="C6" s="0" t="inlineStr">
+        <is>
+          <t>PRIMEA</t>
+        </is>
+      </c>
+      <c r="D6" s="0" t="inlineStr">
+        <is>
+          <t>28/05/2024 : Atelier de travail sur la relance de l’investissement agricole à l’INAT
+Le 28 mai s’est tenu un atelier de travail sur la relance de l’investissement agricole. Tenu à l’INAT, cet atelier a permis de présenter le plan d’amélioration de l’environnement de l’investissement réalisé dans le cadre du Programme de Relance de l'Investissement et de Modernisation des Exploitations Agricoles (PRIMEA) ainsi que la présentation des amendements apportés par le décret 182 du 4 avril 2024, relatif aux incitations financières au profit des investissements réalisés dans le cadre de la loi de l’investissement.
+25/06/2024 : Séminaire sur l’élaboration d’un plan de gestion environnementale et sociale
+Du 24 au 26 juin, un séminaire relatif à l'élaboration d'un plan de gestion environnementale et sociale des investissements privés a été organisé dans le cadre du Programme de Relance de l'Investissement et de Modernisation des Exploitations Agricoles (PRIMEA).</t>
+        </is>
+      </c>
+      <c r="E6" s="0" t="inlineStr">
+        <is>
+          <t>En cours</t>
+        </is>
+      </c>
+      <c r="F6" s="2">
+        <v>43096.0</v>
+      </c>
+      <c r="G6" s="2">
+        <v>46768.0</v>
+      </c>
+      <c r="H6" s="0" t="n">
+        <v>14300000</v>
+      </c>
+      <c r="I6" s="0" t="n">
+        <v>14300000.0</v>
+      </c>
+      <c r="J6" s="0" t="inlineStr">
+        <is>
+          <t>Tunisie</t>
+        </is>
+      </c>
+      <c r="K6" s="0" t="inlineStr">
+        <is>
+          <t>https://primeac2.com/</t>
+        </is>
+      </c>
+      <c r="L6" s="0" t="inlineStr">
+        <is>
+          <t>https://www.facebook.com/programe.PRIMEAhttps://www.facebook.com/AFDOfficiel/</t>
+        </is>
+      </c>
+      <c r="M6" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N6" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O6" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P6" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q6" s="0" t="inlineStr">
+        <is>
+          <t>https://www.youtube.com/watch?v=TvkWsTAdXeM</t>
+        </is>
+      </c>
+      <c r="R6" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="S6" s="0" t="inlineStr">
+        <is>
+          <t>AFD - Agence Française de Développement</t>
+        </is>
+      </c>
+      <c r="T6" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="U6" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="0" t="n">
+        <v>766</v>
+      </c>
+      <c r="B7" s="0" t="inlineStr">
+        <is>
+          <t>Projet de Développement Agricole et Rural Autour des Lacs collinaires - Upscale phase</t>
+        </is>
+      </c>
+      <c r="C7" s="0" t="inlineStr">
+        <is>
+          <t>DARAL</t>
+        </is>
+      </c>
+      <c r="D7" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E7" s="0" t="inlineStr">
+        <is>
+          <t>En cours</t>
+        </is>
+      </c>
+      <c r="F7" s="2">
+        <v>44928.0</v>
+      </c>
+      <c r="G7" s="2">
+        <v>47484.0</v>
+      </c>
+      <c r="H7" s="0" t="n">
+        <v>38560000</v>
+      </c>
+      <c r="I7" s="0" t="n">
+        <v>15560000.0</v>
+      </c>
+      <c r="J7" s="0" t="inlineStr">
+        <is>
+          <t>Tunisie &gt; Sidi Bouzid | Tunisie &gt; Kasserine | Tunisie &gt; Siliana | Tunisie &gt; Jendouba | Tunisie &gt; Kairouan</t>
+        </is>
+      </c>
+      <c r="K7" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L7" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M7" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N7" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O7" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P7" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q7" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R7" s="0" t="inlineStr">
+        <is>
+          <t>odd : ODD n°6 - Eau propre et assainissement | odd : ODD n°5 - Égalité entre les sexes</t>
+        </is>
+      </c>
+      <c r="S7" s="0" t="inlineStr">
+        <is>
+          <t>KFW - KREDITANSTALT FUR WIEDERAUFBAU</t>
+        </is>
+      </c>
+      <c r="T7" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="U7" s="0" t="inlineStr">
+        <is>
+          <t>KFW - KREDITANSTALT FUR WIEDERAUFBAU (23000000.0 EUR - don)</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="0" t="n">
+        <v>858</v>
+      </c>
+      <c r="B8" s="0" t="inlineStr">
+        <is>
+          <t>Renforcement de la résilience alimentaire de la Tunisie</t>
+        </is>
+      </c>
+      <c r="C8" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D8" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E8" s="0" t="inlineStr">
+        <is>
+          <t>En cours</t>
+        </is>
+      </c>
+      <c r="F8" s="2">
+        <v>45280.0</v>
+      </c>
+      <c r="G8" s="2">
+        <v>46740.0</v>
+      </c>
+      <c r="H8" s="0" t="n">
+        <v>88488000</v>
+      </c>
+      <c r="I8" s="0" t="n">
+        <v>20488000.0</v>
+      </c>
+      <c r="J8" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K8" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L8" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M8" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N8" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O8" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P8" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q8" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R8" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="S8" s="0" t="inlineStr">
+        <is>
+          <t>EIB - EUROPEAN INVESTMENT BANK</t>
+        </is>
+      </c>
+      <c r="T8" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="U8" s="0" t="inlineStr">
+        <is>
+          <t>EIB - EUROPEAN INVESTMENT BANK (68000000.0 EUR - pret)</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="0" t="n">
         <v>825</v>
       </c>
-      <c r="B6" s="0" t="inlineStr">
+      <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Suivi et documentation de l'avancement des réformes vers un système alimentaire durable, soutenues  par les programmes d'Appui au Développement Rural (PADR) et d'Appui à la Compétitivité et aux Exportations (PACE)</t>
         </is>
       </c>
-      <c r="C6" s="0" t="inlineStr">
+      <c r="C9" s="0" t="inlineStr">
         <is>
           <t>Avancement des réformes vers un système alimentaire durable</t>
         </is>
       </c>
-      <c r="D6" s="0" t="inlineStr">
+      <c r="D9" s="0" t="inlineStr">
         <is>
           <t>05/03/24: Réunion du Comité de pilotage
 Le mardi 05 mars 2024 s’est tenue la réunion du 6ème Comité de Pilotage du jumelage Franco-italo-tunisien au siège de la Direction Générale des Services Vétérinaires sur le renforcement du dispositif national d'encadrement vétérinaire de la santé animale en Tunisie.
 31/05/2024 : Clôture de la mission relative à l'élaboration de la stratégie nationale de la santé animale
 Le vendredi 31 mai 2024 s’est clôturée la mission relative à l'élaboration de la stratégie nationale de la santé animale dans le cadre du jumelage sur le renforcement du dispositif national d'encadrement vétérinaire de la santé animale, et ce en la présence de l’ensemble des partenaires.</t>
         </is>
       </c>
-      <c r="E6" s="0" t="inlineStr">
+      <c r="E9" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
-      <c r="F6" s="2">
+      <c r="F9" s="2">
         <v>44881.0</v>
       </c>
-      <c r="G6" s="2">
+      <c r="G9" s="2">
         <v>46341.0</v>
       </c>
-      <c r="H6" s="0" t="n">
+      <c r="H9" s="0" t="n">
         <v>5200000</v>
       </c>
-      <c r="I6" s="0" t="n">
+      <c r="I9" s="0" t="n">
         <v>5200000.0</v>
       </c>
-      <c r="J6" s="0" t="inlineStr">
-[...44 lines deleted...]
-      <c r="S6" s="0" t="inlineStr">
+      <c r="J9" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K9" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L9" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M9" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N9" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O9" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P9" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q9" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R9" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="S9" s="0" t="inlineStr">
         <is>
           <t>TU - Tunisie</t>
         </is>
       </c>
-      <c r="T6" s="0" t="inlineStr">
+      <c r="T9" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="U6" s="0" t="inlineStr">
+      <c r="U9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>