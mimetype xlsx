--- v0 (2026-05-26)
+++ v1 (2026-09-23)
@@ -474,51 +474,51 @@
           <t>Chef de file</t>
         </is>
       </c>
       <c r="N1" s="3" t="inlineStr">
         <is>
           <t>Programme</t>
         </is>
       </c>
       <c r="O1" s="3" t="inlineStr">
         <is>
           <t>Thématique principale</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>891</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Modernisation des Établissements Scolaires II</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PMES II</t>
         </is>
       </c>
       <c r="D2" s="0" t="n">
         <v>447367</v>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F2" s="2">
         <v>45280.0</v>
       </c>
       <c r="G2" s="2">
         <v>47471.0</v>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>presque 6 ans</t>
         </is>
       </c>
       <c r="I2" s="0" t="n">
         <v>25560000.0</v>
       </c>
       <c r="J2" s="0" t="n">
@@ -595,51 +595,51 @@
           <t>Chef de file</t>
         </is>
       </c>
       <c r="E1" s="3" t="inlineStr">
         <is>
           <t>Co-financeur 1</t>
         </is>
       </c>
       <c r="F1" s="3" t="inlineStr">
         <is>
           <t>Co-financeur 2</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>891</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Modernisation des Établissements Scolaires II</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PMES II</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>EIB - EUROPEAN INVESTMENT BANK</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>GVT Tun - République Tunisienne (15000000.0 EUR - don)</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t>EIB - EUROPEAN INVESTMENT BANK (40000000.0 EUR - pret)</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
@@ -691,51 +691,51 @@
           <t>Principal</t>
         </is>
       </c>
       <c r="F1" s="3" t="inlineStr">
         <is>
           <t>Pourcentage</t>
         </is>
       </c>
       <c r="G1" s="3" t="inlineStr">
         <is>
           <t>Thématique parente</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>891</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Modernisation des Établissements Scolaires II</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PMES II</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Education, recherche, innovation</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F2" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G2" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
@@ -804,51 +804,51 @@
           <t>Latitude</t>
         </is>
       </c>
       <c r="I1" s="3" t="inlineStr">
         <is>
           <t>Longitude</t>
         </is>
       </c>
       <c r="J1" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>891</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Modernisation des Établissements Scolaires II</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PMES II</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E2" s="0"/>
       <c r="F2" s="0"/>
       <c r="G2" s="0"/>
       <c r="H2" s="0"/>
       <c r="I2" s="0"/>
       <c r="J2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
@@ -912,51 +912,51 @@
           <t>% Budget UE</t>
         </is>
       </c>
       <c r="H1" s="3" t="inlineStr">
         <is>
           <t>Dépenses totales</t>
         </is>
       </c>
       <c r="I1" s="3" t="inlineStr">
         <is>
           <t>Budget restant</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>891</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Modernisation des Établissements Scolaires II</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PMES II</t>
         </is>
       </c>
       <c r="D2" s="0" t="n">
         <v>80560000</v>
       </c>
       <c r="E2" s="0" t="n">
         <v>25560000.0</v>
       </c>
       <c r="F2" s="0" t="n">
         <v>55000000.0</v>
       </c>
       <c r="G2" s="0" t="n">
         <v>31.73</v>
       </c>
       <c r="H2" s="0" t="n">
         <v>4620000</v>
       </c>
       <c r="I2" s="0" t="n">
         <v>75940000</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>