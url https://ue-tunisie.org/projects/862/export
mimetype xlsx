--- v0 (2026-05-26)
+++ v1 (2026-07-06)
@@ -482,51 +482,51 @@
       <c r="O1" s="3" t="inlineStr">
         <is>
           <t>Thématique principale</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>862</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>NesTounes - Vers un espace public tunisien informé, inclusif et pluraliste : garantir la place des droits socio-économiques dans la couverture médiatique</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D2" s="0" t="n">
         <v>445238</v>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="F2" s="2">
         <v>45108.0</v>
       </c>
       <c r="G2" s="2">
         <v>46203.0</v>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>presque 3 ans</t>
         </is>
       </c>
       <c r="I2" s="0" t="n">
         <v>1499782.0</v>
       </c>
       <c r="J2" s="0" t="n">
         <v>1672688</v>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">