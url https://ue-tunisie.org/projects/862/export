--- v1 (2026-07-06)
+++ v2 (2026-09-04)
@@ -482,62 +482,62 @@
       <c r="O1" s="3" t="inlineStr">
         <is>
           <t>Thématique principale</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>862</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>NesTounes - Vers un espace public tunisien informé, inclusif et pluraliste : garantir la place des droits socio-économiques dans la couverture médiatique</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D2" s="0" t="n">
         <v>445238</v>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="F2" s="2">
         <v>45108.0</v>
       </c>
       <c r="G2" s="2">
-        <v>46203.0</v>
+        <v>46387.0</v>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>presque 3 ans</t>
+          <t>plus de 3 ans</t>
         </is>
       </c>
       <c r="I2" s="0" t="n">
         <v>1499782.0</v>
       </c>
       <c r="J2" s="0" t="n">
         <v>1672688</v>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t>RSF - Association Reporters Sans Frontieres</t>
         </is>
       </c>
       <c r="N2" s="0"/>
       <c r="O2" s="0" t="inlineStr">