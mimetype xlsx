--- v0 (2026-05-26)
+++ v1 (2026-07-08)
@@ -469,51 +469,51 @@
           <t>National</t>
         </is>
       </c>
       <c r="M1" s="3" t="inlineStr">
         <is>
           <t>Chef de file</t>
         </is>
       </c>
       <c r="N1" s="3" t="inlineStr">
         <is>
           <t>Programme</t>
         </is>
       </c>
       <c r="O1" s="3" t="inlineStr">
         <is>
           <t>Thématique principale</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>842</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>EU4innovation</t>
+          <t>Greenov'i</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Greenov'i</t>
         </is>
       </c>
       <c r="D2" s="0" t="n">
         <v>440504</v>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F2" s="2">
         <v>44958.0</v>
       </c>
       <c r="G2" s="2">
         <v>46783.0</v>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>presque 5 ans</t>
         </is>
@@ -578,51 +578,51 @@
           <t>ID Projet</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Titre Projet</t>
         </is>
       </c>
       <c r="C1" s="3" t="inlineStr">
         <is>
           <t>Acronyme</t>
         </is>
       </c>
       <c r="D1" s="3" t="inlineStr">
         <is>
           <t>Chef de file</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>842</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>EU4innovation</t>
+          <t>Greenov'i</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Greenov'i</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
@@ -664,51 +664,51 @@
           <t>Thématique</t>
         </is>
       </c>
       <c r="E1" s="3" t="inlineStr">
         <is>
           <t>Principal</t>
         </is>
       </c>
       <c r="F1" s="3" t="inlineStr">
         <is>
           <t>Pourcentage</t>
         </is>
       </c>
       <c r="G1" s="3" t="inlineStr">
         <is>
           <t>Thématique parente</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>842</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>EU4innovation</t>
+          <t>Greenov'i</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Greenov'i</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Environnement, développement durable et eau</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F2" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G2" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
@@ -777,51 +777,51 @@
           <t>Commune</t>
         </is>
       </c>
       <c r="H1" s="3" t="inlineStr">
         <is>
           <t>Latitude</t>
         </is>
       </c>
       <c r="I1" s="3" t="inlineStr">
         <is>
           <t>Longitude</t>
         </is>
       </c>
       <c r="J1" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>842</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>EU4innovation</t>
+          <t>Greenov'i</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Greenov'i</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E2" s="0"/>
       <c r="F2" s="0"/>
       <c r="G2" s="0"/>
       <c r="H2" s="0"/>
       <c r="I2" s="0"/>
       <c r="J2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
@@ -885,51 +885,51 @@
           <t>Autres budgets</t>
         </is>
       </c>
       <c r="G1" s="3" t="inlineStr">
         <is>
           <t>% Budget UE</t>
         </is>
       </c>
       <c r="H1" s="3" t="inlineStr">
         <is>
           <t>Dépenses totales</t>
         </is>
       </c>
       <c r="I1" s="3" t="inlineStr">
         <is>
           <t>Budget restant</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>842</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>EU4innovation</t>
+          <t>Greenov'i</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Greenov'i</t>
         </is>
       </c>
       <c r="D2" s="0" t="n">
         <v>12000000</v>
       </c>
       <c r="E2" s="0" t="n">
         <v>12000000.0</v>
       </c>
       <c r="F2" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G2" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H2" s="0" t="n">
         <v>2045531</v>
       </c>
       <c r="I2" s="0" t="n">
         <v>9954469</v>
       </c>