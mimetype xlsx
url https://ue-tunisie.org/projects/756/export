--- v0 (2026-05-26)
+++ v1 (2026-09-05)
@@ -474,51 +474,51 @@
           <t>Chef de file</t>
         </is>
       </c>
       <c r="N1" s="3" t="inlineStr">
         <is>
           <t>Programme</t>
         </is>
       </c>
       <c r="O1" s="3" t="inlineStr">
         <is>
           <t>Thématique principale</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>756</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Pour une réponse intégrée aux violences fondées sur le genre</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>EMNA</t>
         </is>
       </c>
       <c r="D2" s="0" t="n">
         <v>428588</v>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F2" s="2">
         <v>44531.0</v>
       </c>
       <c r="G2" s="2">
         <v>46568.0</v>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>plus de 5 ans</t>
         </is>
       </c>
       <c r="I2" s="0" t="n">
         <v>2000000.0</v>
       </c>
       <c r="J2" s="0" t="n">
@@ -589,51 +589,51 @@
           <t>Acronyme</t>
         </is>
       </c>
       <c r="D1" s="3" t="inlineStr">
         <is>
           <t>Chef de file</t>
         </is>
       </c>
       <c r="E1" s="3" t="inlineStr">
         <is>
           <t>Co-financeur 1</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>756</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Pour une réponse intégrée aux violences fondées sur le genre</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>EMNA</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>UNFPA - UNITED NATIONS POPULATION FUND</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>UNFPA - UNITED NATIONS POPULATION FUND (300000.0 EUR - don)</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
@@ -680,51 +680,51 @@
           <t>Principal</t>
         </is>
       </c>
       <c r="F1" s="3" t="inlineStr">
         <is>
           <t>Pourcentage</t>
         </is>
       </c>
       <c r="G1" s="3" t="inlineStr">
         <is>
           <t>Thématique parente</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>756</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Pour une réponse intégrée aux violences fondées sur le genre</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>EMNA</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Égalité Femmes-Hommes</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F2" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G2" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
@@ -793,51 +793,51 @@
           <t>Latitude</t>
         </is>
       </c>
       <c r="I1" s="3" t="inlineStr">
         <is>
           <t>Longitude</t>
         </is>
       </c>
       <c r="J1" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>756</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Pour une réponse intégrée aux violences fondées sur le genre</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>EMNA</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E2" s="0"/>
       <c r="F2" s="0"/>
       <c r="G2" s="0"/>
       <c r="H2" s="0"/>
       <c r="I2" s="0"/>
       <c r="J2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
@@ -901,51 +901,51 @@
           <t>% Budget UE</t>
         </is>
       </c>
       <c r="H1" s="3" t="inlineStr">
         <is>
           <t>Dépenses totales</t>
         </is>
       </c>
       <c r="I1" s="3" t="inlineStr">
         <is>
           <t>Budget restant</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>756</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Pour une réponse intégrée aux violences fondées sur le genre</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>EMNA</t>
         </is>
       </c>
       <c r="D2" s="0" t="n">
         <v>2300000</v>
       </c>
       <c r="E2" s="0" t="n">
         <v>2000000.0</v>
       </c>
       <c r="F2" s="0" t="n">
         <v>300000.0</v>
       </c>
       <c r="G2" s="0" t="n">
         <v>86.96</v>
       </c>
       <c r="H2" s="0" t="n">
         <v>1283333</v>
       </c>
       <c r="I2" s="0" t="n">
         <v>1016667</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>