--- v0 (2026-05-26)
+++ v1 (2026-07-26)
@@ -482,62 +482,62 @@
       <c r="O1" s="3" t="inlineStr">
         <is>
           <t>Thématique principale</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>752</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>NABEUL Ville Verte</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>NVV</t>
         </is>
       </c>
       <c r="D2" s="0" t="n">
         <v>429924</v>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="F2" s="2">
         <v>44652.0</v>
       </c>
       <c r="G2" s="2">
-        <v>46112.0</v>
+        <v>46323.0</v>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>presque 4 ans</t>
+          <t>plus de 4 ans</t>
         </is>
       </c>
       <c r="I2" s="0" t="n">
         <v>3500000.0</v>
       </c>
       <c r="J2" s="0" t="n">
         <v>7000204</v>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t>ICU - Istituto per la Cooperazione Universitaria Onlus Associazione</t>
         </is>
       </c>
       <c r="N2" s="0"/>
       <c r="O2" s="0" t="inlineStr">