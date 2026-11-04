--- v0 (2026-05-26)
+++ v1 (2026-11-04)
@@ -469,56 +469,56 @@
           <t>National</t>
         </is>
       </c>
       <c r="M1" s="3" t="inlineStr">
         <is>
           <t>Chef de file</t>
         </is>
       </c>
       <c r="N1" s="3" t="inlineStr">
         <is>
           <t>Programme</t>
         </is>
       </c>
       <c r="O1" s="3" t="inlineStr">
         <is>
           <t>Thématique principale</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>747</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Participation &amp; Inclusion des Jeunes Tunisien(ne)s à travers la Création, l’Accès à la Culture et au Sport au Niveau Local</t>
+          <t> Participation &amp; Inclusion des Jeunes Tunisien(ne)s à travers la Création, l’Accès à la Culture et au Sport au Niveau Local</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t>EU4Youth</t>
+          <t>Maghroum'In</t>
         </is>
       </c>
       <c r="D2" s="0" t="n">
         <v>429529</v>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F2" s="2">
         <v>44578.0</v>
       </c>
       <c r="G2" s="2">
         <v>46403.0</v>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>presque 5 ans</t>
         </is>
       </c>
       <c r="I2" s="0" t="n">
         <v>15000000.0</v>
       </c>
       <c r="J2" s="0" t="n">
@@ -590,56 +590,56 @@
           <t>Acronyme</t>
         </is>
       </c>
       <c r="D1" s="3" t="inlineStr">
         <is>
           <t>Chef de file</t>
         </is>
       </c>
       <c r="E1" s="3" t="inlineStr">
         <is>
           <t>Membre de consortium 1</t>
         </is>
       </c>
       <c r="F1" s="3" t="inlineStr">
         <is>
           <t>Membre de consortium 2</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>747</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Participation &amp; Inclusion des Jeunes Tunisien(ne)s à travers la Création, l’Accès à la Culture et au Sport au Niveau Local</t>
+          <t> Participation &amp; Inclusion des Jeunes Tunisien(ne)s à travers la Création, l’Accès à la Culture et au Sport au Niveau Local</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t>EU4Youth</t>
+          <t>Maghroum'In</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>AECID - The Spanish Agency for International Development Cooperation</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>FIIAPP - FUNDACION INTERNACIONAL Y PARA IBEROAMERICA DE ADMINISTRACION Y POLITICAS PUBLICAS</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t>B COUNCIL - The British Council Royal Charter</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
@@ -686,56 +686,56 @@
           <t>Thématique</t>
         </is>
       </c>
       <c r="E1" s="3" t="inlineStr">
         <is>
           <t>Principal</t>
         </is>
       </c>
       <c r="F1" s="3" t="inlineStr">
         <is>
           <t>Pourcentage</t>
         </is>
       </c>
       <c r="G1" s="3" t="inlineStr">
         <is>
           <t>Thématique parente</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>747</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Participation &amp; Inclusion des Jeunes Tunisien(ne)s à travers la Création, l’Accès à la Culture et au Sport au Niveau Local</t>
+          <t> Participation &amp; Inclusion des Jeunes Tunisien(ne)s à travers la Création, l’Accès à la Culture et au Sport au Niveau Local</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t>EU4Youth</t>
+          <t>Maghroum'In</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Démocratie et gouvernance</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F2" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G2" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
@@ -799,56 +799,56 @@
           <t>Commune</t>
         </is>
       </c>
       <c r="H1" s="3" t="inlineStr">
         <is>
           <t>Latitude</t>
         </is>
       </c>
       <c r="I1" s="3" t="inlineStr">
         <is>
           <t>Longitude</t>
         </is>
       </c>
       <c r="J1" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>747</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Participation &amp; Inclusion des Jeunes Tunisien(ne)s à travers la Création, l’Accès à la Culture et au Sport au Niveau Local</t>
+          <t> Participation &amp; Inclusion des Jeunes Tunisien(ne)s à travers la Création, l’Accès à la Culture et au Sport au Niveau Local</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t>EU4Youth</t>
+          <t>Maghroum'In</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E2" s="0"/>
       <c r="F2" s="0"/>
       <c r="G2" s="0"/>
       <c r="H2" s="0"/>
       <c r="I2" s="0"/>
       <c r="J2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
@@ -907,56 +907,56 @@
           <t>Autres budgets</t>
         </is>
       </c>
       <c r="G1" s="3" t="inlineStr">
         <is>
           <t>% Budget UE</t>
         </is>
       </c>
       <c r="H1" s="3" t="inlineStr">
         <is>
           <t>Dépenses totales</t>
         </is>
       </c>
       <c r="I1" s="3" t="inlineStr">
         <is>
           <t>Budget restant</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>747</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Participation &amp; Inclusion des Jeunes Tunisien(ne)s à travers la Création, l’Accès à la Culture et au Sport au Niveau Local</t>
+          <t> Participation &amp; Inclusion des Jeunes Tunisien(ne)s à travers la Création, l’Accès à la Culture et au Sport au Niveau Local</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t>EU4Youth</t>
+          <t>Maghroum'In</t>
         </is>
       </c>
       <c r="D2" s="0" t="n">
         <v>15000000</v>
       </c>
       <c r="E2" s="0" t="n">
         <v>15000000.0</v>
       </c>
       <c r="F2" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G2" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H2" s="0" t="n">
         <v>5164621</v>
       </c>
       <c r="I2" s="0" t="n">
         <v>9835379</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>