--- v0 (2026-05-26)
+++ v1 (2026-06-15)
@@ -482,51 +482,51 @@
       <c r="O1" s="3" t="inlineStr">
         <is>
           <t>Thématique principale</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>721</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Programme pour la mise en oeuvre de la stratégie nationale de l'amélioration de l'intermédiation sur le marché de l'emploi</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D2" s="0" t="n">
         <v>419938</v>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>Archivé</t>
         </is>
       </c>
       <c r="F2" s="2">
         <v>44172.0</v>
       </c>
       <c r="G2" s="2">
         <v>45810.0</v>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>plus de 4 ans</t>
         </is>
       </c>
       <c r="I2" s="0" t="n">
         <v>6000000.0</v>
       </c>
       <c r="J2" s="0" t="n">
         <v>6000000</v>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">