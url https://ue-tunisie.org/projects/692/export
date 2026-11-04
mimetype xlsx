--- v0 (2026-05-26)
+++ v1 (2026-11-04)
@@ -500,51 +500,51 @@
         </is>
       </c>
       <c r="D2" s="0" t="n">
         <v>412269</v>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F2" s="2">
         <v>44200.0</v>
       </c>
       <c r="G2" s="2">
         <v>47486.0</v>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>presque 9 ans</t>
         </is>
       </c>
       <c r="I2" s="0" t="n">
         <v>40860000.0</v>
       </c>
       <c r="J2" s="0" t="n">
-        <v>327410000</v>
+        <v>434560000</v>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t>KFW - KREDITANSTALT FUR WIEDERAUFBAU</t>
         </is>
       </c>
       <c r="N2" s="0"/>
       <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Environnement, développement durable et eau</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
@@ -599,51 +599,51 @@
           <t>Co-financeur 1</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>692</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Programme d'amélioration du système de stockage, de transfert et de protection contre les inondations en Tunisie (Programme STPCI)</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>STPCI</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>KFW - KREDITANSTALT FUR WIEDERAUFBAU</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>KFW - KREDITANSTALT FUR WIEDERAUFBAU (286550000.0 EUR - don)</t>
+          <t>KFW - KREDITANSTALT FUR WIEDERAUFBAU (393700000.0 EUR - don)</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:G2"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="10" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="40" min="2" max="2" bestFit="1" customWidth="1"/>
@@ -905,63 +905,63 @@
         <is>
           <t>Dépenses totales</t>
         </is>
       </c>
       <c r="I1" s="3" t="inlineStr">
         <is>
           <t>Budget restant</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>692</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Programme d'amélioration du système de stockage, de transfert et de protection contre les inondations en Tunisie (Programme STPCI)</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>STPCI</t>
         </is>
       </c>
       <c r="D2" s="0" t="n">
-        <v>327410000</v>
+        <v>434560000</v>
       </c>
       <c r="E2" s="0" t="n">
         <v>40860000.0</v>
       </c>
       <c r="F2" s="0" t="n">
-        <v>286550000.0</v>
+        <v>393700000.0</v>
       </c>
       <c r="G2" s="0" t="n">
-        <v>12.48</v>
+        <v>9.4</v>
       </c>
       <c r="H2" s="0" t="n">
         <v>1796394</v>
       </c>
       <c r="I2" s="0" t="n">
-        <v>325613606</v>
+        <v>432763606</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>