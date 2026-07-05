--- v0 (2026-05-26)
+++ v1 (2026-07-05)
@@ -482,51 +482,51 @@
       <c r="O1" s="3" t="inlineStr">
         <is>
           <t>Thématique principale</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>669</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Renforcement des chaînes de valeurs dans les domaines de l'artisanat et du design</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Creative Tunisia 1.0</t>
         </is>
       </c>
       <c r="D2" s="0" t="n">
         <v>407506</v>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="F2" s="2">
         <v>43709.0</v>
       </c>
       <c r="G2" s="2">
         <v>46203.0</v>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>presque 7 ans</t>
         </is>
       </c>
       <c r="I2" s="0" t="n">
         <v>8500000.0</v>
       </c>
       <c r="J2" s="0" t="n">
         <v>9000000</v>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">