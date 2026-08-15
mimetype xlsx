--- v0 (2026-05-26)
+++ v1 (2026-08-15)
@@ -482,51 +482,51 @@
       <c r="O1" s="3" t="inlineStr">
         <is>
           <t>Thématique principale</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>529</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Appui aux services de contrôle officiels des produits animaux et végétaux en Tunisie</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D2" s="0" t="n">
         <v>404352</v>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>Archivé</t>
         </is>
       </c>
       <c r="F2" s="2">
         <v>43678.0</v>
       </c>
       <c r="G2" s="2">
         <v>45869.0</v>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>presque 6 ans</t>
         </is>
       </c>
       <c r="I2" s="0" t="n">
         <v>6000000.0</v>
       </c>
       <c r="J2" s="0" t="n">
         <v>6000000</v>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">