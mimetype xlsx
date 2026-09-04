--- v1 (2026-08-15)
+++ v2 (2026-09-04)
@@ -482,62 +482,62 @@
       <c r="O1" s="3" t="inlineStr">
         <is>
           <t>Thématique principale</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>529</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Appui aux services de contrôle officiels des produits animaux et végétaux en Tunisie</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D2" s="0" t="n">
         <v>404352</v>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Archivé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="F2" s="2">
         <v>43678.0</v>
       </c>
       <c r="G2" s="2">
-        <v>45869.0</v>
+        <v>46752.0</v>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>presque 6 ans</t>
+          <t>plus de 8 ans</t>
         </is>
       </c>
       <c r="I2" s="0" t="n">
         <v>6000000.0</v>
       </c>
       <c r="J2" s="0" t="n">
         <v>6000000</v>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t>FAO - THE FOOD AND AGRICULTURE ORGANIZATION OF THE UNITED NATIONS</t>
         </is>
       </c>
       <c r="N2" s="0"/>
       <c r="O2" s="0" t="inlineStr">