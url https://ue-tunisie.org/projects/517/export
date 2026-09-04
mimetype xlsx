--- v0 (2026-05-26)
+++ v1 (2026-09-04)
@@ -489,55 +489,55 @@
       <c r="A2" s="0" t="n">
         <v>517</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Financement d’initiatives régionales pour le développement économique</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>IRADA</t>
         </is>
       </c>
       <c r="D2" s="0" t="n">
         <v>401726</v>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Terminé</t>
         </is>
       </c>
       <c r="F2" s="2">
         <v>43439.0</v>
       </c>
       <c r="G2" s="2">
-        <v>45995.0</v>
+        <v>46177.0</v>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>presque 7 ans</t>
+          <t>plus de 7 ans</t>
         </is>
       </c>
       <c r="I2" s="0" t="n">
         <v>8000000.0</v>
       </c>
       <c r="J2" s="0" t="n">
         <v>8000000</v>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t>ODS - OFFICE DE DEVELOPPEMENT DU SUD</t>
         </is>
       </c>
       <c r="N2" s="0"/>
       <c r="O2" s="0" t="inlineStr">