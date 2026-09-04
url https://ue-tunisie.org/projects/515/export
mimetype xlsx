--- v0 (2026-05-26)
+++ v1 (2026-09-04)
@@ -482,62 +482,62 @@
       <c r="O1" s="3" t="inlineStr">
         <is>
           <t>Thématique principale</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>515</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>IRADA</t>
         </is>
       </c>
       <c r="D2" s="0" t="n">
         <v>400818</v>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="F2" s="2">
         <v>43466.0</v>
       </c>
       <c r="G2" s="2">
-        <v>46005.0</v>
+        <v>46735.0</v>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>presque 7 ans</t>
+          <t>presque 9 ans</t>
         </is>
       </c>
       <c r="I2" s="0" t="n">
         <v>10000000.0</v>
       </c>
       <c r="J2" s="0" t="n">
         <v>10000000</v>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t>ATFP - AGENCE TUNISIENNE DE FORMATION PROFESSIONNELLE</t>
         </is>
       </c>
       <c r="N2" s="0"/>
       <c r="O2" s="0" t="inlineStr">