--- v0 (2026-05-26)
+++ v1 (2026-06-15)
@@ -482,51 +482,51 @@
       <c r="O1" s="3" t="inlineStr">
         <is>
           <t>Thématique principale</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>503</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>IRADA - Unité de gestion du programme</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D2" s="0" t="n">
         <v>382686</v>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="F2" s="2">
         <v>42736.0</v>
       </c>
       <c r="G2" s="2">
         <v>46187.0</v>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>plus de 9 ans</t>
         </is>
       </c>
       <c r="I2" s="0" t="n">
         <v>5134330.0</v>
       </c>
       <c r="J2" s="0" t="n">
         <v>5134330</v>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">