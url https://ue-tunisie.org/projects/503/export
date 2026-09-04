--- v1 (2026-06-15)
+++ v2 (2026-09-04)
@@ -482,69 +482,69 @@
       <c r="O1" s="3" t="inlineStr">
         <is>
           <t>Thématique principale</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>503</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>IRADA - Unité de gestion du programme</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D2" s="0" t="n">
         <v>382686</v>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="F2" s="2">
         <v>42736.0</v>
       </c>
       <c r="G2" s="2">
-        <v>46187.0</v>
+        <v>46370.0</v>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>plus de 9 ans</t>
+          <t>presque 10 ans</t>
         </is>
       </c>
       <c r="I2" s="0" t="n">
-        <v>5134330.0</v>
+        <v>32000000.0</v>
       </c>
       <c r="J2" s="0" t="n">
-        <v>5134330</v>
+        <v>32000000</v>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t>GVT Tun - République Tunisienne</t>
         </is>
       </c>
       <c r="N2" s="0"/>
       <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
@@ -1213,63 +1213,63 @@
         <is>
           <t>Dépenses totales</t>
         </is>
       </c>
       <c r="I1" s="3" t="inlineStr">
         <is>
           <t>Budget restant</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>503</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>IRADA - Unité de gestion du programme</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D2" s="0" t="n">
-        <v>5134330</v>
+        <v>32000000</v>
       </c>
       <c r="E2" s="0" t="n">
-        <v>5134330.0</v>
+        <v>32000000.0</v>
       </c>
       <c r="F2" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G2" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H2" s="0" t="n">
         <v>3688323</v>
       </c>
       <c r="I2" s="0" t="n">
-        <v>1446007</v>
+        <v>28311677</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>