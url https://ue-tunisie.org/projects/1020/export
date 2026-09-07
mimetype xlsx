--- v0 (2026-08-18)
+++ v1 (2026-09-07)
@@ -497,54 +497,54 @@
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>THAMM+ OFII</t>
         </is>
       </c>
       <c r="D2" s="0" t="n">
         <v>489025</v>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F2" s="2">
         <v>46023.0</v>
       </c>
       <c r="G2" s="2">
         <v>47483.0</v>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>presque 4 ans</t>
         </is>
       </c>
       <c r="I2" s="0" t="n">
-        <v>35000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="J2" s="0" t="n">
-        <v>35000000</v>
+        <v>4000000</v>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t>OFII - Office Français de l’Immigration et de l’Intégration</t>
         </is>
       </c>
       <c r="N2" s="0"/>
       <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Migration et mobilité</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
@@ -864,63 +864,63 @@
         <is>
           <t>Dépenses totales</t>
         </is>
       </c>
       <c r="I1" s="3" t="inlineStr">
         <is>
           <t>Budget restant</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>1020</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>THAMM Plus OFII: Accroître l'employabilité et les voies de mobilité légale entre la Tunisie et la France en appui au Partenariat des Talents</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>THAMM+ OFII</t>
         </is>
       </c>
       <c r="D2" s="0" t="n">
-        <v>35000000</v>
+        <v>4000000</v>
       </c>
       <c r="E2" s="0" t="n">
-        <v>35000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="F2" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G2" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H2" s="0" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="0" t="n">
-        <v>35000000</v>
+        <v>4000000</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>