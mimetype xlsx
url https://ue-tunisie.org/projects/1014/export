--- v0 (2026-05-26)
+++ v1 (2026-06-15)
@@ -486,208 +486,285 @@
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>1014</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Programme d'appui au secteur de la Santé en Tunisie</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Essaha Aziza</t>
         </is>
       </c>
       <c r="D2" s="0" t="n">
         <v>1</v>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F2" s="2">
-        <v>43710.0</v>
+        <v>43685.0</v>
       </c>
       <c r="G2" s="2">
-        <v>46267.0</v>
+        <v>46293.0</v>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>environ 7 ans</t>
         </is>
       </c>
       <c r="I2" s="0" t="n">
-        <v>63200000.0</v>
+        <v>70000000.0</v>
       </c>
       <c r="J2" s="0" t="n">
-        <v>63200000</v>
+        <v>71000000</v>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
-          <t>Consortium Essaha Aziza</t>
+          <t>Ministère de la santé</t>
         </is>
       </c>
       <c r="N2" s="0"/>
       <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Santé</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:I2"/>
+  <dimension ref="A1:P2"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="10" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="40" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="30" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="30" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="30" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="30" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="30" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="30" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="30" min="9" max="9" bestFit="1" customWidth="1"/>
+    <col width="30" min="10" max="10" bestFit="1" customWidth="1"/>
+    <col width="30" min="11" max="11" bestFit="1" customWidth="1"/>
+    <col width="30" min="12" max="12" bestFit="1" customWidth="1"/>
+    <col width="30" min="13" max="13" bestFit="1" customWidth="1"/>
+    <col width="30" min="14" max="14" bestFit="1" customWidth="1"/>
+    <col width="30" min="15" max="15" bestFit="1" customWidth="1"/>
+    <col width="30" min="16" max="16" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>ID Projet</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Titre Projet</t>
         </is>
       </c>
       <c r="C1" s="3" t="inlineStr">
         <is>
           <t>Acronyme</t>
         </is>
       </c>
       <c r="D1" s="3" t="inlineStr">
         <is>
           <t>Chef de file</t>
         </is>
       </c>
       <c r="E1" s="3" t="inlineStr">
         <is>
           <t>Membre de consortium 1</t>
         </is>
       </c>
       <c r="F1" s="3" t="inlineStr">
         <is>
           <t>Membre de consortium 2</t>
         </is>
       </c>
       <c r="G1" s="3" t="inlineStr">
         <is>
           <t>Membre de consortium 3</t>
         </is>
       </c>
       <c r="H1" s="3" t="inlineStr">
         <is>
           <t>Membre de consortium 4</t>
         </is>
       </c>
       <c r="I1" s="3" t="inlineStr">
         <is>
           <t>Membre de consortium 5</t>
         </is>
       </c>
+      <c r="J1" s="3" t="inlineStr">
+        <is>
+          <t>Membre de consortium 6</t>
+        </is>
+      </c>
+      <c r="K1" s="3" t="inlineStr">
+        <is>
+          <t>Membre de consortium 7</t>
+        </is>
+      </c>
+      <c r="L1" s="3" t="inlineStr">
+        <is>
+          <t>Membre de consortium 8</t>
+        </is>
+      </c>
+      <c r="M1" s="3" t="inlineStr">
+        <is>
+          <t>Membre de consortium 9</t>
+        </is>
+      </c>
+      <c r="N1" s="3" t="inlineStr">
+        <is>
+          <t>Membre de consortium 10</t>
+        </is>
+      </c>
+      <c r="O1" s="3" t="inlineStr">
+        <is>
+          <t>Membre de consortium 11</t>
+        </is>
+      </c>
+      <c r="P1" s="3" t="inlineStr">
+        <is>
+          <t>Co-financeur 1</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>1014</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Programme d'appui au secteur de la Santé en Tunisie</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Essaha Aziza</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>Consortium Essaha Aziza</t>
+          <t>Ministère de la santé</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>GE MEDICAL SYSTEMS SCS</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t>COM.INT SP - COM.INT SPA</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>EPOS - EPOS HEALTH MANAGEMENT GMBH</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>FTS - FOCUS TECHNOLOGY SOLUTIONS</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t>Althea - ALTHEA ITALIA SPA</t>
+        </is>
+      </c>
+      <c r="J2" s="0" t="inlineStr">
+        <is>
+          <t>BSAES - BIOETHIC SHELTER AND EMERGENCY SRL</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>MDM - MEDECINS DU MONDE - DOKTERS VAN DEWERELD</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>GOPA WORLDWIDE CONSULTANTS GMBH</t>
+        </is>
+      </c>
+      <c r="M2" s="0" t="inlineStr">
+        <is>
+          <t>ISEGS - INTERNATIONAL SOS EUROPE GOVERNMENT SERVICES SRL</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>INTERTECH - INTERTECH GROUP SAL</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Particip - PARTICIP GMBH</t>
+        </is>
+      </c>
+      <c r="P2" s="0" t="inlineStr">
+        <is>
+          <t>MDM - MEDECINS DU MONDE - DOKTERS VAN DEWERELD (1000000.0 EUR - don)</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:G2"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="10" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="40" min="2" max="2" bestFit="1" customWidth="1"/>
@@ -919,63 +996,63 @@
         <is>
           <t>Dépenses totales</t>
         </is>
       </c>
       <c r="I1" s="3" t="inlineStr">
         <is>
           <t>Budget restant</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>1014</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Programme d'appui au secteur de la Santé en Tunisie</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Essaha Aziza</t>
         </is>
       </c>
       <c r="D2" s="0" t="n">
-        <v>63200000</v>
+        <v>71000000</v>
       </c>
       <c r="E2" s="0" t="n">
-        <v>63200000.0</v>
+        <v>70000000.0</v>
       </c>
       <c r="F2" s="0" t="n">
-        <v>0.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="G2" s="0" t="n">
-        <v>100.0</v>
+        <v>98.59</v>
       </c>
       <c r="H2" s="0" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="0" t="n">
-        <v>63200000</v>
+        <v>71000000</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>